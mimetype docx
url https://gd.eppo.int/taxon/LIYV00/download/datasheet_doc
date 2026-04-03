--- v7 (2026-03-13)
+++ v8 (2026-04-03)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Lettuce infectious yellows virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> infectious yellows of lettuce</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235069b3a180b43ad" w:history="1">
+            <w:hyperlink r:id="rId412669cf66232a978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118369b3a180b4419" w:history="1">
+            <w:hyperlink r:id="rId829769cf66232a9e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70242771" name="name289069b3a180b4b28" descr="14918.jpg"/>
+                  <wp:docPr id="4678256" name="name150369cf66232afff" descr="14918.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14918.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId264269b3a180b4b26" cstate="print"/>
+                          <a:blip r:embed="rId857769cf66232affd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId105869b3a180b4c7f" w:history="1">
+            <w:hyperlink r:id="rId400869cf66232b1d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1455,63 +1455,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World vector and disappearance of LIYV. The map below shows the LIYV distribution in the mid 1980s and early 1990s, however LIYV has not been reported from North America since about the mid 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68006682" name="name269069b3a180b61a1" descr="LIYV00_distribution_map.jpg"/>
+            <wp:docPr id="38239078" name="name734669cf66232c681" descr="LIYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId535669b3a180b619e" cstate="print"/>
+                    <a:blip r:embed="rId710669cf66232c67d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1612,51 +1612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is recognized as one of the worlds’ worst invasive species (Global Invasive Species Database, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979069b3a180b641d" w:history="1">
+      <w:hyperlink r:id="rId601369cf66232c91a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and is composed of many cryptic species, formerly called biotypes (Dinsdale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1578. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796069b3a180b6d56" w:history="1">
+      <w:hyperlink r:id="rId906969cf66232d51d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3732,51 +3732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e02230-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262869b3a180b71c9" w:history="1">
+      <w:hyperlink r:id="rId521069cf66232d98d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mBio.02230-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus lactucaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558769b3a180b7428" w:history="1">
+      <w:hyperlink r:id="rId664469cf66232dbf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4224,63 +4224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33507757" name="name643969b3a180b755b" descr="eu_funding_250.png"/>
+            <wp:docPr id="17875032" name="name548769cf66232dd18" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId872669b3a180b7559" cstate="print"/>
+                    <a:blip r:embed="rId788369cf66232dd17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4378,137 +4378,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53091805">
+  <w:abstractNum w:abstractNumId="49723879">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93941510">
+    <w:lvl w:ilvl="0" w:tplc="68153745">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93941510" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68153745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93941510" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68153745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93941510" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68153745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93941510" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68153745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93941510" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68153745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93941510" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68153745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93941510" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68153745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93941510" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68153745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53091804">
+  <w:abstractNum w:abstractNumId="49723878">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86527771">
+    <w:lvl w:ilvl="0" w:tplc="11604818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5260,55 +5260,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53091804">
-    <w:abstractNumId w:val="53091804"/>
+  <w:num w:numId="49723878">
+    <w:abstractNumId w:val="49723878"/>
   </w:num>
-  <w:num w:numId="53091805">
-    <w:abstractNumId w:val="53091805"/>
+  <w:num w:numId="49723879">
+    <w:abstractNumId w:val="49723879"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16858,51 +16858,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId235970891" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705055362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId235069b3a180b43ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId118369b3a180b4419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId105869b3a180b4c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId979069b3a180b641d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId796069b3a180b6d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId262869b3a180b71c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId558769b3a180b7428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId264269b3a180b4b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId264269b3a180b4b26.jpg"/><Relationship Id="rId535669b3a180b619e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId535669b3a180b619e.jpg"/><Relationship Id="rId872669b3a180b7559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId872669b3a180b7559.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId357586748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId245188822" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId412669cf66232a978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId829769cf66232a9e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId400869cf66232b1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId601369cf66232c91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId906969cf66232d51d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId521069cf66232d98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId664469cf66232dbf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId857769cf66232affd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId857769cf66232affd.jpg"/><Relationship Id="rId710669cf66232c67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId710669cf66232c67d.jpg"/><Relationship Id="rId788369cf66232dd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId788369cf66232dd17.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>