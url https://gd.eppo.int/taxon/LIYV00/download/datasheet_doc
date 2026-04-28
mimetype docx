--- v8 (2026-04-03)
+++ v9 (2026-04-28)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Lettuce infectious yellows virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> infectious yellows of lettuce</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412669cf66232a978" w:history="1">
+            <w:hyperlink r:id="rId453269f11bfba4248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829769cf66232a9e4" w:history="1">
+            <w:hyperlink r:id="rId509369f11bfba42b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4678256" name="name150369cf66232afff" descr="14918.jpg"/>
+                  <wp:docPr id="46653215" name="name625669f11bfba48a4" descr="14918.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14918.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId857769cf66232affd" cstate="print"/>
+                          <a:blip r:embed="rId186069f11bfba48a2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId400869cf66232b1d6" w:history="1">
+            <w:hyperlink r:id="rId836669f11bfba49d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1455,63 +1455,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World vector and disappearance of LIYV. The map below shows the LIYV distribution in the mid 1980s and early 1990s, however LIYV has not been reported from North America since about the mid 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38239078" name="name734669cf66232c681" descr="LIYV00_distribution_map.jpg"/>
+            <wp:docPr id="20065400" name="name412469f11bfba5e12" descr="LIYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId710669cf66232c67d" cstate="print"/>
+                    <a:blip r:embed="rId719369f11bfba5e0f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1612,51 +1612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is recognized as one of the worlds’ worst invasive species (Global Invasive Species Database, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601369cf66232c91a" w:history="1">
+      <w:hyperlink r:id="rId872569f11bfba60ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and is composed of many cryptic species, formerly called biotypes (Dinsdale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1578. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906969cf66232d51d" w:history="1">
+      <w:hyperlink r:id="rId171069f11bfba69ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3732,51 +3732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e02230-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId521069cf66232d98d" w:history="1">
+      <w:hyperlink r:id="rId366969f11bfba6e17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mBio.02230-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus lactucaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664469cf66232dbf0" w:history="1">
+      <w:hyperlink r:id="rId924769f11bfba7082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4224,63 +4224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17875032" name="name548769cf66232dd18" descr="eu_funding_250.png"/>
+            <wp:docPr id="24416352" name="name967469f11bfba71ad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId788369cf66232dd17" cstate="print"/>
+                    <a:blip r:embed="rId981369f11bfba71ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4378,137 +4378,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49723879">
+  <w:abstractNum w:abstractNumId="66525047">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68153745">
+    <w:lvl w:ilvl="0" w:tplc="13261847">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68153745" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13261847" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68153745" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13261847" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68153745" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13261847" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68153745" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13261847" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68153745" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13261847" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68153745" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13261847" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68153745" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13261847" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68153745" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13261847" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49723878">
+  <w:abstractNum w:abstractNumId="66525046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11604818">
+    <w:lvl w:ilvl="0" w:tplc="79882341">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5260,55 +5260,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49723878">
-    <w:abstractNumId w:val="49723878"/>
+  <w:num w:numId="66525046">
+    <w:abstractNumId w:val="66525046"/>
   </w:num>
-  <w:num w:numId="49723879">
-    <w:abstractNumId w:val="49723879"/>
+  <w:num w:numId="66525047">
+    <w:abstractNumId w:val="66525047"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16858,51 +16858,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId357586748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId245188822" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId412669cf66232a978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId829769cf66232a9e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId400869cf66232b1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId601369cf66232c91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId906969cf66232d51d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId521069cf66232d98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId664469cf66232dbf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId857769cf66232affd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId857769cf66232affd.jpg"/><Relationship Id="rId710669cf66232c67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId710669cf66232c67d.jpg"/><Relationship Id="rId788369cf66232dd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId788369cf66232dd17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId429107954" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId128231485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId453269f11bfba4248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId509369f11bfba42b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId836669f11bfba49d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId872569f11bfba60ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId171069f11bfba69ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId366969f11bfba6e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId924769f11bfba7082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId186069f11bfba48a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId186069f11bfba48a2.jpg"/><Relationship Id="rId719369f11bfba5e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId719369f11bfba5e0f.jpg"/><Relationship Id="rId981369f11bfba71ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981369f11bfba71ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>