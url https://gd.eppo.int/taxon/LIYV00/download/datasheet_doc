--- v9 (2026-04-28)
+++ v10 (2026-05-20)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Lettuce infectious yellows virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> infectious yellows of lettuce</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453269f11bfba4248" w:history="1">
+            <w:hyperlink r:id="rId76426a0dc0483b85e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509369f11bfba42b0" w:history="1">
+            <w:hyperlink r:id="rId49886a0dc0483b8c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46653215" name="name625669f11bfba48a4" descr="14918.jpg"/>
+                  <wp:docPr id="74820005" name="name87756a0dc0483c176" descr="14918.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14918.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId186069f11bfba48a2" cstate="print"/>
+                          <a:blip r:embed="rId72886a0dc0483c174" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId836669f11bfba49d8" w:history="1">
+            <w:hyperlink r:id="rId48406a0dc0483c2b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1455,63 +1455,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World vector and disappearance of LIYV. The map below shows the LIYV distribution in the mid 1980s and early 1990s, however LIYV has not been reported from North America since about the mid 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20065400" name="name412469f11bfba5e12" descr="LIYV00_distribution_map.jpg"/>
+            <wp:docPr id="32910247" name="name79086a0dc0483d59d" descr="LIYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId719369f11bfba5e0f" cstate="print"/>
+                    <a:blip r:embed="rId56366a0dc0483d599" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1612,51 +1612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is recognized as one of the worlds’ worst invasive species (Global Invasive Species Database, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872569f11bfba60ad" w:history="1">
+      <w:hyperlink r:id="rId64226a0dc0483d833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and is composed of many cryptic species, formerly called biotypes (Dinsdale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1578. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171069f11bfba69ac" w:history="1">
+      <w:hyperlink r:id="rId20686a0dc0483e183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3732,51 +3732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e02230-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366969f11bfba6e17" w:history="1">
+      <w:hyperlink r:id="rId42416a0dc0483e5fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mBio.02230-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus lactucaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924769f11bfba7082" w:history="1">
+      <w:hyperlink r:id="rId63706a0dc0483e878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4224,63 +4224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24416352" name="name967469f11bfba71ad" descr="eu_funding_250.png"/>
+            <wp:docPr id="95063602" name="name44916a0dc0483e9a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId981369f11bfba71ac" cstate="print"/>
+                    <a:blip r:embed="rId82396a0dc0483e9a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4378,137 +4378,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66525047">
+  <w:abstractNum w:abstractNumId="38069784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13261847">
+    <w:lvl w:ilvl="0" w:tplc="98349221">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13261847" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98349221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13261847" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98349221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13261847" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98349221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13261847" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98349221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13261847" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98349221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13261847" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98349221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13261847" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98349221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13261847" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98349221" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66525046">
+  <w:abstractNum w:abstractNumId="38069783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79882341">
+    <w:lvl w:ilvl="0" w:tplc="42639766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5260,55 +5260,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66525046">
-    <w:abstractNumId w:val="66525046"/>
+  <w:num w:numId="38069783">
+    <w:abstractNumId w:val="38069783"/>
   </w:num>
-  <w:num w:numId="66525047">
-    <w:abstractNumId w:val="66525047"/>
+  <w:num w:numId="38069784">
+    <w:abstractNumId w:val="38069784"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16858,51 +16858,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId429107954" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId128231485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId453269f11bfba4248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId509369f11bfba42b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId836669f11bfba49d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId872569f11bfba60ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId171069f11bfba69ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId366969f11bfba6e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId924769f11bfba7082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId186069f11bfba48a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId186069f11bfba48a2.jpg"/><Relationship Id="rId719369f11bfba5e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId719369f11bfba5e0f.jpg"/><Relationship Id="rId981369f11bfba71ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981369f11bfba71ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId638468215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392670777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76426a0dc0483b85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId49886a0dc0483b8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId48406a0dc0483c2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId64226a0dc0483d833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId20686a0dc0483e183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId42416a0dc0483e5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId63706a0dc0483e878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72886a0dc0483c174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72886a0dc0483c174.jpg"/><Relationship Id="rId56366a0dc0483d599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56366a0dc0483d599.jpg"/><Relationship Id="rId82396a0dc0483e9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82396a0dc0483e9a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>