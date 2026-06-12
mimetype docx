--- v10 (2026-05-20)
+++ v11 (2026-06-12)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Lettuce infectious yellows virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> infectious yellows of lettuce</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76426a0dc0483b85e" w:history="1">
+            <w:hyperlink r:id="rId70246a2ba7dd17d80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49886a0dc0483b8c6" w:history="1">
+            <w:hyperlink r:id="rId79906a2ba7dd17dee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74820005" name="name87756a0dc0483c176" descr="14918.jpg"/>
+                  <wp:docPr id="72589351" name="name81246a2ba7dd1851f" descr="14918.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14918.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72886a0dc0483c174" cstate="print"/>
+                          <a:blip r:embed="rId24056a2ba7dd1851d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48406a0dc0483c2b0" w:history="1">
+            <w:hyperlink r:id="rId70616a2ba7dd18693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1455,63 +1455,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World vector and disappearance of LIYV. The map below shows the LIYV distribution in the mid 1980s and early 1990s, however LIYV has not been reported from North America since about the mid 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32910247" name="name79086a0dc0483d59d" descr="LIYV00_distribution_map.jpg"/>
+            <wp:docPr id="63191689" name="name19406a2ba7dd19e74" descr="LIYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56366a0dc0483d599" cstate="print"/>
+                    <a:blip r:embed="rId80706a2ba7dd19e6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1612,51 +1612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is recognized as one of the worlds’ worst invasive species (Global Invasive Species Database, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64226a0dc0483d833" w:history="1">
+      <w:hyperlink r:id="rId36026a2ba7dd1a31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and is composed of many cryptic species, formerly called biotypes (Dinsdale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1578. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20686a0dc0483e183" w:history="1">
+      <w:hyperlink r:id="rId62576a2ba7dd1b6f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3732,51 +3732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e02230-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42416a0dc0483e5fd" w:history="1">
+      <w:hyperlink r:id="rId51556a2ba7dd1bc5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mBio.02230-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus lactucaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63706a0dc0483e878" w:history="1">
+      <w:hyperlink r:id="rId34896a2ba7dd1bf7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4224,63 +4224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95063602" name="name44916a0dc0483e9a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="5131364" name="name34476a2ba7dd1c0f7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82396a0dc0483e9a4" cstate="print"/>
+                    <a:blip r:embed="rId65406a2ba7dd1c0f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4378,137 +4378,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38069784">
+  <w:abstractNum w:abstractNumId="88636367">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98349221">
+    <w:lvl w:ilvl="0" w:tplc="24578419">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98349221" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24578419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98349221" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24578419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98349221" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24578419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98349221" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24578419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98349221" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24578419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98349221" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24578419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98349221" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24578419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98349221" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24578419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38069783">
+  <w:abstractNum w:abstractNumId="88636366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42639766">
+    <w:lvl w:ilvl="0" w:tplc="28113793">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5260,55 +5260,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38069783">
-    <w:abstractNumId w:val="38069783"/>
+  <w:num w:numId="88636366">
+    <w:abstractNumId w:val="88636366"/>
   </w:num>
-  <w:num w:numId="38069784">
-    <w:abstractNumId w:val="38069784"/>
+  <w:num w:numId="88636367">
+    <w:abstractNumId w:val="88636367"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16858,51 +16858,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId638468215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392670777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76426a0dc0483b85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId49886a0dc0483b8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId48406a0dc0483c2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId64226a0dc0483d833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId20686a0dc0483e183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId42416a0dc0483e5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId63706a0dc0483e878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72886a0dc0483c174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72886a0dc0483c174.jpg"/><Relationship Id="rId56366a0dc0483d599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56366a0dc0483d599.jpg"/><Relationship Id="rId82396a0dc0483e9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82396a0dc0483e9a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648668384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814624267" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70246a2ba7dd17d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId79906a2ba7dd17dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId70616a2ba7dd18693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId36026a2ba7dd1a31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId62576a2ba7dd1b6f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId51556a2ba7dd1bc5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId34896a2ba7dd1bf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24056a2ba7dd1851d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24056a2ba7dd1851d.jpg"/><Relationship Id="rId80706a2ba7dd19e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80706a2ba7dd19e6f.jpg"/><Relationship Id="rId65406a2ba7dd1c0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65406a2ba7dd1c0f5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>