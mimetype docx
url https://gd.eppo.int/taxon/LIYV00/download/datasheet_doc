--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Lettuce infectious yellows virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> infectious yellows of lettuce</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70246a2ba7dd17d80" w:history="1">
+            <w:hyperlink r:id="rId54256a463d3a2ab87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79906a2ba7dd17dee" w:history="1">
+            <w:hyperlink r:id="rId57136a463d3a2abef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72589351" name="name81246a2ba7dd1851f" descr="14918.jpg"/>
+                  <wp:docPr id="9847896" name="name12326a463d3a2b7ce" descr="14918.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14918.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24056a2ba7dd1851d" cstate="print"/>
+                          <a:blip r:embed="rId88376a463d3a2b7cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70616a2ba7dd18693" w:history="1">
+            <w:hyperlink r:id="rId50816a463d3a2b90c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1455,63 +1455,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World vector and disappearance of LIYV. The map below shows the LIYV distribution in the mid 1980s and early 1990s, however LIYV has not been reported from North America since about the mid 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63191689" name="name19406a2ba7dd19e74" descr="LIYV00_distribution_map.jpg"/>
+            <wp:docPr id="4749671" name="name54726a463d3a2c9bc" descr="LIYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80706a2ba7dd19e6f" cstate="print"/>
+                    <a:blip r:embed="rId16816a463d3a2c9ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1612,51 +1612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is recognized as one of the worlds’ worst invasive species (Global Invasive Species Database, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36026a2ba7dd1a31b" w:history="1">
+      <w:hyperlink r:id="rId38996a463d3a2cc01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and is composed of many cryptic species, formerly called biotypes (Dinsdale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1578. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62576a2ba7dd1b6f4" w:history="1">
+      <w:hyperlink r:id="rId21286a463d3a2d523" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3732,51 +3732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e02230-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51556a2ba7dd1bc5c" w:history="1">
+      <w:hyperlink r:id="rId16976a463d3a2d98e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mBio.02230-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus lactucaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34896a2ba7dd1bf7d" w:history="1">
+      <w:hyperlink r:id="rId29466a463d3a2dbe5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4224,63 +4224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5131364" name="name34476a2ba7dd1c0f7" descr="eu_funding_250.png"/>
+            <wp:docPr id="54334272" name="name46176a463d3a2dd04" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65406a2ba7dd1c0f5" cstate="print"/>
+                    <a:blip r:embed="rId82626a463d3a2dd02" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4378,137 +4378,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88636367">
+  <w:abstractNum w:abstractNumId="68669858">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24578419">
+    <w:lvl w:ilvl="0" w:tplc="94642523">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24578419" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94642523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24578419" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94642523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24578419" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94642523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24578419" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94642523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24578419" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94642523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24578419" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94642523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24578419" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94642523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24578419" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94642523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88636366">
+  <w:abstractNum w:abstractNumId="68669857">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28113793">
+    <w:lvl w:ilvl="0" w:tplc="97057163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5260,55 +5260,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88636366">
-    <w:abstractNumId w:val="88636366"/>
+  <w:num w:numId="68669857">
+    <w:abstractNumId w:val="68669857"/>
   </w:num>
-  <w:num w:numId="88636367">
-    <w:abstractNumId w:val="88636367"/>
+  <w:num w:numId="68669858">
+    <w:abstractNumId w:val="68669858"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16858,51 +16858,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648668384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814624267" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70246a2ba7dd17d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId79906a2ba7dd17dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId70616a2ba7dd18693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId36026a2ba7dd1a31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId62576a2ba7dd1b6f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId51556a2ba7dd1bc5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId34896a2ba7dd1bf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24056a2ba7dd1851d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24056a2ba7dd1851d.jpg"/><Relationship Id="rId80706a2ba7dd19e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80706a2ba7dd19e6f.jpg"/><Relationship Id="rId65406a2ba7dd1c0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65406a2ba7dd1c0f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId336308419" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903126359" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54256a463d3a2ab87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId57136a463d3a2abef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId50816a463d3a2b90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId38996a463d3a2cc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId21286a463d3a2d523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId16976a463d3a2d98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId29466a463d3a2dbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88376a463d3a2b7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88376a463d3a2b7cc.jpg"/><Relationship Id="rId16816a463d3a2c9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16816a463d3a2c9ba.jpg"/><Relationship Id="rId82626a463d3a2dd02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82626a463d3a2dd02.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>