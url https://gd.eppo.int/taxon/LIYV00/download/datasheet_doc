--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Lettuce infectious yellows virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> infectious yellows of lettuce</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54256a463d3a2ab87" w:history="1">
+            <w:hyperlink r:id="rId58266a60e20b60fec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57136a463d3a2abef" w:history="1">
+            <w:hyperlink r:id="rId85566a60e20b61055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9847896" name="name12326a463d3a2b7ce" descr="14918.jpg"/>
+                  <wp:docPr id="76546278" name="name80206a60e20b6189c" descr="14918.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14918.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88376a463d3a2b7cc" cstate="print"/>
+                          <a:blip r:embed="rId58926a60e20b6189a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50816a463d3a2b90c" w:history="1">
+            <w:hyperlink r:id="rId57376a60e20b61a88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1455,63 +1455,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World vector and disappearance of LIYV. The map below shows the LIYV distribution in the mid 1980s and early 1990s, however LIYV has not been reported from North America since about the mid 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4749671" name="name54726a463d3a2c9bc" descr="LIYV00_distribution_map.jpg"/>
+            <wp:docPr id="10843015" name="name54756a60e20b628c0" descr="LIYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16816a463d3a2c9ba" cstate="print"/>
+                    <a:blip r:embed="rId96486a60e20b628bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1612,51 +1612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is recognized as one of the worlds’ worst invasive species (Global Invasive Species Database, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38996a463d3a2cc01" w:history="1">
+      <w:hyperlink r:id="rId38586a60e20b62b31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and is composed of many cryptic species, formerly called biotypes (Dinsdale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1578. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21286a463d3a2d523" w:history="1">
+      <w:hyperlink r:id="rId96926a60e20b634c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3732,51 +3732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e02230-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16976a463d3a2d98e" w:history="1">
+      <w:hyperlink r:id="rId56686a60e20b63943" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mBio.02230-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus lactucaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29466a463d3a2dbe5" w:history="1">
+      <w:hyperlink r:id="rId86836a60e20b63bd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4224,63 +4224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54334272" name="name46176a463d3a2dd04" descr="eu_funding_250.png"/>
+            <wp:docPr id="69223248" name="name58066a60e20b63cfe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82626a463d3a2dd02" cstate="print"/>
+                    <a:blip r:embed="rId66416a60e20b63cfc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4378,137 +4378,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68669858">
+  <w:abstractNum w:abstractNumId="27356614">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94642523">
+    <w:lvl w:ilvl="0" w:tplc="81393325">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94642523" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81393325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94642523" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81393325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94642523" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81393325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94642523" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81393325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94642523" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81393325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94642523" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81393325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94642523" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81393325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94642523" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81393325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68669857">
+  <w:abstractNum w:abstractNumId="27356613">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97057163">
+    <w:lvl w:ilvl="0" w:tplc="41169355">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5260,55 +5260,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68669857">
-    <w:abstractNumId w:val="68669857"/>
+  <w:num w:numId="27356613">
+    <w:abstractNumId w:val="27356613"/>
   </w:num>
-  <w:num w:numId="68669858">
-    <w:abstractNumId w:val="68669858"/>
+  <w:num w:numId="27356614">
+    <w:abstractNumId w:val="27356614"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16858,51 +16858,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId336308419" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903126359" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54256a463d3a2ab87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId57136a463d3a2abef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId50816a463d3a2b90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId38996a463d3a2cc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId21286a463d3a2d523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId16976a463d3a2d98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId29466a463d3a2dbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88376a463d3a2b7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88376a463d3a2b7cc.jpg"/><Relationship Id="rId16816a463d3a2c9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16816a463d3a2c9ba.jpg"/><Relationship Id="rId82626a463d3a2dd02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82626a463d3a2dd02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307243172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId587773248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58266a60e20b60fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId85566a60e20b61055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId57376a60e20b61a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId38586a60e20b62b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId96926a60e20b634c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId56686a60e20b63943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId86836a60e20b63bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58926a60e20b6189a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58926a60e20b6189a.jpg"/><Relationship Id="rId96486a60e20b628bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96486a60e20b628bd.jpg"/><Relationship Id="rId66416a60e20b63cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66416a60e20b63cfc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>