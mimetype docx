--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Lettuce infectious yellows virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> infectious yellows of lettuce</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58266a60e20b60fec" w:history="1">
+            <w:hyperlink r:id="rId42206a7b63f4b4e45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85566a60e20b61055" w:history="1">
+            <w:hyperlink r:id="rId82746a7b63f4b4ead" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76546278" name="name80206a60e20b6189c" descr="14918.jpg"/>
+                  <wp:docPr id="95610250" name="name55116a7b63f4b57bd" descr="14918.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14918.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58926a60e20b6189a" cstate="print"/>
+                          <a:blip r:embed="rId80246a7b63f4b57bb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57376a60e20b61a88" w:history="1">
+            <w:hyperlink r:id="rId47226a7b63f4b58c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1455,63 +1455,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World vector and disappearance of LIYV. The map below shows the LIYV distribution in the mid 1980s and early 1990s, however LIYV has not been reported from North America since about the mid 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10843015" name="name54756a60e20b628c0" descr="LIYV00_distribution_map.jpg"/>
+            <wp:docPr id="57107927" name="name84546a7b63f4b68ab" descr="LIYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96486a60e20b628bd" cstate="print"/>
+                    <a:blip r:embed="rId92916a7b63f4b68a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1612,51 +1612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is recognized as one of the worlds’ worst invasive species (Global Invasive Species Database, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38586a60e20b62b31" w:history="1">
+      <w:hyperlink r:id="rId57026a7b63f4b6af2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and is composed of many cryptic species, formerly called biotypes (Dinsdale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1578. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96926a60e20b634c3" w:history="1">
+      <w:hyperlink r:id="rId84296a7b63f4b7459" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3732,51 +3732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e02230-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56686a60e20b63943" w:history="1">
+      <w:hyperlink r:id="rId78856a7b63f4b78c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mBio.02230-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus lactucaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86836a60e20b63bd0" w:history="1">
+      <w:hyperlink r:id="rId43846a7b63f4b7b3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4224,63 +4224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69223248" name="name58066a60e20b63cfe" descr="eu_funding_250.png"/>
+            <wp:docPr id="81189772" name="name53146a7b63f4b7c7b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66416a60e20b63cfc" cstate="print"/>
+                    <a:blip r:embed="rId81276a7b63f4b7c7a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4378,137 +4378,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27356614">
+  <w:abstractNum w:abstractNumId="48074348">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81393325">
+    <w:lvl w:ilvl="0" w:tplc="77181535">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81393325" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77181535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81393325" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77181535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81393325" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77181535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81393325" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77181535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81393325" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77181535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81393325" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77181535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81393325" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77181535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81393325" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77181535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27356613">
+  <w:abstractNum w:abstractNumId="48074347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41169355">
+    <w:lvl w:ilvl="0" w:tplc="92284213">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5260,55 +5260,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27356613">
-    <w:abstractNumId w:val="27356613"/>
+  <w:num w:numId="48074347">
+    <w:abstractNumId w:val="48074347"/>
   </w:num>
-  <w:num w:numId="27356614">
-    <w:abstractNumId w:val="27356614"/>
+  <w:num w:numId="48074348">
+    <w:abstractNumId w:val="48074348"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16858,51 +16858,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307243172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId587773248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58266a60e20b60fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId85566a60e20b61055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId57376a60e20b61a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId38586a60e20b62b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId96926a60e20b634c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId56686a60e20b63943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId86836a60e20b63bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58926a60e20b6189a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58926a60e20b6189a.jpg"/><Relationship Id="rId96486a60e20b628bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96486a60e20b628bd.jpg"/><Relationship Id="rId66416a60e20b63cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66416a60e20b63cfc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284828231" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId981344512" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42206a7b63f4b4e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId82746a7b63f4b4ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId47226a7b63f4b58c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId57026a7b63f4b6af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId84296a7b63f4b7459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId78856a7b63f4b78c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId43846a7b63f4b7b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80246a7b63f4b57bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80246a7b63f4b57bb.jpg"/><Relationship Id="rId92916a7b63f4b68a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92916a7b63f4b68a8.jpg"/><Relationship Id="rId81276a7b63f4b7c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81276a7b63f4b7c7a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>