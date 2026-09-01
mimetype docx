--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Lettuce infectious yellows virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> infectious yellows of lettuce</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42206a7b63f4b4e45" w:history="1">
+            <w:hyperlink r:id="rId52006a96226636cdd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82746a7b63f4b4ead" w:history="1">
+            <w:hyperlink r:id="rId32116a96226636d47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIYV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95610250" name="name55116a7b63f4b57bd" descr="14918.jpg"/>
+                  <wp:docPr id="87768235" name="name88736a96226637590" descr="14918.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14918.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80246a7b63f4b57bb" cstate="print"/>
+                          <a:blip r:embed="rId23366a9622663758e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47226a7b63f4b58c1" w:history="1">
+            <w:hyperlink r:id="rId59196a962266376ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1455,63 +1455,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World vector and disappearance of LIYV. The map below shows the LIYV distribution in the mid 1980s and early 1990s, however LIYV has not been reported from North America since about the mid 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57107927" name="name84546a7b63f4b68ab" descr="LIYV00_distribution_map.jpg"/>
+            <wp:docPr id="59144231" name="name22206a96226639173" descr="LIYV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIYV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92916a7b63f4b68a8" cstate="print"/>
+                    <a:blip r:embed="rId51826a9622663916e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1612,51 +1612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New World. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is recognized as one of the worlds’ worst invasive species (Global Invasive Species Database, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57026a7b63f4b6af2" w:history="1">
+      <w:hyperlink r:id="rId37756a962266394e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and is composed of many cryptic species, formerly called biotypes (Dinsdale </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1578. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84296a7b63f4b7459" w:history="1">
+      <w:hyperlink r:id="rId46586a96226639ff0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3732,51 +3732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e02230-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78856a7b63f4b78c1" w:history="1">
+      <w:hyperlink r:id="rId87466a9622663a4b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mBio.02230-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus lactucaflavi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43846a7b63f4b7b3b" w:history="1">
+      <w:hyperlink r:id="rId80456a9622663a739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4224,63 +4224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81189772" name="name53146a7b63f4b7c7b" descr="eu_funding_250.png"/>
+            <wp:docPr id="33332241" name="name96656a9622663a85a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81276a7b63f4b7c7a" cstate="print"/>
+                    <a:blip r:embed="rId63436a9622663a859" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4378,137 +4378,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48074348">
+  <w:abstractNum w:abstractNumId="26802563">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77181535">
+    <w:lvl w:ilvl="0" w:tplc="50845865">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77181535" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50845865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77181535" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50845865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77181535" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50845865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77181535" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50845865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77181535" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50845865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77181535" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50845865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77181535" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50845865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77181535" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50845865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48074347">
+  <w:abstractNum w:abstractNumId="26802562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92284213">
+    <w:lvl w:ilvl="0" w:tplc="16430732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5260,55 +5260,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48074347">
-    <w:abstractNumId w:val="48074347"/>
+  <w:num w:numId="26802562">
+    <w:abstractNumId w:val="26802562"/>
   </w:num>
-  <w:num w:numId="48074348">
-    <w:abstractNumId w:val="48074348"/>
+  <w:num w:numId="26802563">
+    <w:abstractNumId w:val="26802563"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16858,51 +16858,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284828231" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId981344512" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42206a7b63f4b4e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId82746a7b63f4b4ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId47226a7b63f4b58c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId57026a7b63f4b6af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId84296a7b63f4b7459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId78856a7b63f4b78c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId43846a7b63f4b7b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80246a7b63f4b57bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80246a7b63f4b57bb.jpg"/><Relationship Id="rId92916a7b63f4b68a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92916a7b63f4b68a8.jpg"/><Relationship Id="rId81276a7b63f4b7c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81276a7b63f4b7c7a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506325270" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId632815685" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52006a96226636cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/" TargetMode="External"/><Relationship Id="rId32116a96226636d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/categorization" TargetMode="External"/><Relationship Id="rId59196a962266376ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIYV00/photos" TargetMode="External"/><Relationship Id="rId37756a962266394e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database" TargetMode="External"/><Relationship Id="rId46586a96226639ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081578" TargetMode="External"/><Relationship Id="rId87466a9622663a4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mBio.02230-18" TargetMode="External"/><Relationship Id="rId80456a9622663a739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23366a9622663758e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23366a9622663758e.jpg"/><Relationship Id="rId51826a9622663916e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51826a9622663916e.jpg"/><Relationship Id="rId63436a9622663a859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63436a9622663a859.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>