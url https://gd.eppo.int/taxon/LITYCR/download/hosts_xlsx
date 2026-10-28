--- v0 (2025-10-09)
+++ v1 (2026-10-28)
@@ -12,75 +12,114 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LITYCR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>FAUCR</t>
   </si>
   <si>
     <t>Fagus crenata</t>
   </si>
   <si>
     <t>* Kanzaki N, Ichihara Y, Aikawa T, Ekino T, Masuya H (2019) Litylenchus crenatae n. sp. (Tylenchomorpha: Anguinidae), a leaf gall nematode parasitizing Fagus crenata Blume. Nematology 21(1), 5-22. DOI: https://doi.org/10.1163/15685411-00003190
 ------- Isolated from the mesophyll of F. crenata leaves in Japan (causing leaf galls).</t>
+  </si>
+  <si>
+    <t>FAUGR</t>
+  </si>
+  <si>
+    <t>Fagus grandifolia</t>
+  </si>
+  <si>
+    <t>* Carta LK, Handoo ZA, Li S, Kantor M, Bauchan G, McCann D, Gabriel CK, Yu Q, Reed S, Koch J, Martin D, Burke DJ (2020) Beech leaf disease symptoms caused by newly recognized nematode subspecies Litylenchus crenatae mccannii (Anguinata) described from Fagus grandifolia in North America. Forest Pathology, e12580. https://doi.org/10.1111/efp.12580
+* Reed SE, Greifenhagen S, Yu Q, Hoke A, Burke DJ, Carta LK, Handoo ZA, Kantor MR, Koch J (2020) Foliar nematode, Litylenchus crenatae ssp. mccannii, population dynamics in leaves and buds of beech leaf disease-affected trees in Canada and the US. Forest Pathology 50, e12599.</t>
+  </si>
+  <si>
+    <t>Host</t>
+  </si>
+  <si>
+    <t>FAUEN</t>
+  </si>
+  <si>
+    <t>Fagus engleriana</t>
+  </si>
+  <si>
+    <t>* Reed SE, Greifenhagen S, Yu Q, Hoke A, Burke DJ, Carta LK, Handoo ZA, Kantor MR, Koch J (2020) Foliar nematode, Litylenchus crenatae ssp. mccannii, population dynamics in leaves and buds of beech leaf disease-affected trees in Canada and the US. Forest Pathology 50, e12599.</t>
+  </si>
+  <si>
+    <t>FAUSY</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica</t>
+  </si>
+  <si>
+    <t>* Carta LK, Handoo ZA, Li S, Kantor M, Bauchan G, McCann D, Gabriel CK, Yu Q, Reed S, Koch J, Martin D, Burke DJ (2020) Beech leaf disease symptoms caused by newly recognized nematode subspecies Litylenchus crenatae mccannii (Anguinata) described from Fagus grandifolia in North America. Forest Pathology, e12580. https://doi.org/10.1111/efp.12580
+* Reed SE, Greifenhagen S, Yu Q, Hoke A, Burke DJ, Carta LK, Handoo ZA, Kantor MR, Koch J (2020) Foliar nematode, Litylenchus crenatae ssp. mccannii, population dynamics in leaves and buds of beech leaf disease-affected trees in Canada and the US. Forest Pathology 50, e12599.
+* Wolf E, Vieira P (2024). Rapid assessment of beech leaf disease in Fagus sylvatica buds. Forest Pathology 54, e12858. https://doi.org/10.1111/efp.12858</t>
+  </si>
+  <si>
+    <t>FAUSO</t>
+  </si>
+  <si>
+    <t>Fagus sylvatica subsp. orientalis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -384,90 +423,146 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="287.787" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">