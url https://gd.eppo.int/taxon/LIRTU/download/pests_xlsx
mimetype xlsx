--- v0 (2025-10-24)
+++ v1 (2026-06-04)
@@ -170,51 +170,53 @@
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTKE</t>
   </si>
   <si>
     <t>Phytophthora kernoviae</t>
   </si>
   <si>
     <t>* Brasier CM, Beales PA, Kirk SA, Denman S, Rose J (2005) Phytophthora kernoviae sp. nov., an invasive pathogen causing bleeding stem lesions on forest trees and foliar necrosis of ornamentals in Britain. Mycological Research, 109(8), 853-859.</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
-    <t>* Hızal E, Öztemiz S, Gjonov I (2023) Phenology and host preferences of the invasive Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Ricaniidae), a risk for agriculture and forest areas in the West-Palaearctic Region. Acta Zoologica Bulgarica 75(2), 251-258. https://www.acta-zoologica-bulgarica.eu/2023/002673</t>
+    <t xml:space="preserve">* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021
+* Hızal E, Öztemiz S, Gjonov I (2023) Phenology and host preferences of the invasive Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Ricaniidae), a risk for agriculture and forest areas in the West-Palaearctic Region. Acta Zoologica Bulgarica 75(2), 251-258. https://www.acta-zoologica-bulgarica.eu/2023/002673
+</t>
   </si>
   <si>
     <t>VSD000</t>
   </si>
   <si>
     <t>Vascular streak dieback agent</t>
   </si>
   <si>
     <t>* Bily D, Rodriguez Salamanca L, Bush E (2023) Vascular Streak Dieback: an emerging problem on woody ornamentals in the U.S. VCE Publications. SPES-483P (SPES-587P). https://www.pubs.ext.vt.edu/content/pubs_ext_vt_edu/en/SPES/spes-483/spes-483.html</t>
   </si>
   <si>
     <t>VERTDA</t>
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA</t>
   </si>
   <si>
     <t>XYBIAL</t>
   </si>
   <si>
     <t>Xyleborinus attenuatus</t>
   </si>