--- v6 (2026-03-03)
+++ v7 (2026-04-01)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559869a6c655e2a51" w:history="1">
+            <w:hyperlink r:id="rId823669cce0a3d507b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498969a6c655e2ac0" w:history="1">
+            <w:hyperlink r:id="rId302569cce0a3d50ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24842582" name="name874269a6c655e30dc" descr="977.jpg"/>
+                  <wp:docPr id="42762534" name="name955069cce0a3d55eb" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId395369a6c655e30d9" cstate="print"/>
+                          <a:blip r:embed="rId244769cce0a3d55ea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId492169a6c655e3227" w:history="1">
+            <w:hyperlink r:id="rId109869cce0a3d5712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1043,50 +1043,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bidens pilosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Borrichia frutescens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Brassica juncea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brassica oleracea var. viridis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2781,105 +2801,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62272072" name="name273669a6c655e4fce" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="4959373" name="name773269cce0a3d6fac" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId399269a6c655e4fc9" cstate="print"/>
+                    <a:blip r:embed="rId217969cce0a3d6fa8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Austria, Belgium, Bosnia and Herzegovina, Croatia, Cyprus, Finland, France (mainland), Greece (mainland, Kriti), Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Malta, Moldova, Republic of, Morocco, Netherlands, Portugal (mainland), Romania, Russian Federation (Central Russia, Southern Russia), Serbia, Spain (mainland, Islas Canárias), Switzerland, Tunisia, Türkiye</w:t>
+        <w:t xml:space="preserve"> Austria, Belgium, Bosnia and Herzegovina, Croatia, Cyprus, Finland, France (mainland), Greece (mainland, Kriti), Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Malta, Moldova, Republic of, Morocco, Netherlands, Portugal (mainland), Romania, Russian Federation (Central Russia, Southern Russia), Serbia, Slovakia, Spain (mainland, Islas Canárias), Switzerland, Tunisia, Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benin, Cote d'Ivoire, Egypt, Ethiopia, Guinea, Kenya, Madagascar, Mauritius, Mayotte, Morocco, Nigeria, Reunion, Senegal, South Africa, Sudan, Tanzania, United Republic of, Tunisia, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2898,51 +2918,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Anhui, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Liaoning, Shaanxi, Shandong, Shanghai, Yunnan, Zhejiang), India (Andhra Pradesh, Assam, Delhi, Gujarat, Haryana, Himachal Pradesh, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Nagaland, Odisha, Punjab, Tamil Nadu, Telangana, Tripura, Uttar Pradesh, West Bengal), Indonesia, Iran, Islamic Republic of, Iraq, Israel, Japan (Honshu, Kyushu), Jordan, Korea, Republic of, Lebanon, Maldives, Oman, Philippines, Saudi Arabia, Taiwan, United Arab Emirates, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Canada (Alberta, Nova Scotia, Ontario, Québec), Mexico, United States of America (Arizona, California, Delaware, District of Columbia, Florida, Hawaii, Indiana, Iowa, Maryland, Massachusetts, Michigan, Mississippi, Nevada, New Jersey, New Mexico, New York, North Carolina, Ohio, Pennsylvania, South Carolina, Texas, Virginia, Washington, Wisconsin)</w:t>
+        <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Nova Scotia, Ontario, Prince Edward Island, Québec, Saskatchewan), Mexico, United States of America (Arizona, California, Delaware, District of Columbia, Florida, Hawaii, Indiana, Iowa, Maryland, Massachusetts, Michigan, Mississippi, Nevada, New Jersey, New Mexico, New York, North Carolina, Ohio, Oklahoma, Oregon, Pennsylvania, South Carolina, Texas, Utah, Virginia, Washington, Wisconsin)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Central America and Caribbean:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bahamas, Barbados, Bermuda, Costa Rica, Cuba, Dominican Republic, Guadeloupe, Guatemala, Martinique, Netherlands Antilles, Puerto Rico, Saint Kitts and Nevis, Trinidad and Tobago, Virgin Islands (British), Virgin Islands (US)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4735,51 +4755,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865469a6c655e5fed" w:history="1">
+      <w:hyperlink r:id="rId601469cce0a3d7e5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4845,51 +4865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346169a6c655e60aa" w:history="1">
+      <w:hyperlink r:id="rId136469cce0a3d7f1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5069,51 +5089,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId657269a6c655e620f" w:history="1">
+      <w:hyperlink r:id="rId202469cce0a3d808a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5148,101 +5168,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385569a6c655e628d" w:history="1">
+      <w:hyperlink r:id="rId896969cce0a3d810a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866069a6c655e62dd" w:history="1">
+      <w:hyperlink r:id="rId868269cce0a3d815b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5326,51 +5346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873469a6c655e63a8" w:history="1">
+      <w:hyperlink r:id="rId258869cce0a3d822a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5688,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId752569a6c655e65f6" w:history="1">
+      <w:hyperlink r:id="rId477969cce0a3d8472" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6184,51 +6204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770269a6c655e6928" w:history="1">
+      <w:hyperlink r:id="rId603069cce0a3d87ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6989,51 +7009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125269a6c655e6e33" w:history="1">
+      <w:hyperlink r:id="rId251769cce0a3d8cd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7215,90 +7235,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368169a6c655e6f97" w:history="1">
+      <w:hyperlink r:id="rId871969cce0a3d8e3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49001403" name="name705569a6c655e7019" descr="eu_funding_250.png"/>
+            <wp:docPr id="74222814" name="name593069cce0a3d905b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId633069a6c655e7018" cstate="print"/>
+                    <a:blip r:embed="rId122469cce0a3d9059" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7396,137 +7416,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40226041">
+  <w:abstractNum w:abstractNumId="79268332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63224340">
+    <w:lvl w:ilvl="0" w:tplc="16642951">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63224340" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16642951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63224340" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16642951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63224340" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16642951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63224340" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16642951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63224340" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16642951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63224340" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16642951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63224340" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16642951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63224340" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16642951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40226040">
+  <w:abstractNum w:abstractNumId="79268331">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74878234">
+    <w:lvl w:ilvl="0" w:tplc="84486732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8278,55 +8298,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40226040">
-    <w:abstractNumId w:val="40226040"/>
+  <w:num w:numId="79268331">
+    <w:abstractNumId w:val="79268331"/>
   </w:num>
-  <w:num w:numId="40226041">
-    <w:abstractNumId w:val="40226041"/>
+  <w:num w:numId="79268332">
+    <w:abstractNumId w:val="79268332"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19876,51 +19896,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId277629867" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId278256721" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId559869a6c655e2a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId498969a6c655e2ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId492169a6c655e3227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId865469a6c655e5fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId346169a6c655e60aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId657269a6c655e620f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId385569a6c655e628d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId866069a6c655e62dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId873469a6c655e63a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId752569a6c655e65f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId770269a6c655e6928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId125269a6c655e6e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId368169a6c655e6f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId395369a6c655e30d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId395369a6c655e30d9.jpg"/><Relationship Id="rId399269a6c655e4fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId399269a6c655e4fc9.jpg"/><Relationship Id="rId633069a6c655e7018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId633069a6c655e7018.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881858115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId809799895" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId823669cce0a3d507b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId302569cce0a3d50ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId109869cce0a3d5712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId601469cce0a3d7e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId136469cce0a3d7f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId202469cce0a3d808a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId896969cce0a3d810a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId868269cce0a3d815b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId258869cce0a3d822a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId477969cce0a3d8472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId603069cce0a3d87ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId251769cce0a3d8cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId871969cce0a3d8e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId244769cce0a3d55ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId244769cce0a3d55ea.jpg"/><Relationship Id="rId217969cce0a3d6fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId217969cce0a3d6fa8.jpg"/><Relationship Id="rId122469cce0a3d9059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId122469cce0a3d9059.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>