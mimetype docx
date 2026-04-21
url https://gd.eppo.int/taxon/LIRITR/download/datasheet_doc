--- v7 (2026-04-01)
+++ v8 (2026-04-21)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823669cce0a3d507b" w:history="1">
+            <w:hyperlink r:id="rId428569e76544d3e17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302569cce0a3d50ec" w:history="1">
+            <w:hyperlink r:id="rId190769e76544d3ea3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42762534" name="name955069cce0a3d55eb" descr="977.jpg"/>
+                  <wp:docPr id="46999117" name="name605669e76544d4471" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId244769cce0a3d55ea" cstate="print"/>
+                          <a:blip r:embed="rId279969e76544d446f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId109869cce0a3d5712" w:history="1">
+            <w:hyperlink r:id="rId720469e76544d4570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2801,63 +2801,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4959373" name="name773269cce0a3d6fac" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="1679625" name="name802169e76544d6204" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId217969cce0a3d6fa8" cstate="print"/>
+                    <a:blip r:embed="rId584569e76544d6201" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4755,51 +4755,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601469cce0a3d7e5d" w:history="1">
+      <w:hyperlink r:id="rId487369e76544d7098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4865,51 +4865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136469cce0a3d7f1a" w:history="1">
+      <w:hyperlink r:id="rId555069e76544d7151" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5089,51 +5089,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202469cce0a3d808a" w:history="1">
+      <w:hyperlink r:id="rId932269e76544d72bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5168,101 +5168,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896969cce0a3d810a" w:history="1">
+      <w:hyperlink r:id="rId813669e76544d733b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868269cce0a3d815b" w:history="1">
+      <w:hyperlink r:id="rId381669e76544d738c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5346,51 +5346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258869cce0a3d822a" w:history="1">
+      <w:hyperlink r:id="rId346369e76544d7459" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477969cce0a3d8472" w:history="1">
+      <w:hyperlink r:id="rId369869e76544d76aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6204,51 +6204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603069cce0a3d87ac" w:history="1">
+      <w:hyperlink r:id="rId392569e76544d7acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7009,51 +7009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251769cce0a3d8cd5" w:history="1">
+      <w:hyperlink r:id="rId748569e76544d8025" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7235,90 +7235,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871969cce0a3d8e3d" w:history="1">
+      <w:hyperlink r:id="rId588469e76544d819e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74222814" name="name593069cce0a3d905b" descr="eu_funding_250.png"/>
+            <wp:docPr id="63048827" name="name756069e76544d83c9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId122469cce0a3d9059" cstate="print"/>
+                    <a:blip r:embed="rId551169e76544d83c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7416,137 +7416,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79268332">
+  <w:abstractNum w:abstractNumId="98470160">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16642951">
+    <w:lvl w:ilvl="0" w:tplc="65216162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16642951" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65216162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16642951" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65216162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16642951" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65216162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16642951" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65216162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16642951" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65216162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16642951" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65216162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16642951" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65216162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16642951" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65216162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79268331">
+  <w:abstractNum w:abstractNumId="98470159">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84486732">
+    <w:lvl w:ilvl="0" w:tplc="76157672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8298,55 +8298,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79268331">
-    <w:abstractNumId w:val="79268331"/>
+  <w:num w:numId="98470159">
+    <w:abstractNumId w:val="98470159"/>
   </w:num>
-  <w:num w:numId="79268332">
-    <w:abstractNumId w:val="79268332"/>
+  <w:num w:numId="98470160">
+    <w:abstractNumId w:val="98470160"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19896,51 +19896,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881858115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId809799895" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId823669cce0a3d507b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId302569cce0a3d50ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId109869cce0a3d5712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId601469cce0a3d7e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId136469cce0a3d7f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId202469cce0a3d808a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId896969cce0a3d810a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId868269cce0a3d815b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId258869cce0a3d822a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId477969cce0a3d8472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId603069cce0a3d87ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId251769cce0a3d8cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId871969cce0a3d8e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId244769cce0a3d55ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId244769cce0a3d55ea.jpg"/><Relationship Id="rId217969cce0a3d6fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId217969cce0a3d6fa8.jpg"/><Relationship Id="rId122469cce0a3d9059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId122469cce0a3d9059.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213132924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554567953" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId428569e76544d3e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId190769e76544d3ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId720469e76544d4570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId487369e76544d7098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId555069e76544d7151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId932269e76544d72bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId813669e76544d733b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId381669e76544d738c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId346369e76544d7459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId369869e76544d76aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId392569e76544d7acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId748569e76544d8025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId588469e76544d819e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId279969e76544d446f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId279969e76544d446f.jpg"/><Relationship Id="rId584569e76544d6201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId584569e76544d6201.jpg"/><Relationship Id="rId551169e76544d83c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId551169e76544d83c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>