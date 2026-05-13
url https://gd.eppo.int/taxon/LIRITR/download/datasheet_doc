--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428569e76544d3e17" w:history="1">
+            <w:hyperlink r:id="rId12146a04f00ee7924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190769e76544d3ea3" w:history="1">
+            <w:hyperlink r:id="rId74156a04f00ee7996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46999117" name="name605669e76544d4471" descr="977.jpg"/>
+                  <wp:docPr id="85170268" name="name23676a04f00ee8030" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId279969e76544d446f" cstate="print"/>
+                          <a:blip r:embed="rId28796a04f00ee802e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId720469e76544d4570" w:history="1">
+            <w:hyperlink r:id="rId88556a04f00ee8159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2801,63 +2801,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1679625" name="name802169e76544d6204" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="12322257" name="name91816a04f00ee9d37" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId584569e76544d6201" cstate="print"/>
+                    <a:blip r:embed="rId49596a04f00ee9d34" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4755,51 +4755,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487369e76544d7098" w:history="1">
+      <w:hyperlink r:id="rId49216a04f00eeabd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4865,51 +4865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555069e76544d7151" w:history="1">
+      <w:hyperlink r:id="rId36956a04f00eeac8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5089,51 +5089,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932269e76544d72bb" w:history="1">
+      <w:hyperlink r:id="rId50906a04f00eeae5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5168,101 +5168,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId813669e76544d733b" w:history="1">
+      <w:hyperlink r:id="rId94066a04f00eeaedf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381669e76544d738c" w:history="1">
+      <w:hyperlink r:id="rId55566a04f00eeaf32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5346,51 +5346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346369e76544d7459" w:history="1">
+      <w:hyperlink r:id="rId88926a04f00eeb001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369869e76544d76aa" w:history="1">
+      <w:hyperlink r:id="rId26196a04f00eeb266" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6204,51 +6204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392569e76544d7acb" w:history="1">
+      <w:hyperlink r:id="rId94856a04f00eeb5a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7009,51 +7009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748569e76544d8025" w:history="1">
+      <w:hyperlink r:id="rId65446a04f00eebaad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7235,90 +7235,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588469e76544d819e" w:history="1">
+      <w:hyperlink r:id="rId80256a04f00eebc13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63048827" name="name756069e76544d83c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="27591657" name="name84586a04f00eebc7e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId551169e76544d83c7" cstate="print"/>
+                    <a:blip r:embed="rId33376a04f00eebc7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7416,137 +7416,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98470160">
+  <w:abstractNum w:abstractNumId="62450752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65216162">
+    <w:lvl w:ilvl="0" w:tplc="93099924">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65216162" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93099924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65216162" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93099924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65216162" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93099924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65216162" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93099924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65216162" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93099924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65216162" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93099924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65216162" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93099924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65216162" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93099924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98470159">
+  <w:abstractNum w:abstractNumId="62450751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76157672">
+    <w:lvl w:ilvl="0" w:tplc="43437708">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8298,55 +8298,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98470159">
-    <w:abstractNumId w:val="98470159"/>
+  <w:num w:numId="62450751">
+    <w:abstractNumId w:val="62450751"/>
   </w:num>
-  <w:num w:numId="98470160">
-    <w:abstractNumId w:val="98470160"/>
+  <w:num w:numId="62450752">
+    <w:abstractNumId w:val="62450752"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19896,51 +19896,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213132924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554567953" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId428569e76544d3e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId190769e76544d3ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId720469e76544d4570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId487369e76544d7098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId555069e76544d7151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId932269e76544d72bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId813669e76544d733b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId381669e76544d738c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId346369e76544d7459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId369869e76544d76aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId392569e76544d7acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId748569e76544d8025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId588469e76544d819e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId279969e76544d446f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId279969e76544d446f.jpg"/><Relationship Id="rId584569e76544d6201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId584569e76544d6201.jpg"/><Relationship Id="rId551169e76544d83c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId551169e76544d83c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413353221" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257601387" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12146a04f00ee7924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId74156a04f00ee7996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId88556a04f00ee8159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId49216a04f00eeabd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId36956a04f00eeac8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId50906a04f00eeae5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId94066a04f00eeaedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId55566a04f00eeaf32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId88926a04f00eeb001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId26196a04f00eeb266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId94856a04f00eeb5a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId65446a04f00eebaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80256a04f00eebc13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId28796a04f00ee802e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28796a04f00ee802e.jpg"/><Relationship Id="rId49596a04f00ee9d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49596a04f00ee9d34.jpg"/><Relationship Id="rId33376a04f00eebc7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33376a04f00eebc7d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>