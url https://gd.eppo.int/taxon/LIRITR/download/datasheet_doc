--- v9 (2026-05-13)
+++ v10 (2026-06-04)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12146a04f00ee7924" w:history="1">
+            <w:hyperlink r:id="rId48516a21208dd2275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74156a04f00ee7996" w:history="1">
+            <w:hyperlink r:id="rId35166a21208dd22de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85170268" name="name23676a04f00ee8030" descr="977.jpg"/>
+                  <wp:docPr id="94436633" name="name90666a21208dd2963" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28796a04f00ee802e" cstate="print"/>
+                          <a:blip r:embed="rId36116a21208dd2961" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88556a04f00ee8159" w:history="1">
+            <w:hyperlink r:id="rId23376a21208dd2aa3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1903,50 +1903,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lactuca serriola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Lagenaria siceraria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lathyrus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Leucanthemum vulgare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2801,63 +2821,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12322257" name="name91816a04f00ee9d37" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="11010425" name="name32256a21208dd4662" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49596a04f00ee9d34" cstate="print"/>
+                    <a:blip r:embed="rId29746a21208dd465f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2897,51 +2917,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benin, Cote d'Ivoire, Egypt, Ethiopia, Guinea, Kenya, Madagascar, Mauritius, Mayotte, Morocco, Nigeria, Reunion, Senegal, South Africa, Sudan, Tanzania, United Republic of, Tunisia, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Anhui, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Liaoning, Shaanxi, Shandong, Shanghai, Yunnan, Zhejiang), India (Andhra Pradesh, Assam, Delhi, Gujarat, Haryana, Himachal Pradesh, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Nagaland, Odisha, Punjab, Tamil Nadu, Telangana, Tripura, Uttar Pradesh, West Bengal), Indonesia, Iran, Islamic Republic of, Iraq, Israel, Japan (Honshu, Kyushu), Jordan, Korea, Republic of, Lebanon, Maldives, Oman, Philippines, Saudi Arabia, Taiwan, United Arab Emirates, Vietnam, Yemen</w:t>
+        <w:t xml:space="preserve"> China (Anhui, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Liaoning, Shaanxi, Shandong, Shanghai, Yunnan, Zhejiang), India (Andhra Pradesh, Assam, Delhi, Gujarat, Haryana, Himachal Pradesh, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Nagaland, Odisha, Punjab, Rajasthan, Tamil Nadu, Telangana, Tripura, Uttar Pradesh, West Bengal), Indonesia, Iran, Islamic Republic of, Iraq, Israel, Japan (Honshu, Kyushu), Jordan, Korea, Republic of, Lebanon, Maldives, Oman, Philippines, Saudi Arabia, Taiwan, United Arab Emirates, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Nova Scotia, Ontario, Prince Edward Island, Québec, Saskatchewan), Mexico, United States of America (Arizona, California, Delaware, District of Columbia, Florida, Hawaii, Indiana, Iowa, Maryland, Massachusetts, Michigan, Mississippi, Nevada, New Jersey, New Mexico, New York, North Carolina, Ohio, Oklahoma, Oregon, Pennsylvania, South Carolina, Texas, Utah, Virginia, Washington, Wisconsin)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4755,51 +4775,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49216a04f00eeabd1" w:history="1">
+      <w:hyperlink r:id="rId11186a21208dd551a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4865,51 +4885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36956a04f00eeac8c" w:history="1">
+      <w:hyperlink r:id="rId56756a21208dd55d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5089,51 +5109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50906a04f00eeae5d" w:history="1">
+      <w:hyperlink r:id="rId84326a21208dd573f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5168,101 +5188,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94066a04f00eeaedf" w:history="1">
+      <w:hyperlink r:id="rId63016a21208dd5807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55566a04f00eeaf32" w:history="1">
+      <w:hyperlink r:id="rId63306a21208dd585d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5346,51 +5366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88926a04f00eeb001" w:history="1">
+      <w:hyperlink r:id="rId12906a21208dd5931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5708,51 +5728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26196a04f00eeb266" w:history="1">
+      <w:hyperlink r:id="rId63136a21208dd5b7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6204,51 +6224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94856a04f00eeb5a9" w:history="1">
+      <w:hyperlink r:id="rId70596a21208dd5ebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7009,51 +7029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446a04f00eebaad" w:history="1">
+      <w:hyperlink r:id="rId29966a21208dd63c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7235,90 +7255,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80256a04f00eebc13" w:history="1">
+      <w:hyperlink r:id="rId22656a21208dd652b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27591657" name="name84586a04f00eebc7e" descr="eu_funding_250.png"/>
+            <wp:docPr id="30918674" name="name33606a21208dd65ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33376a04f00eebc7d" cstate="print"/>
+                    <a:blip r:embed="rId99046a21208dd65cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7416,137 +7436,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62450752">
+  <w:abstractNum w:abstractNumId="81051658">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93099924">
+    <w:lvl w:ilvl="0" w:tplc="96400354">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93099924" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96400354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93099924" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96400354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93099924" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96400354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93099924" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96400354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93099924" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96400354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93099924" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96400354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93099924" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96400354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93099924" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96400354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62450751">
+  <w:abstractNum w:abstractNumId="81051657">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43437708">
+    <w:lvl w:ilvl="0" w:tplc="73899074">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8298,55 +8318,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62450751">
-    <w:abstractNumId w:val="62450751"/>
+  <w:num w:numId="81051657">
+    <w:abstractNumId w:val="81051657"/>
   </w:num>
-  <w:num w:numId="62450752">
-    <w:abstractNumId w:val="62450752"/>
+  <w:num w:numId="81051658">
+    <w:abstractNumId w:val="81051658"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19896,51 +19916,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413353221" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257601387" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12146a04f00ee7924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId74156a04f00ee7996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId88556a04f00ee8159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId49216a04f00eeabd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId36956a04f00eeac8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId50906a04f00eeae5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId94066a04f00eeaedf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId55566a04f00eeaf32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId88926a04f00eeb001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId26196a04f00eeb266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId94856a04f00eeb5a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId65446a04f00eebaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80256a04f00eebc13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId28796a04f00ee802e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28796a04f00ee802e.jpg"/><Relationship Id="rId49596a04f00ee9d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49596a04f00ee9d34.jpg"/><Relationship Id="rId33376a04f00eebc7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33376a04f00eebc7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId640945106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626195876" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48516a21208dd2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId35166a21208dd22de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId23376a21208dd2aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId11186a21208dd551a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId56756a21208dd55d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId84326a21208dd573f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId63016a21208dd5807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId63306a21208dd585d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId12906a21208dd5931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId63136a21208dd5b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId70596a21208dd5ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId29966a21208dd63c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22656a21208dd652b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId36116a21208dd2961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36116a21208dd2961.jpg"/><Relationship Id="rId29746a21208dd465f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29746a21208dd465f.jpg"/><Relationship Id="rId99046a21208dd65cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99046a21208dd65cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>