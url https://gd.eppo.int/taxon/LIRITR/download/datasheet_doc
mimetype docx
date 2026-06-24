--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48516a21208dd2275" w:history="1">
+            <w:hyperlink r:id="rId98196a3b9bce89d17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35166a21208dd22de" w:history="1">
+            <w:hyperlink r:id="rId82336a3b9bce89d80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94436633" name="name90666a21208dd2963" descr="977.jpg"/>
+                  <wp:docPr id="9502710" name="name42476a3b9bce8a39a" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36116a21208dd2961" cstate="print"/>
+                          <a:blip r:embed="rId27186a3b9bce8a398" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23376a21208dd2aa3" w:history="1">
+            <w:hyperlink r:id="rId49026a3b9bce8a49f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2821,63 +2821,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11010425" name="name32256a21208dd4662" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="92620928" name="name98646a3b9bce8bdfc" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29746a21208dd465f" cstate="print"/>
+                    <a:blip r:embed="rId79606a3b9bce8bdf9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4775,51 +4775,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11186a21208dd551a" w:history="1">
+      <w:hyperlink r:id="rId13546a3b9bce8cc9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4885,51 +4885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56756a21208dd55d4" w:history="1">
+      <w:hyperlink r:id="rId65276a3b9bce8cd5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84326a21208dd573f" w:history="1">
+      <w:hyperlink r:id="rId48106a3b9bce8cec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5188,101 +5188,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63016a21208dd5807" w:history="1">
+      <w:hyperlink r:id="rId95816a3b9bce8cf49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63306a21208dd585d" w:history="1">
+      <w:hyperlink r:id="rId55326a3b9bce8cf9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5366,51 +5366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12906a21208dd5931" w:history="1">
+      <w:hyperlink r:id="rId50176a3b9bce8d06b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5728,51 +5728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63136a21208dd5b7b" w:history="1">
+      <w:hyperlink r:id="rId97876a3b9bce8d2b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6224,51 +6224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70596a21208dd5ebe" w:history="1">
+      <w:hyperlink r:id="rId84066a3b9bce8d5dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7029,51 +7029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29966a21208dd63c5" w:history="1">
+      <w:hyperlink r:id="rId81166a3b9bce8daff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7255,90 +7255,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22656a21208dd652b" w:history="1">
+      <w:hyperlink r:id="rId29846a3b9bce8dc69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30918674" name="name33606a21208dd65ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="63424364" name="name47036a3b9bce8dccf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99046a21208dd65cd" cstate="print"/>
+                    <a:blip r:embed="rId97166a3b9bce8dcce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7436,137 +7436,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81051658">
+  <w:abstractNum w:abstractNumId="42107051">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96400354">
+    <w:lvl w:ilvl="0" w:tplc="27301412">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96400354" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27301412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96400354" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27301412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96400354" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27301412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96400354" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27301412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96400354" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27301412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96400354" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27301412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96400354" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27301412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96400354" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27301412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81051657">
+  <w:abstractNum w:abstractNumId="42107050">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73899074">
+    <w:lvl w:ilvl="0" w:tplc="41984307">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8318,55 +8318,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81051657">
-    <w:abstractNumId w:val="81051657"/>
+  <w:num w:numId="42107050">
+    <w:abstractNumId w:val="42107050"/>
   </w:num>
-  <w:num w:numId="81051658">
-    <w:abstractNumId w:val="81051658"/>
+  <w:num w:numId="42107051">
+    <w:abstractNumId w:val="42107051"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19916,51 +19916,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId640945106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626195876" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48516a21208dd2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId35166a21208dd22de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId23376a21208dd2aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId11186a21208dd551a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId56756a21208dd55d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId84326a21208dd573f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId63016a21208dd5807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId63306a21208dd585d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId12906a21208dd5931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId63136a21208dd5b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId70596a21208dd5ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId29966a21208dd63c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22656a21208dd652b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId36116a21208dd2961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36116a21208dd2961.jpg"/><Relationship Id="rId29746a21208dd465f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29746a21208dd465f.jpg"/><Relationship Id="rId99046a21208dd65cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99046a21208dd65cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId884118763" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId155334203" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98196a3b9bce89d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId82336a3b9bce89d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId49026a3b9bce8a49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId13546a3b9bce8cc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId65276a3b9bce8cd5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId48106a3b9bce8cec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId95816a3b9bce8cf49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId55326a3b9bce8cf9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId50176a3b9bce8d06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId97876a3b9bce8d2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId84066a3b9bce8d5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId81166a3b9bce8daff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29846a3b9bce8dc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId27186a3b9bce8a398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27186a3b9bce8a398.jpg"/><Relationship Id="rId79606a3b9bce8bdf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79606a3b9bce8bdf9.jpg"/><Relationship Id="rId97166a3b9bce8dcce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97166a3b9bce8dcce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>