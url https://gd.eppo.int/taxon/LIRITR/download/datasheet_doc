--- v11 (2026-06-24)
+++ v12 (2026-07-14)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98196a3b9bce89d17" w:history="1">
+            <w:hyperlink r:id="rId83856a566913988f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82336a3b9bce89d80" w:history="1">
+            <w:hyperlink r:id="rId20586a56691398961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9502710" name="name42476a3b9bce8a39a" descr="977.jpg"/>
+                  <wp:docPr id="51074454" name="name11136a56691398a5b" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27186a3b9bce8a398" cstate="print"/>
+                          <a:blip r:embed="rId74686a56691398a5a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49026a3b9bce8a49f" w:history="1">
+            <w:hyperlink r:id="rId35496a56691398b84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2821,63 +2821,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92620928" name="name98646a3b9bce8bdfc" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="86266028" name="name48926a5669139a6a1" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79606a3b9bce8bdf9" cstate="print"/>
+                    <a:blip r:embed="rId40486a5669139a69d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4775,51 +4775,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13546a3b9bce8cc9f" w:history="1">
+      <w:hyperlink r:id="rId90176a5669139b5ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4885,51 +4885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65276a3b9bce8cd5b" w:history="1">
+      <w:hyperlink r:id="rId98846a5669139b6ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48106a3b9bce8cec8" w:history="1">
+      <w:hyperlink r:id="rId48116a5669139b820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5188,101 +5188,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95816a3b9bce8cf49" w:history="1">
+      <w:hyperlink r:id="rId99906a5669139b8a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55326a3b9bce8cf9b" w:history="1">
+      <w:hyperlink r:id="rId18256a5669139b901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5366,51 +5366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50176a3b9bce8d06b" w:history="1">
+      <w:hyperlink r:id="rId41296a5669139b9f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5728,51 +5728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97876a3b9bce8d2b1" w:history="1">
+      <w:hyperlink r:id="rId96086a5669139bc57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6224,51 +6224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84066a3b9bce8d5dc" w:history="1">
+      <w:hyperlink r:id="rId20256a5669139bf8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7029,51 +7029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81166a3b9bce8daff" w:history="1">
+      <w:hyperlink r:id="rId42906a5669139c507" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7255,90 +7255,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29846a3b9bce8dc69" w:history="1">
+      <w:hyperlink r:id="rId35766a5669139c678" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63424364" name="name47036a3b9bce8dccf" descr="eu_funding_250.png"/>
+            <wp:docPr id="84313679" name="name90436a5669139c708" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97166a3b9bce8dcce" cstate="print"/>
+                    <a:blip r:embed="rId80276a5669139c707" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7436,137 +7436,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42107051">
+  <w:abstractNum w:abstractNumId="61392325">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27301412">
+    <w:lvl w:ilvl="0" w:tplc="97548014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27301412" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97548014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27301412" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97548014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27301412" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97548014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27301412" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97548014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27301412" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97548014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27301412" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97548014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27301412" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97548014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27301412" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97548014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42107050">
+  <w:abstractNum w:abstractNumId="61392324">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41984307">
+    <w:lvl w:ilvl="0" w:tplc="88706308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8318,55 +8318,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42107050">
-    <w:abstractNumId w:val="42107050"/>
+  <w:num w:numId="61392324">
+    <w:abstractNumId w:val="61392324"/>
   </w:num>
-  <w:num w:numId="42107051">
-    <w:abstractNumId w:val="42107051"/>
+  <w:num w:numId="61392325">
+    <w:abstractNumId w:val="61392325"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19916,51 +19916,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId884118763" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId155334203" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98196a3b9bce89d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId82336a3b9bce89d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId49026a3b9bce8a49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId13546a3b9bce8cc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId65276a3b9bce8cd5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId48106a3b9bce8cec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId95816a3b9bce8cf49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId55326a3b9bce8cf9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId50176a3b9bce8d06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId97876a3b9bce8d2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId84066a3b9bce8d5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId81166a3b9bce8daff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29846a3b9bce8dc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId27186a3b9bce8a398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27186a3b9bce8a398.jpg"/><Relationship Id="rId79606a3b9bce8bdf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79606a3b9bce8bdf9.jpg"/><Relationship Id="rId97166a3b9bce8dcce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97166a3b9bce8dcce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId351875751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755954909" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83856a566913988f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId20586a56691398961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId35496a56691398b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId90176a5669139b5ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId98846a5669139b6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId48116a5669139b820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId99906a5669139b8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId18256a5669139b901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId41296a5669139b9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId96086a5669139bc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId20256a5669139bf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId42906a5669139c507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35766a5669139c678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId74686a56691398a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74686a56691398a5a.jpg"/><Relationship Id="rId40486a5669139a69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40486a5669139a69d.jpg"/><Relationship Id="rId80276a5669139c707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80276a5669139c707.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>