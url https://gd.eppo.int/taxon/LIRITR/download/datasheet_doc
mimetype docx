--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83856a566913988f5" w:history="1">
+            <w:hyperlink r:id="rId10116a71081b62dba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20586a56691398961" w:history="1">
+            <w:hyperlink r:id="rId98336a71081b62e25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51074454" name="name11136a56691398a5b" descr="977.jpg"/>
+                  <wp:docPr id="57393221" name="name78846a71081b63d9c" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74686a56691398a5a" cstate="print"/>
+                          <a:blip r:embed="rId52746a71081b63d99" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35496a56691398b84" w:history="1">
+            <w:hyperlink r:id="rId95746a71081b63f7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2821,63 +2821,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86266028" name="name48926a5669139a6a1" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="77929321" name="name54286a71081b65e08" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40486a5669139a69d" cstate="print"/>
+                    <a:blip r:embed="rId10296a71081b65e06" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4775,51 +4775,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90176a5669139b5ec" w:history="1">
+      <w:hyperlink r:id="rId61936a71081b66ebd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4885,51 +4885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846a5669139b6ab" w:history="1">
+      <w:hyperlink r:id="rId59926a71081b66f78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48116a5669139b820" w:history="1">
+      <w:hyperlink r:id="rId34816a71081b67117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5188,101 +5188,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99906a5669139b8a1" w:history="1">
+      <w:hyperlink r:id="rId77776a71081b671d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18256a5669139b901" w:history="1">
+      <w:hyperlink r:id="rId83796a71081b67227" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5366,51 +5366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41296a5669139b9f1" w:history="1">
+      <w:hyperlink r:id="rId25836a71081b672f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5728,51 +5728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96086a5669139bc57" w:history="1">
+      <w:hyperlink r:id="rId98176a71081b67553" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6224,51 +6224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20256a5669139bf8a" w:history="1">
+      <w:hyperlink r:id="rId53646a71081b6788b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7029,51 +7029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42906a5669139c507" w:history="1">
+      <w:hyperlink r:id="rId89756a71081b67d9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7255,90 +7255,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35766a5669139c678" w:history="1">
+      <w:hyperlink r:id="rId30126a71081b67f0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84313679" name="name90436a5669139c708" descr="eu_funding_250.png"/>
+            <wp:docPr id="81006742" name="name85006a71081b67f93" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80276a5669139c707" cstate="print"/>
+                    <a:blip r:embed="rId73296a71081b67f92" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7436,137 +7436,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61392325">
+  <w:abstractNum w:abstractNumId="59480685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97548014">
+    <w:lvl w:ilvl="0" w:tplc="31642667">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97548014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31642667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97548014" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31642667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97548014" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31642667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97548014" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31642667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97548014" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31642667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97548014" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31642667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97548014" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31642667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97548014" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31642667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61392324">
+  <w:abstractNum w:abstractNumId="59480684">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88706308">
+    <w:lvl w:ilvl="0" w:tplc="66930792">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8318,55 +8318,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61392324">
-    <w:abstractNumId w:val="61392324"/>
+  <w:num w:numId="59480684">
+    <w:abstractNumId w:val="59480684"/>
   </w:num>
-  <w:num w:numId="61392325">
-    <w:abstractNumId w:val="61392325"/>
+  <w:num w:numId="59480685">
+    <w:abstractNumId w:val="59480685"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19916,51 +19916,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId351875751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755954909" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83856a566913988f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId20586a56691398961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId35496a56691398b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId90176a5669139b5ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId98846a5669139b6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId48116a5669139b820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId99906a5669139b8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId18256a5669139b901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId41296a5669139b9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId96086a5669139bc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId20256a5669139bf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId42906a5669139c507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35766a5669139c678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId74686a56691398a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74686a56691398a5a.jpg"/><Relationship Id="rId40486a5669139a69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40486a5669139a69d.jpg"/><Relationship Id="rId80276a5669139c707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80276a5669139c707.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813653658" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143723059" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10116a71081b62dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId98336a71081b62e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId95746a71081b63f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId61936a71081b66ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId59926a71081b66f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId34816a71081b67117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId77776a71081b671d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId83796a71081b67227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId25836a71081b672f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId98176a71081b67553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId53646a71081b6788b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId89756a71081b67d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30126a71081b67f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId52746a71081b63d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52746a71081b63d99.jpg"/><Relationship Id="rId10296a71081b65e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10296a71081b65e06.jpg"/><Relationship Id="rId73296a71081b67f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73296a71081b67f92.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>