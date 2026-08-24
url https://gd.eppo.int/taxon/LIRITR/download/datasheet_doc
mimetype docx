--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10116a71081b62dba" w:history="1">
+            <w:hyperlink r:id="rId87166a8bba22dbc42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98336a71081b62e25" w:history="1">
+            <w:hyperlink r:id="rId69696a8bba22dbd0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57393221" name="name78846a71081b63d9c" descr="977.jpg"/>
+                  <wp:docPr id="27516797" name="name18266a8bba22dc9b3" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52746a71081b63d99" cstate="print"/>
+                          <a:blip r:embed="rId50826a8bba22dc9b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95746a71081b63f7a" w:history="1">
+            <w:hyperlink r:id="rId36246a8bba22dcc06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2821,63 +2821,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77929321" name="name54286a71081b65e08" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="81120841" name="name79846a8bba22deec3" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10296a71081b65e06" cstate="print"/>
+                    <a:blip r:embed="rId82576a8bba22deebf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4775,51 +4775,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61936a71081b66ebd" w:history="1">
+      <w:hyperlink r:id="rId55046a8bba22dfe0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4885,51 +4885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59926a71081b66f78" w:history="1">
+      <w:hyperlink r:id="rId56826a8bba22dfeca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34816a71081b67117" w:history="1">
+      <w:hyperlink r:id="rId45886a8bba22e003c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5188,101 +5188,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77776a71081b671d1" w:history="1">
+      <w:hyperlink r:id="rId77556a8bba22e00bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83796a71081b67227" w:history="1">
+      <w:hyperlink r:id="rId63396a8bba22e0110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5366,51 +5366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25836a71081b672f7" w:history="1">
+      <w:hyperlink r:id="rId35456a8bba22e01ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5728,51 +5728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98176a71081b67553" w:history="1">
+      <w:hyperlink r:id="rId72276a8bba22e043a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6224,51 +6224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53646a71081b6788b" w:history="1">
+      <w:hyperlink r:id="rId50766a8bba22e0772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7029,51 +7029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89756a71081b67d9e" w:history="1">
+      <w:hyperlink r:id="rId22446a8bba22e0d40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7255,90 +7255,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30126a71081b67f0b" w:history="1">
+      <w:hyperlink r:id="rId80056a8bba22e0eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81006742" name="name85006a71081b67f93" descr="eu_funding_250.png"/>
+            <wp:docPr id="23201749" name="name73986a8bba22e116a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73296a71081b67f92" cstate="print"/>
+                    <a:blip r:embed="rId36406a8bba22e1169" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7436,137 +7436,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59480685">
+  <w:abstractNum w:abstractNumId="21071525">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31642667">
+    <w:lvl w:ilvl="0" w:tplc="11260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31642667" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11260017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31642667" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11260017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31642667" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11260017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31642667" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11260017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31642667" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11260017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31642667" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11260017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31642667" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11260017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31642667" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11260017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59480684">
+  <w:abstractNum w:abstractNumId="21071524">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66930792">
+    <w:lvl w:ilvl="0" w:tplc="51441397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8318,55 +8318,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59480684">
-    <w:abstractNumId w:val="59480684"/>
+  <w:num w:numId="21071524">
+    <w:abstractNumId w:val="21071524"/>
   </w:num>
-  <w:num w:numId="59480685">
-    <w:abstractNumId w:val="59480685"/>
+  <w:num w:numId="21071525">
+    <w:abstractNumId w:val="21071525"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19916,51 +19916,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813653658" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143723059" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10116a71081b62dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId98336a71081b62e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId95746a71081b63f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId61936a71081b66ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId59926a71081b66f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId34816a71081b67117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId77776a71081b671d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId83796a71081b67227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId25836a71081b672f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId98176a71081b67553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId53646a71081b6788b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId89756a71081b67d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30126a71081b67f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId52746a71081b63d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52746a71081b63d99.jpg"/><Relationship Id="rId10296a71081b65e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10296a71081b65e06.jpg"/><Relationship Id="rId73296a71081b67f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73296a71081b67f92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749373745" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId108259043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87166a8bba22dbc42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId69696a8bba22dbd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId36246a8bba22dcc06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId55046a8bba22dfe0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId56826a8bba22dfeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId45886a8bba22e003c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId77556a8bba22e00bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId63396a8bba22e0110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId35456a8bba22e01ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId72276a8bba22e043a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId50766a8bba22e0772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId22446a8bba22e0d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80056a8bba22e0eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId50826a8bba22dc9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50826a8bba22dc9b0.jpg"/><Relationship Id="rId82576a8bba22deebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82576a8bba22deebf.jpg"/><Relationship Id="rId36406a8bba22e1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36406a8bba22e1169.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>