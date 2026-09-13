--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87166a8bba22dbc42" w:history="1">
+            <w:hyperlink r:id="rId90216aa69266a4b7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69696a8bba22dbd0b" w:history="1">
+            <w:hyperlink r:id="rId11836aa69266a4be7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27516797" name="name18266a8bba22dc9b3" descr="977.jpg"/>
+                  <wp:docPr id="35087006" name="name36026aa69266a5362" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50826a8bba22dc9b0" cstate="print"/>
+                          <a:blip r:embed="rId11396aa69266a5360" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36246a8bba22dcc06" w:history="1">
+            <w:hyperlink r:id="rId23386aa69266a544d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2821,63 +2821,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81120841" name="name79846a8bba22deec3" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="35079525" name="name60846aa69266a76db" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82576a8bba22deebf" cstate="print"/>
+                    <a:blip r:embed="rId11386aa69266a76d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4775,51 +4775,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55046a8bba22dfe0a" w:history="1">
+      <w:hyperlink r:id="rId92496aa69266a851a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4885,51 +4885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56826a8bba22dfeca" w:history="1">
+      <w:hyperlink r:id="rId78666aa69266a85d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45886a8bba22e003c" w:history="1">
+      <w:hyperlink r:id="rId96866aa69266a877a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5188,101 +5188,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77556a8bba22e00bc" w:history="1">
+      <w:hyperlink r:id="rId35216aa69266a87fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63396a8bba22e0110" w:history="1">
+      <w:hyperlink r:id="rId45636aa69266a884d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5366,51 +5366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35456a8bba22e01ea" w:history="1">
+      <w:hyperlink r:id="rId10776aa69266a891b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5728,51 +5728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72276a8bba22e043a" w:history="1">
+      <w:hyperlink r:id="rId77586aa69266a8b66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6224,51 +6224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50766a8bba22e0772" w:history="1">
+      <w:hyperlink r:id="rId11616aa69266a8e95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7029,51 +7029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22446a8bba22e0d40" w:history="1">
+      <w:hyperlink r:id="rId20096aa69266a9398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7255,90 +7255,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80056a8bba22e0eb5" w:history="1">
+      <w:hyperlink r:id="rId44896aa69266a94fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23201749" name="name73986a8bba22e116a" descr="eu_funding_250.png"/>
+            <wp:docPr id="99466053" name="name19946aa69266a9706" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36406a8bba22e1169" cstate="print"/>
+                    <a:blip r:embed="rId13816aa69266a9704" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7436,137 +7436,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21071525">
+  <w:abstractNum w:abstractNumId="31764315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11260017">
+    <w:lvl w:ilvl="0" w:tplc="39876355">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11260017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39876355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11260017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39876355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11260017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39876355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11260017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39876355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11260017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39876355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11260017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39876355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11260017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39876355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11260017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39876355" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21071524">
+  <w:abstractNum w:abstractNumId="31764314">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51441397">
+    <w:lvl w:ilvl="0" w:tplc="73073698">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8318,55 +8318,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21071524">
-    <w:abstractNumId w:val="21071524"/>
+  <w:num w:numId="31764314">
+    <w:abstractNumId w:val="31764314"/>
   </w:num>
-  <w:num w:numId="21071525">
-    <w:abstractNumId w:val="21071525"/>
+  <w:num w:numId="31764315">
+    <w:abstractNumId w:val="31764315"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19916,51 +19916,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749373745" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId108259043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87166a8bba22dbc42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId69696a8bba22dbd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId36246a8bba22dcc06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId55046a8bba22dfe0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId56826a8bba22dfeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId45886a8bba22e003c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId77556a8bba22e00bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId63396a8bba22e0110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId35456a8bba22e01ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId72276a8bba22e043a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId50766a8bba22e0772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId22446a8bba22e0d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80056a8bba22e0eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId50826a8bba22dc9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50826a8bba22dc9b0.jpg"/><Relationship Id="rId82576a8bba22deebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82576a8bba22deebf.jpg"/><Relationship Id="rId36406a8bba22e1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36406a8bba22e1169.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647582563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId560614503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90216aa69266a4b7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId11836aa69266a4be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId23386aa69266a544d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId92496aa69266a851a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId78666aa69266a85d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId96866aa69266a877a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId35216aa69266a87fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId45636aa69266a884d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId10776aa69266a891b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId77586aa69266a8b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId11616aa69266a8e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId20096aa69266a9398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44896aa69266a94fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId11396aa69266a5360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11396aa69266a5360.jpg"/><Relationship Id="rId11386aa69266a76d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11386aa69266a76d9.jpg"/><Relationship Id="rId13816aa69266a9704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13816aa69266a9704.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>