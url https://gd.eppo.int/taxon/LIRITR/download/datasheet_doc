--- v15 (2026-09-13)
+++ v16 (2026-10-21)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American serpentine leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90216aa69266a4b7f" w:history="1">
+            <w:hyperlink r:id="rId82236ad93d6639461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11836aa69266a4be7" w:history="1">
+            <w:hyperlink r:id="rId77316ad93d66394d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRITR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35087006" name="name36026aa69266a5362" descr="977.jpg"/>
+                  <wp:docPr id="8260744" name="name78386ad93d6639b10" descr="977.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="977.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11396aa69266a5360" cstate="print"/>
+                          <a:blip r:embed="rId23736ad93d6639b0d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23386aa69266a544d" w:history="1">
+            <w:hyperlink r:id="rId19186ad93d6639c3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2821,63 +2821,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from North America and spread to other parts of the world in the 1960-1980s. A detailed review of its spread is given in Minkenberg (1988). Today, it is present in South America, Europe, Africa, Asia and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35079525" name="name60846aa69266a76db" descr="LIRITR_distribution_map.jpg"/>
+            <wp:docPr id="34938431" name="name11916ad93d663b7cf" descr="LIRITR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRITR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11386aa69266a76d9" cstate="print"/>
+                    <a:blip r:embed="rId91316ad93d663b7c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4775,51 +4775,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92496aa69266a851a" w:history="1">
+      <w:hyperlink r:id="rId99896ad93d663cd8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4885,51 +4885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78666aa69266a85d5" w:history="1">
+      <w:hyperlink r:id="rId97176ad93d663ce49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96866aa69266a877a" w:history="1">
+      <w:hyperlink r:id="rId82706ad93d663cfcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5188,101 +5188,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35216aa69266a87fb" w:history="1">
+      <w:hyperlink r:id="rId37686ad93d663d04b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45636aa69266a884d" w:history="1">
+      <w:hyperlink r:id="rId78506ad93d663d09e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5366,51 +5366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10776aa69266a891b" w:history="1">
+      <w:hyperlink r:id="rId50016ad93d663d16d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5728,51 +5728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77586aa69266a8b66" w:history="1">
+      <w:hyperlink r:id="rId31356ad93d663d3b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6224,51 +6224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11616aa69266a8e95" w:history="1">
+      <w:hyperlink r:id="rId99886ad93d663d6d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7029,51 +7029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20096aa69266a9398" w:history="1">
+      <w:hyperlink r:id="rId26776ad93d663dc26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7255,90 +7255,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44896aa69266a94fc" w:history="1">
+      <w:hyperlink r:id="rId51536ad93d663dd8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99466053" name="name19946aa69266a9706" descr="eu_funding_250.png"/>
+            <wp:docPr id="2266999" name="name59826ad93d663de05" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13816aa69266a9704" cstate="print"/>
+                    <a:blip r:embed="rId73796ad93d663de04" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7436,137 +7436,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31764315">
+  <w:abstractNum w:abstractNumId="70686677">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39876355">
+    <w:lvl w:ilvl="0" w:tplc="22503368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39876355" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22503368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39876355" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22503368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39876355" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22503368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39876355" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22503368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39876355" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22503368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39876355" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22503368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39876355" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22503368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39876355" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22503368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31764314">
+  <w:abstractNum w:abstractNumId="70686676">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73073698">
+    <w:lvl w:ilvl="0" w:tplc="82676590">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8318,55 +8318,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31764314">
-    <w:abstractNumId w:val="31764314"/>
+  <w:num w:numId="70686676">
+    <w:abstractNumId w:val="70686676"/>
   </w:num>
-  <w:num w:numId="31764315">
-    <w:abstractNumId w:val="31764315"/>
+  <w:num w:numId="70686677">
+    <w:abstractNumId w:val="70686677"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19916,51 +19916,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647582563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId560614503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90216aa69266a4b7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId11836aa69266a4be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId23386aa69266a544d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId92496aa69266a851a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId78666aa69266a85d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId96866aa69266a877a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId35216aa69266a87fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId45636aa69266a884d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId10776aa69266a891b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId77586aa69266a8b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId11616aa69266a8e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId20096aa69266a9398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44896aa69266a94fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId11396aa69266a5360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11396aa69266a5360.jpg"/><Relationship Id="rId11386aa69266a76d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11386aa69266a76d9.jpg"/><Relationship Id="rId13816aa69266a9704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13816aa69266a9704.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507477677" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658275571" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82236ad93d6639461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/" TargetMode="External"/><Relationship Id="rId77316ad93d66394d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/categorization" TargetMode="External"/><Relationship Id="rId19186ad93d6639c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRITR/photos" TargetMode="External"/><Relationship Id="rId99896ad93d663cd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30965" TargetMode="External"/><Relationship Id="rId97176ad93d663ce49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId82706ad93d663cfcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId37686ad93d663d04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId78506ad93d663d09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId50016ad93d663d16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId31356ad93d663d3b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId99886ad93d663d6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId26776ad93d663dc26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51536ad93d663dd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId23736ad93d6639b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23736ad93d6639b0d.jpg"/><Relationship Id="rId91316ad93d663b7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91316ad93d663b7c7.jpg"/><Relationship Id="rId73796ad93d663de04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73796ad93d663de04.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>