--- v7 (2026-03-21)
+++ v8 (2026-04-11)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> Hering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cabbage leaf miner, leaf miner of vegetables, serpentine vegetable leaf miner, tomato leaf miner, vegetable leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186269bedcb785d2c" w:history="1">
+            <w:hyperlink r:id="rId702269da1b58e9ad3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478569bedcb785d96" w:history="1">
+            <w:hyperlink r:id="rId575769da1b58e9b3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38258074" name="name714669bedcb7864a8" descr="8855.jpg"/>
+                  <wp:docPr id="34488731" name="name756369da1b58e9c07" descr="8855.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8855.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId167169bedcb7864a6" cstate="print"/>
+                          <a:blip r:embed="rId300569da1b58e9c06" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId933069bedcb7865a6" w:history="1">
+            <w:hyperlink r:id="rId792769da1b58e9cd4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2371,63 +2371,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from the Americas and has spread to Africa, Asia and Oceania. It is considered to be the most damaging agromyzid in the USA and South America. In the EPPO region, its presence has been recorded in a small number of countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11585879" name="name812769bedcb787e53" descr="LIRISA_distribution_map.jpg"/>
+            <wp:docPr id="82974838" name="name107869da1b58eba63" descr="LIRISA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRISA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId269469bedcb787e50" cstate="print"/>
+                    <a:blip r:embed="rId775669da1b58eba5f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2467,51 +2467,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cameroon, Egypt, Kenya, Nigeria, Sudan, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bangladesh, China (Anhui, Beijing, Chongqing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Heilongjiang, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Jilin, Liaoning, Neimenggu, Ningxia, Qinghai, Shaanxi, Shandong, Shanghai, Shanxi, Sichuan, Tianjin, Xinjiang, Xizhang, Yunnan, Zhejiang), East Timor, India (Chhattisgarh, Maharashtra, Meghalaya), Indonesia (Java, Nusa Tenggara), Iran, Islamic Republic of, Iraq, Israel, Japan (Honshu, Kyushu, Ryukyu Archipelago), Jordan, Malaysia (West), Oman, Pakistan, Philippines, Saudi Arabia, Sri Lanka, Thailand, United Arab Emirates, Uzbekistan, Vietnam, Yemen</w:t>
+        <w:t xml:space="preserve"> Bangladesh, China (Anhui, Beijing, Chongqing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Heilongjiang, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Jilin, Liaoning, Neimenggu, Ningxia, Qinghai, Shaanxi, Shandong, Shanghai, Shanxi, Sichuan, Tianjin, Xinjiang, Xizhang, Yunnan, Zhejiang), East Timor, India (Chhattisgarh, Maharashtra, Meghalaya, Tamil Nadu), Indonesia (Java, Nusa Tenggara), Iran, Islamic Republic of, Iraq, Israel, Japan (Honshu, Kyushu, Ryukyu Archipelago), Jordan, Malaysia (West), Oman, Pakistan, Philippines, Saudi Arabia, Sri Lanka, Thailand, United Arab Emirates, Uzbekistan, Vietnam, Yemen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Ontario), Mexico, United States of America (Alabama, Arizona, Arkansas, California, Colorado, Florida, Georgia, Hawaii, Indiana, Kansas, Louisiana, Maryland, Mississippi, New Jersey, New Mexico, Ohio, Oklahoma, Pennsylvania, South Carolina, Tennessee, Texas, Virginia, Wyoming)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430569bedcb788eae" w:history="1">
+      <w:hyperlink r:id="rId587669da1b58ecdfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium’0960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5081,51 +5081,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217969bedcb78919e" w:history="1">
+      <w:hyperlink r:id="rId125569da1b58ed0f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5160,51 +5160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281169bedcb78921d" w:history="1">
+      <w:hyperlink r:id="rId227369da1b58ed17a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180369bedcb789303" w:history="1">
+      <w:hyperlink r:id="rId953969da1b58ed253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5418,51 +5418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220869bedcb7893d4" w:history="1">
+      <w:hyperlink r:id="rId992269da1b58ed325" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P and Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906569bedcb7894ae" w:history="1">
+      <w:hyperlink r:id="rId145069da1b58ed405" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6848,51 +6848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId834369bedcb789d01" w:history="1">
+      <w:hyperlink r:id="rId205569da1b58edc6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6923,63 +6923,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71616509" name="name944869bedcb789dfc" descr="eu_funding_250.png"/>
+            <wp:docPr id="11496184" name="name446769da1b58edd46" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId526469bedcb789dfb" cstate="print"/>
+                    <a:blip r:embed="rId970569da1b58edd45" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7077,137 +7077,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43729130">
+  <w:abstractNum w:abstractNumId="61178348">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22460563">
+    <w:lvl w:ilvl="0" w:tplc="60692586">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22460563" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60692586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22460563" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60692586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22460563" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60692586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22460563" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60692586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22460563" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60692586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22460563" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60692586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22460563" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60692586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22460563" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60692586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43729129">
+  <w:abstractNum w:abstractNumId="61178347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40031085">
+    <w:lvl w:ilvl="0" w:tplc="26558163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7959,55 +7959,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43729129">
-    <w:abstractNumId w:val="43729129"/>
+  <w:num w:numId="61178347">
+    <w:abstractNumId w:val="61178347"/>
   </w:num>
-  <w:num w:numId="43729130">
-    <w:abstractNumId w:val="43729130"/>
+  <w:num w:numId="61178348">
+    <w:abstractNumId w:val="61178348"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19557,51 +19557,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId987057197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId427052919" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId186269bedcb785d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId478569bedcb785d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId933069bedcb7865a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId430569bedcb788eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId217969bedcb78919e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId281169bedcb78921d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId180369bedcb789303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId220869bedcb7893d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId906569bedcb7894ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId834369bedcb789d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId167169bedcb7864a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId167169bedcb7864a6.jpg"/><Relationship Id="rId269469bedcb787e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId269469bedcb787e50.jpg"/><Relationship Id="rId526469bedcb789dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId526469bedcb789dfb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId372278063" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384005410" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId702269da1b58e9ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId575769da1b58e9b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId792769da1b58e9cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId587669da1b58ecdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId125569da1b58ed0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId227369da1b58ed17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId953969da1b58ed253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId992269da1b58ed325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId145069da1b58ed405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId205569da1b58edc6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId300569da1b58e9c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId300569da1b58e9c06.jpg"/><Relationship Id="rId775669da1b58eba5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId775669da1b58eba5f.jpg"/><Relationship Id="rId970569da1b58edd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970569da1b58edd45.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>