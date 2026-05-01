--- v8 (2026-04-11)
+++ v9 (2026-05-01)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> Hering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cabbage leaf miner, leaf miner of vegetables, serpentine vegetable leaf miner, tomato leaf miner, vegetable leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702269da1b58e9ad3" w:history="1">
+            <w:hyperlink r:id="rId986869f48b53921dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575769da1b58e9b3e" w:history="1">
+            <w:hyperlink r:id="rId778169f48b5392245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34488731" name="name756369da1b58e9c07" descr="8855.jpg"/>
+                  <wp:docPr id="14482514" name="name616869f48b53929f1" descr="8855.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8855.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId300569da1b58e9c06" cstate="print"/>
+                          <a:blip r:embed="rId798769f48b53929ef" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId792769da1b58e9cd4" w:history="1">
+            <w:hyperlink r:id="rId507169f48b5392b30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2371,63 +2371,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from the Americas and has spread to Africa, Asia and Oceania. It is considered to be the most damaging agromyzid in the USA and South America. In the EPPO region, its presence has been recorded in a small number of countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82974838" name="name107869da1b58eba63" descr="LIRISA_distribution_map.jpg"/>
+            <wp:docPr id="44706844" name="name551769f48b539460d" descr="LIRISA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRISA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId775669da1b58eba5f" cstate="print"/>
+                    <a:blip r:embed="rId501969f48b539460a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587669da1b58ecdfe" w:history="1">
+      <w:hyperlink r:id="rId648269f48b53959f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium’0960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5081,51 +5081,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125569da1b58ed0f5" w:history="1">
+      <w:hyperlink r:id="rId296369f48b5395cc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5160,51 +5160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227369da1b58ed17a" w:history="1">
+      <w:hyperlink r:id="rId865669f48b5395d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953969da1b58ed253" w:history="1">
+      <w:hyperlink r:id="rId114969f48b5395e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5418,51 +5418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId992269da1b58ed325" w:history="1">
+      <w:hyperlink r:id="rId537169f48b5395ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P and Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145069da1b58ed405" w:history="1">
+      <w:hyperlink r:id="rId928769f48b5395fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6848,51 +6848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205569da1b58edc6c" w:history="1">
+      <w:hyperlink r:id="rId240369f48b53967d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6923,63 +6923,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11496184" name="name446769da1b58edd46" descr="eu_funding_250.png"/>
+            <wp:docPr id="32401803" name="name196869f48b5396ba6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId970569da1b58edd45" cstate="print"/>
+                    <a:blip r:embed="rId125169f48b5396ba4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7077,137 +7077,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61178348">
+  <w:abstractNum w:abstractNumId="68916436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60692586">
+    <w:lvl w:ilvl="0" w:tplc="18331747">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60692586" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60692586" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60692586" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60692586" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60692586" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60692586" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60692586" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60692586" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18331747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61178347">
+  <w:abstractNum w:abstractNumId="68916435">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26558163">
+    <w:lvl w:ilvl="0" w:tplc="32360912">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7959,55 +7959,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61178347">
-    <w:abstractNumId w:val="61178347"/>
+  <w:num w:numId="68916435">
+    <w:abstractNumId w:val="68916435"/>
   </w:num>
-  <w:num w:numId="61178348">
-    <w:abstractNumId w:val="61178348"/>
+  <w:num w:numId="68916436">
+    <w:abstractNumId w:val="68916436"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19557,51 +19557,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId372278063" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384005410" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId702269da1b58e9ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId575769da1b58e9b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId792769da1b58e9cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId587669da1b58ecdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId125569da1b58ed0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId227369da1b58ed17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId953969da1b58ed253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId992269da1b58ed325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId145069da1b58ed405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId205569da1b58edc6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId300569da1b58e9c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId300569da1b58e9c06.jpg"/><Relationship Id="rId775669da1b58eba5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId775669da1b58eba5f.jpg"/><Relationship Id="rId970569da1b58edd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970569da1b58edd45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId780766832" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId999296711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId986869f48b53921dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId778169f48b5392245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId507169f48b5392b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId648269f48b53959f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId296369f48b5395cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId865669f48b5395d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId114969f48b5395e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId537169f48b5395ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId928769f48b5395fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId240369f48b53967d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId798769f48b53929ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId798769f48b53929ef.jpg"/><Relationship Id="rId501969f48b539460a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId501969f48b539460a.jpg"/><Relationship Id="rId125169f48b5396ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId125169f48b5396ba4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>