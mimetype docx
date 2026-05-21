--- v9 (2026-05-01)
+++ v10 (2026-05-21)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> Hering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cabbage leaf miner, leaf miner of vegetables, serpentine vegetable leaf miner, tomato leaf miner, vegetable leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId986869f48b53921dd" w:history="1">
+            <w:hyperlink r:id="rId73306a0f7fa5deeef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778169f48b5392245" w:history="1">
+            <w:hyperlink r:id="rId89866a0f7fa5def5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14482514" name="name616869f48b53929f1" descr="8855.jpg"/>
+                  <wp:docPr id="42116999" name="name10766a0f7fa5df043" descr="8855.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8855.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId798769f48b53929ef" cstate="print"/>
+                          <a:blip r:embed="rId54766a0f7fa5df042" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId507169f48b5392b30" w:history="1">
+            <w:hyperlink r:id="rId10356a0f7fa5df17a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2371,63 +2371,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from the Americas and has spread to Africa, Asia and Oceania. It is considered to be the most damaging agromyzid in the USA and South America. In the EPPO region, its presence has been recorded in a small number of countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44706844" name="name551769f48b539460d" descr="LIRISA_distribution_map.jpg"/>
+            <wp:docPr id="33486986" name="name11086a0f7fa5e27f9" descr="LIRISA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRISA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId501969f48b539460a" cstate="print"/>
+                    <a:blip r:embed="rId26136a0f7fa5e27f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648269f48b53959f0" w:history="1">
+      <w:hyperlink r:id="rId23736a0f7fa5e39c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium’0960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5081,51 +5081,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296369f48b5395cc5" w:history="1">
+      <w:hyperlink r:id="rId52626a0f7fa5e3cac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5160,51 +5160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865669f48b5395d44" w:history="1">
+      <w:hyperlink r:id="rId71826a0f7fa5e3d2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114969f48b5395e18" w:history="1">
+      <w:hyperlink r:id="rId92026a0f7fa5e3e14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5418,51 +5418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537169f48b5395ee5" w:history="1">
+      <w:hyperlink r:id="rId91626a0f7fa5e3ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P and Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928769f48b5395fbe" w:history="1">
+      <w:hyperlink r:id="rId34006a0f7fa5e3fc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6848,51 +6848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240369f48b53967d2" w:history="1">
+      <w:hyperlink r:id="rId67126a0f7fa5e47d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6923,63 +6923,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32401803" name="name196869f48b5396ba6" descr="eu_funding_250.png"/>
+            <wp:docPr id="47249033" name="name31216a0f7fa5e87af" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId125169f48b5396ba4" cstate="print"/>
+                    <a:blip r:embed="rId60926a0f7fa5e87ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7077,137 +7077,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68916436">
+  <w:abstractNum w:abstractNumId="34046867">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18331747">
+    <w:lvl w:ilvl="0" w:tplc="91755940">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18331747" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91755940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18331747" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91755940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18331747" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91755940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18331747" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91755940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18331747" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91755940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18331747" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91755940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18331747" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91755940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18331747" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91755940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68916435">
+  <w:abstractNum w:abstractNumId="34046866">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32360912">
+    <w:lvl w:ilvl="0" w:tplc="15875445">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7959,55 +7959,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68916435">
-    <w:abstractNumId w:val="68916435"/>
+  <w:num w:numId="34046866">
+    <w:abstractNumId w:val="34046866"/>
   </w:num>
-  <w:num w:numId="68916436">
-    <w:abstractNumId w:val="68916436"/>
+  <w:num w:numId="34046867">
+    <w:abstractNumId w:val="34046867"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19557,51 +19557,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId780766832" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId999296711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId986869f48b53921dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId778169f48b5392245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId507169f48b5392b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId648269f48b53959f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId296369f48b5395cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId865669f48b5395d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId114969f48b5395e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId537169f48b5395ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId928769f48b5395fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId240369f48b53967d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId798769f48b53929ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId798769f48b53929ef.jpg"/><Relationship Id="rId501969f48b539460a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId501969f48b539460a.jpg"/><Relationship Id="rId125169f48b5396ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId125169f48b5396ba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198422436" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141921709" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73306a0f7fa5deeef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId89866a0f7fa5def5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId10356a0f7fa5df17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId23736a0f7fa5e39c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId52626a0f7fa5e3cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId71826a0f7fa5e3d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId92026a0f7fa5e3e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId91626a0f7fa5e3ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId34006a0f7fa5e3fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId67126a0f7fa5e47d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54766a0f7fa5df042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54766a0f7fa5df042.jpg"/><Relationship Id="rId26136a0f7fa5e27f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26136a0f7fa5e27f6.jpg"/><Relationship Id="rId60926a0f7fa5e87ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60926a0f7fa5e87ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>