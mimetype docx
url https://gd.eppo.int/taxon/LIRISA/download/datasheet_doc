--- v10 (2026-05-21)
+++ v11 (2026-06-11)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> Hering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cabbage leaf miner, leaf miner of vegetables, serpentine vegetable leaf miner, tomato leaf miner, vegetable leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73306a0f7fa5deeef" w:history="1">
+            <w:hyperlink r:id="rId63126a2a06d846b1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89866a0f7fa5def5a" w:history="1">
+            <w:hyperlink r:id="rId21396a2a06d846b85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42116999" name="name10766a0f7fa5df043" descr="8855.jpg"/>
+                  <wp:docPr id="10356106" name="name88356a2a06d8471c5" descr="8855.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8855.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54766a0f7fa5df042" cstate="print"/>
+                          <a:blip r:embed="rId78276a2a06d8471c4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10356a0f7fa5df17a" w:history="1">
+            <w:hyperlink r:id="rId47416a2a06d8472cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2371,63 +2371,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from the Americas and has spread to Africa, Asia and Oceania. It is considered to be the most damaging agromyzid in the USA and South America. In the EPPO region, its presence has been recorded in a small number of countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33486986" name="name11086a0f7fa5e27f9" descr="LIRISA_distribution_map.jpg"/>
+            <wp:docPr id="19451351" name="name43346a2a06d848dbc" descr="LIRISA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRISA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26136a0f7fa5e27f6" cstate="print"/>
+                    <a:blip r:embed="rId50656a2a06d848dba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23736a0f7fa5e39c5" w:history="1">
+      <w:hyperlink r:id="rId44796a2a06d849daf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium’0960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5081,51 +5081,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52626a0f7fa5e3cac" w:history="1">
+      <w:hyperlink r:id="rId84436a2a06d84a084" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5160,51 +5160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71826a0f7fa5e3d2e" w:history="1">
+      <w:hyperlink r:id="rId66516a2a06d84a104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92026a0f7fa5e3e14" w:history="1">
+      <w:hyperlink r:id="rId27786a2a06d84a1d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5418,51 +5418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91626a0f7fa5e3ee7" w:history="1">
+      <w:hyperlink r:id="rId76186a2a06d84a2a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P and Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34006a0f7fa5e3fc4" w:history="1">
+      <w:hyperlink r:id="rId29566a2a06d84a39a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6848,51 +6848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67126a0f7fa5e47d6" w:history="1">
+      <w:hyperlink r:id="rId26076a2a06d84aba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6923,63 +6923,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47249033" name="name31216a0f7fa5e87af" descr="eu_funding_250.png"/>
+            <wp:docPr id="74424890" name="name29116a2a06d84af6e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60926a0f7fa5e87ac" cstate="print"/>
+                    <a:blip r:embed="rId15586a2a06d84af6d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7077,137 +7077,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34046867">
+  <w:abstractNum w:abstractNumId="77591896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91755940">
+    <w:lvl w:ilvl="0" w:tplc="77839870">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91755940" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77839870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91755940" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77839870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91755940" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77839870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91755940" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77839870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91755940" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77839870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91755940" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77839870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91755940" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77839870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91755940" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77839870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34046866">
+  <w:abstractNum w:abstractNumId="77591895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15875445">
+    <w:lvl w:ilvl="0" w:tplc="66746889">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7959,55 +7959,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34046866">
-    <w:abstractNumId w:val="34046866"/>
+  <w:num w:numId="77591895">
+    <w:abstractNumId w:val="77591895"/>
   </w:num>
-  <w:num w:numId="34046867">
-    <w:abstractNumId w:val="34046867"/>
+  <w:num w:numId="77591896">
+    <w:abstractNumId w:val="77591896"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19557,51 +19557,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198422436" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141921709" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73306a0f7fa5deeef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId89866a0f7fa5def5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId10356a0f7fa5df17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId23736a0f7fa5e39c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId52626a0f7fa5e3cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId71826a0f7fa5e3d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId92026a0f7fa5e3e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId91626a0f7fa5e3ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId34006a0f7fa5e3fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId67126a0f7fa5e47d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54766a0f7fa5df042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54766a0f7fa5df042.jpg"/><Relationship Id="rId26136a0f7fa5e27f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26136a0f7fa5e27f6.jpg"/><Relationship Id="rId60926a0f7fa5e87ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60926a0f7fa5e87ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId185062531" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId774657437" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63126a2a06d846b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId21396a2a06d846b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId47416a2a06d8472cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId44796a2a06d849daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId84436a2a06d84a084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId66516a2a06d84a104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId27786a2a06d84a1d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId76186a2a06d84a2a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId29566a2a06d84a39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId26076a2a06d84aba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78276a2a06d8471c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78276a2a06d8471c4.jpg"/><Relationship Id="rId50656a2a06d848dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50656a2a06d848dba.jpg"/><Relationship Id="rId15586a2a06d84af6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15586a2a06d84af6d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>