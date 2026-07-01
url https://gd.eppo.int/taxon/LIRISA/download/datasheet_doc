--- v11 (2026-06-11)
+++ v12 (2026-07-01)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> Hering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cabbage leaf miner, leaf miner of vegetables, serpentine vegetable leaf miner, tomato leaf miner, vegetable leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63126a2a06d846b1e" w:history="1">
+            <w:hyperlink r:id="rId65436a44ffb7bf80b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21396a2a06d846b85" w:history="1">
+            <w:hyperlink r:id="rId59556a44ffb7bf857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10356106" name="name88356a2a06d8471c5" descr="8855.jpg"/>
+                  <wp:docPr id="39875300" name="name83716a44ffb7bfd3b" descr="8855.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8855.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78276a2a06d8471c4" cstate="print"/>
+                          <a:blip r:embed="rId66326a44ffb7bfd3a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47416a2a06d8472cf" w:history="1">
+            <w:hyperlink r:id="rId23846a44ffb7bfe13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2371,63 +2371,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from the Americas and has spread to Africa, Asia and Oceania. It is considered to be the most damaging agromyzid in the USA and South America. In the EPPO region, its presence has been recorded in a small number of countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19451351" name="name43346a2a06d848dbc" descr="LIRISA_distribution_map.jpg"/>
+            <wp:docPr id="32043739" name="name36006a44ffb7c0e16" descr="LIRISA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRISA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50656a2a06d848dba" cstate="print"/>
+                    <a:blip r:embed="rId65636a44ffb7c0e14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44796a2a06d849daf" w:history="1">
+      <w:hyperlink r:id="rId24666a44ffb7c19c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium’0960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5081,51 +5081,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84436a2a06d84a084" w:history="1">
+      <w:hyperlink r:id="rId67706a44ffb7c1cc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5160,51 +5160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66516a2a06d84a104" w:history="1">
+      <w:hyperlink r:id="rId28466a44ffb7c1d24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27786a2a06d84a1d8" w:history="1">
+      <w:hyperlink r:id="rId11746a44ffb7c1dbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5418,51 +5418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76186a2a06d84a2a6" w:history="1">
+      <w:hyperlink r:id="rId56726a44ffb7c1e4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P and Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29566a2a06d84a39a" w:history="1">
+      <w:hyperlink r:id="rId86456a44ffb7c1eec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6848,51 +6848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26076a2a06d84aba7" w:history="1">
+      <w:hyperlink r:id="rId27766a44ffb7c24ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6923,63 +6923,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74424890" name="name29116a2a06d84af6e" descr="eu_funding_250.png"/>
+            <wp:docPr id="30465640" name="name53536a44ffb7c256a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15586a2a06d84af6d" cstate="print"/>
+                    <a:blip r:embed="rId50226a44ffb7c2569" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7077,137 +7077,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77591896">
+  <w:abstractNum w:abstractNumId="74510761">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77839870">
+    <w:lvl w:ilvl="0" w:tplc="72661035">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77839870" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72661035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77839870" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72661035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77839870" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72661035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77839870" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72661035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77839870" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72661035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77839870" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72661035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77839870" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72661035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77839870" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72661035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77591895">
+  <w:abstractNum w:abstractNumId="74510760">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66746889">
+    <w:lvl w:ilvl="0" w:tplc="71487959">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7959,55 +7959,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77591895">
-    <w:abstractNumId w:val="77591895"/>
+  <w:num w:numId="74510760">
+    <w:abstractNumId w:val="74510760"/>
   </w:num>
-  <w:num w:numId="77591896">
-    <w:abstractNumId w:val="77591896"/>
+  <w:num w:numId="74510761">
+    <w:abstractNumId w:val="74510761"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19557,51 +19557,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId185062531" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId774657437" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63126a2a06d846b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId21396a2a06d846b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId47416a2a06d8472cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId44796a2a06d849daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId84436a2a06d84a084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId66516a2a06d84a104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId27786a2a06d84a1d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId76186a2a06d84a2a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId29566a2a06d84a39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId26076a2a06d84aba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78276a2a06d8471c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78276a2a06d8471c4.jpg"/><Relationship Id="rId50656a2a06d848dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50656a2a06d848dba.jpg"/><Relationship Id="rId15586a2a06d84af6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15586a2a06d84af6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId344189594" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960704049" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65436a44ffb7bf80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId59556a44ffb7bf857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId23846a44ffb7bfe13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId24666a44ffb7c19c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId67706a44ffb7c1cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId28466a44ffb7c1d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId11746a44ffb7c1dbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId56726a44ffb7c1e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId86456a44ffb7c1eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId27766a44ffb7c24ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66326a44ffb7bfd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66326a44ffb7bfd3a.jpg"/><Relationship Id="rId65636a44ffb7c0e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65636a44ffb7c0e14.jpg"/><Relationship Id="rId50226a44ffb7c2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50226a44ffb7c2569.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>