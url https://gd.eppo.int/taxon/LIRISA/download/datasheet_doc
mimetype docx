--- v12 (2026-07-01)
+++ v13 (2026-07-21)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> Hering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cabbage leaf miner, leaf miner of vegetables, serpentine vegetable leaf miner, tomato leaf miner, vegetable leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65436a44ffb7bf80b" w:history="1">
+            <w:hyperlink r:id="rId98886a5f932c6a45c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59556a44ffb7bf857" w:history="1">
+            <w:hyperlink r:id="rId70876a5f932c6a4c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39875300" name="name83716a44ffb7bfd3b" descr="8855.jpg"/>
+                  <wp:docPr id="12862271" name="name95786a5f932c6ac92" descr="8855.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8855.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66326a44ffb7bfd3a" cstate="print"/>
+                          <a:blip r:embed="rId50726a5f932c6ac90" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23846a44ffb7bfe13" w:history="1">
+            <w:hyperlink r:id="rId18806a5f932c6ae1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2371,63 +2371,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from the Americas and has spread to Africa, Asia and Oceania. It is considered to be the most damaging agromyzid in the USA and South America. In the EPPO region, its presence has been recorded in a small number of countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32043739" name="name36006a44ffb7c0e16" descr="LIRISA_distribution_map.jpg"/>
+            <wp:docPr id="77385690" name="name44696a5f932c6c5c8" descr="LIRISA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRISA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65636a44ffb7c0e14" cstate="print"/>
+                    <a:blip r:embed="rId15366a5f932c6c5c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24666a44ffb7c19c2" w:history="1">
+      <w:hyperlink r:id="rId66516a5f932c6d775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium’0960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5081,51 +5081,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67706a44ffb7c1cc7" w:history="1">
+      <w:hyperlink r:id="rId25106a5f932c6da49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5160,51 +5160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28466a44ffb7c1d24" w:history="1">
+      <w:hyperlink r:id="rId24496a5f932c6dac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11746a44ffb7c1dbc" w:history="1">
+      <w:hyperlink r:id="rId24156a5f932c6db99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5418,51 +5418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56726a44ffb7c1e4f" w:history="1">
+      <w:hyperlink r:id="rId49256a5f932c6dc63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P and Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86456a44ffb7c1eec" w:history="1">
+      <w:hyperlink r:id="rId69666a5f932c6dd3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6848,51 +6848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27766a44ffb7c24ac" w:history="1">
+      <w:hyperlink r:id="rId26496a5f932c6e622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6923,63 +6923,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30465640" name="name53536a44ffb7c256a" descr="eu_funding_250.png"/>
+            <wp:docPr id="46702070" name="name49246a5f932c6ec05" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50226a44ffb7c2569" cstate="print"/>
+                    <a:blip r:embed="rId17416a5f932c6ec02" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7077,137 +7077,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74510761">
+  <w:abstractNum w:abstractNumId="86863704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72661035">
+    <w:lvl w:ilvl="0" w:tplc="23142537">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72661035" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23142537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72661035" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23142537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72661035" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23142537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72661035" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23142537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72661035" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23142537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72661035" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23142537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72661035" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23142537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72661035" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23142537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74510760">
+  <w:abstractNum w:abstractNumId="86863703">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71487959">
+    <w:lvl w:ilvl="0" w:tplc="39734895">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7959,55 +7959,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74510760">
-    <w:abstractNumId w:val="74510760"/>
+  <w:num w:numId="86863703">
+    <w:abstractNumId w:val="86863703"/>
   </w:num>
-  <w:num w:numId="74510761">
-    <w:abstractNumId w:val="74510761"/>
+  <w:num w:numId="86863704">
+    <w:abstractNumId w:val="86863704"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19557,51 +19557,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId344189594" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960704049" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65436a44ffb7bf80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId59556a44ffb7bf857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId23846a44ffb7bfe13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId24666a44ffb7c19c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId67706a44ffb7c1cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId28466a44ffb7c1d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId11746a44ffb7c1dbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId56726a44ffb7c1e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId86456a44ffb7c1eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId27766a44ffb7c24ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66326a44ffb7bfd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66326a44ffb7bfd3a.jpg"/><Relationship Id="rId65636a44ffb7c0e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65636a44ffb7c0e14.jpg"/><Relationship Id="rId50226a44ffb7c2569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50226a44ffb7c2569.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId383839168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815003935" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98886a5f932c6a45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId70876a5f932c6a4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId18806a5f932c6ae1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId66516a5f932c6d775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId25106a5f932c6da49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId24496a5f932c6dac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId24156a5f932c6db99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId49256a5f932c6dc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId69666a5f932c6dd3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId26496a5f932c6e622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50726a5f932c6ac90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50726a5f932c6ac90.jpg"/><Relationship Id="rId15366a5f932c6c5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15366a5f932c6c5c5.jpg"/><Relationship Id="rId17416a5f932c6ec02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17416a5f932c6ec02.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>