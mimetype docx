--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> Hering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cabbage leaf miner, leaf miner of vegetables, serpentine vegetable leaf miner, tomato leaf miner, vegetable leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98886a5f932c6a45c" w:history="1">
+            <w:hyperlink r:id="rId43566a7b8ef9a29dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70876a5f932c6a4c8" w:history="1">
+            <w:hyperlink r:id="rId12316a7b8ef9a2a49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRISA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12862271" name="name95786a5f932c6ac92" descr="8855.jpg"/>
+                  <wp:docPr id="19386819" name="name62726a7b8ef9a3320" descr="8855.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8855.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50726a5f932c6ac90" cstate="print"/>
+                          <a:blip r:embed="rId53096a7b8ef9a331e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18806a5f932c6ae1f" w:history="1">
+            <w:hyperlink r:id="rId54786a7b8ef9a348c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2371,63 +2371,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from the Americas and has spread to Africa, Asia and Oceania. It is considered to be the most damaging agromyzid in the USA and South America. In the EPPO region, its presence has been recorded in a small number of countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77385690" name="name44696a5f932c6c5c8" descr="LIRISA_distribution_map.jpg"/>
+            <wp:docPr id="54282194" name="name79806a7b8ef9a5528" descr="LIRISA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRISA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15366a5f932c6c5c5" cstate="print"/>
+                    <a:blip r:embed="rId97896a7b8ef9a5524" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66516a5f932c6d775" w:history="1">
+      <w:hyperlink r:id="rId58096a7b8ef9a6c38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium’0960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5081,51 +5081,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25106a5f932c6da49" w:history="1">
+      <w:hyperlink r:id="rId40696a7b8ef9a6f32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5160,51 +5160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24496a5f932c6dac8" w:history="1">
+      <w:hyperlink r:id="rId75856a7b8ef9a6fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5290,51 +5290,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24156a5f932c6db99" w:history="1">
+      <w:hyperlink r:id="rId13446a7b8ef9a70be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5418,51 +5418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49256a5f932c6dc63" w:history="1">
+      <w:hyperlink r:id="rId88116a7b8ef9a7191" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5555,51 +5555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P and Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69666a5f932c6dd3b" w:history="1">
+      <w:hyperlink r:id="rId45536a7b8ef9a727d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6848,51 +6848,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza sativae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26496a5f932c6e622" w:history="1">
+      <w:hyperlink r:id="rId49586a7b8ef9a7aaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6923,63 +6923,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46702070" name="name49246a5f932c6ec05" descr="eu_funding_250.png"/>
+            <wp:docPr id="4199861" name="name37846a7b8ef9a7bde" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17416a5f932c6ec02" cstate="print"/>
+                    <a:blip r:embed="rId13946a7b8ef9a7bdc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7077,137 +7077,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86863704">
+  <w:abstractNum w:abstractNumId="49205899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23142537">
+    <w:lvl w:ilvl="0" w:tplc="38046878">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23142537" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38046878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23142537" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38046878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23142537" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38046878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23142537" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38046878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23142537" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38046878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23142537" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38046878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23142537" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38046878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23142537" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38046878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86863703">
+  <w:abstractNum w:abstractNumId="49205898">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39734895">
+    <w:lvl w:ilvl="0" w:tplc="34515614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7959,55 +7959,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86863703">
-    <w:abstractNumId w:val="86863703"/>
+  <w:num w:numId="49205898">
+    <w:abstractNumId w:val="49205898"/>
   </w:num>
-  <w:num w:numId="86863704">
-    <w:abstractNumId w:val="86863704"/>
+  <w:num w:numId="49205899">
+    <w:abstractNumId w:val="49205899"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19557,51 +19557,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId383839168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815003935" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98886a5f932c6a45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId70876a5f932c6a4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId18806a5f932c6ae1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId66516a5f932c6d775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId25106a5f932c6da49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId24496a5f932c6dac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId24156a5f932c6db99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId49256a5f932c6dc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId69666a5f932c6dd3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId26496a5f932c6e622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50726a5f932c6ac90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50726a5f932c6ac90.jpg"/><Relationship Id="rId15366a5f932c6c5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15366a5f932c6c5c5.jpg"/><Relationship Id="rId17416a5f932c6ec02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17416a5f932c6ec02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId719841933" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479338122" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43566a7b8ef9a29dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/" TargetMode="External"/><Relationship Id="rId12316a7b8ef9a2a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/categorization" TargetMode="External"/><Relationship Id="rId54786a7b8ef9a348c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRISA/photos" TargetMode="External"/><Relationship Id="rId58096a7b8ef9a6c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium%E2%80%990960" TargetMode="External"/><Relationship Id="rId40696a7b8ef9a6f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId75856a7b8ef9a6fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId13446a7b8ef9a70be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId88116a7b8ef9a7191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId45536a7b8ef9a727d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId49586a7b8ef9a7aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53096a7b8ef9a331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53096a7b8ef9a331e.jpg"/><Relationship Id="rId97896a7b8ef9a5524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97896a7b8ef9a5524.jpg"/><Relationship Id="rId13946a7b8ef9a7bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13946a7b8ef9a7bdc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>