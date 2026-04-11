--- v8 (2026-03-21)
+++ v9 (2026-04-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Blanchard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American leaf miner, pea leaf miner, potato leaf miner, serpentine leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId917269bf02508acf8" w:history="1">
+            <w:hyperlink r:id="rId840269da1e2a4b060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130569bf02508ad68" w:history="1">
+            <w:hyperlink r:id="rId832169da1e2a4b0ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45667035" name="name386069bf02508da99" descr="974.jpg"/>
+                  <wp:docPr id="905212" name="name161869da1e2a4b855" descr="974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId301769bf02508da96" cstate="print"/>
+                          <a:blip r:embed="rId854869da1e2a4b853" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId519069bf02508dbe2" w:history="1">
+            <w:hyperlink r:id="rId664969da1e2a4b9bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6628,63 +6628,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in Central and South America and was absent from other continents until the 1980s. It was first detected in the EPPO region in 1987 in the Netherlands where it was found on glasshouse lettuces. It has since spread to several other European countries, Asia, Africa, North America and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1995702" name="name135869bf025094036" descr="LIRIHU_distribution_map.jpg"/>
+            <wp:docPr id="89016209" name="name965569da1e2a4f0b4" descr="LIRIHU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIHU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId862469bf025094032" cstate="print"/>
+                    <a:blip r:embed="rId834969da1e2a4f0b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403869bf0250950c0" w:history="1">
+      <w:hyperlink r:id="rId727069da1e2a50218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8952,51 +8952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944569bf0250951eb" w:history="1">
+      <w:hyperlink r:id="rId433269da1e2a50344" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9176,51 +9176,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId581669bf025095355" w:history="1">
+      <w:hyperlink r:id="rId758069da1e2a504b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9255,101 +9255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184169bf0250953e8" w:history="1">
+      <w:hyperlink r:id="rId647469da1e2a50540" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737869bf02509543d" w:history="1">
+      <w:hyperlink r:id="rId204769da1e2a50597" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9375,51 +9375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId562269bf0250954af" w:history="1">
+      <w:hyperlink r:id="rId600669da1e2a50609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9737,51 +9737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267869bf025095719" w:history="1">
+      <w:hyperlink r:id="rId558669da1e2a50858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10273,51 +10273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201569bf025095a82" w:history="1">
+      <w:hyperlink r:id="rId913069da1e2a50bba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11094,51 +11094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Diptera: Agromyzidae): understanding its pest status and management globally. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17(1), 1-27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467869bf025095fb4" w:history="1">
+      <w:hyperlink r:id="rId189269da1e2a51114" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iew121</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11204,51 +11204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416569bf02509606e" w:history="1">
+      <w:hyperlink r:id="rId658969da1e2a511d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11279,63 +11279,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71093590" name="name944369bf025098592" descr="eu_funding_250.png"/>
+            <wp:docPr id="43847737" name="name165669da1e2a5162e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId775069bf02509858e" cstate="print"/>
+                    <a:blip r:embed="rId414269da1e2a5162d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11433,137 +11433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60485613">
+  <w:abstractNum w:abstractNumId="29730834">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50402268">
+    <w:lvl w:ilvl="0" w:tplc="48284327">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50402268" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48284327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50402268" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48284327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50402268" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48284327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50402268" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48284327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50402268" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48284327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50402268" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48284327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50402268" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48284327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50402268" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48284327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60485612">
+  <w:abstractNum w:abstractNumId="29730833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64942722">
+    <w:lvl w:ilvl="0" w:tplc="19636532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12315,55 +12315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60485612">
-    <w:abstractNumId w:val="60485612"/>
+  <w:num w:numId="29730833">
+    <w:abstractNumId w:val="29730833"/>
   </w:num>
-  <w:num w:numId="60485613">
-    <w:abstractNumId w:val="60485613"/>
+  <w:num w:numId="29730834">
+    <w:abstractNumId w:val="29730834"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23913,51 +23913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689148651" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId582178564" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId917269bf02508acf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId130569bf02508ad68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId519069bf02508dbe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId403869bf0250950c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId944569bf0250951eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId581669bf025095355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId184169bf0250953e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId737869bf02509543d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId562269bf0250954af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId267869bf025095719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId201569bf025095a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId467869bf025095fb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId416569bf02509606e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId301769bf02508da96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId301769bf02508da96.jpg"/><Relationship Id="rId862469bf025094032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId862469bf025094032.jpg"/><Relationship Id="rId775069bf02509858e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId775069bf02509858e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId102283680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId529297826" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId840269da1e2a4b060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId832169da1e2a4b0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId664969da1e2a4b9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId727069da1e2a50218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId433269da1e2a50344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId758069da1e2a504b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId647469da1e2a50540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId204769da1e2a50597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId600669da1e2a50609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId558669da1e2a50858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId913069da1e2a50bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId189269da1e2a51114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId658969da1e2a511d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId854869da1e2a4b853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId854869da1e2a4b853.jpg"/><Relationship Id="rId834969da1e2a4f0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId834969da1e2a4f0b0.jpg"/><Relationship Id="rId414269da1e2a5162d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414269da1e2a5162d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>