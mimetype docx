--- v9 (2026-04-11)
+++ v10 (2026-05-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Blanchard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American leaf miner, pea leaf miner, potato leaf miner, serpentine leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840269da1e2a4b060" w:history="1">
+            <w:hyperlink r:id="rId803369f49f218711b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832169da1e2a4b0ce" w:history="1">
+            <w:hyperlink r:id="rId204069f49f2187186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="905212" name="name161869da1e2a4b855" descr="974.jpg"/>
+                  <wp:docPr id="81097870" name="name403169f49f218796b" descr="974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId854869da1e2a4b853" cstate="print"/>
+                          <a:blip r:embed="rId475169f49f218796a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId664969da1e2a4b9bb" w:history="1">
+            <w:hyperlink r:id="rId206169f49f2187aac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6628,63 +6628,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in Central and South America and was absent from other continents until the 1980s. It was first detected in the EPPO region in 1987 in the Netherlands where it was found on glasshouse lettuces. It has since spread to several other European countries, Asia, Africa, North America and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89016209" name="name965569da1e2a4f0b4" descr="LIRIHU_distribution_map.jpg"/>
+            <wp:docPr id="45101263" name="name322069f49f218afbe" descr="LIRIHU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIHU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId834969da1e2a4f0b0" cstate="print"/>
+                    <a:blip r:embed="rId332769f49f218afba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727069da1e2a50218" w:history="1">
+      <w:hyperlink r:id="rId342569f49f218c1b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8952,51 +8952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433269da1e2a50344" w:history="1">
+      <w:hyperlink r:id="rId869069f49f218c2dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9176,51 +9176,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758069da1e2a504b1" w:history="1">
+      <w:hyperlink r:id="rId861069f49f218c441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9255,101 +9255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647469da1e2a50540" w:history="1">
+      <w:hyperlink r:id="rId665169f49f218c4c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204769da1e2a50597" w:history="1">
+      <w:hyperlink r:id="rId984369f49f218c51b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9375,51 +9375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600669da1e2a50609" w:history="1">
+      <w:hyperlink r:id="rId158669f49f218c58b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9737,51 +9737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558669da1e2a50858" w:history="1">
+      <w:hyperlink r:id="rId662469f49f218c7c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10273,51 +10273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913069da1e2a50bba" w:history="1">
+      <w:hyperlink r:id="rId413069f49f218cb3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11094,51 +11094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Diptera: Agromyzidae): understanding its pest status and management globally. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17(1), 1-27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189269da1e2a51114" w:history="1">
+      <w:hyperlink r:id="rId968869f49f218d044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iew121</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11204,51 +11204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658969da1e2a511d2" w:history="1">
+      <w:hyperlink r:id="rId892469f49f218d102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11279,63 +11279,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43847737" name="name165669da1e2a5162e" descr="eu_funding_250.png"/>
+            <wp:docPr id="51422422" name="name202069f49f218d3de" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId414269da1e2a5162d" cstate="print"/>
+                    <a:blip r:embed="rId679169f49f218d3dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11433,137 +11433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29730834">
+  <w:abstractNum w:abstractNumId="64419195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48284327">
+    <w:lvl w:ilvl="0" w:tplc="78828945">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48284327" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78828945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48284327" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78828945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48284327" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78828945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48284327" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78828945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48284327" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78828945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48284327" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78828945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48284327" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78828945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48284327" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78828945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29730833">
+  <w:abstractNum w:abstractNumId="64419194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19636532">
+    <w:lvl w:ilvl="0" w:tplc="28602921">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12315,55 +12315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29730833">
-    <w:abstractNumId w:val="29730833"/>
+  <w:num w:numId="64419194">
+    <w:abstractNumId w:val="64419194"/>
   </w:num>
-  <w:num w:numId="29730834">
-    <w:abstractNumId w:val="29730834"/>
+  <w:num w:numId="64419195">
+    <w:abstractNumId w:val="64419195"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23913,51 +23913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId102283680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId529297826" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId840269da1e2a4b060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId832169da1e2a4b0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId664969da1e2a4b9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId727069da1e2a50218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId433269da1e2a50344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId758069da1e2a504b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId647469da1e2a50540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId204769da1e2a50597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId600669da1e2a50609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId558669da1e2a50858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId913069da1e2a50bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId189269da1e2a51114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId658969da1e2a511d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId854869da1e2a4b853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId854869da1e2a4b853.jpg"/><Relationship Id="rId834969da1e2a4f0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId834969da1e2a4f0b0.jpg"/><Relationship Id="rId414269da1e2a5162d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414269da1e2a5162d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994507310" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId476045373" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId803369f49f218711b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId204069f49f2187186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId206169f49f2187aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId342569f49f218c1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId869069f49f218c2dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId861069f49f218c441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId665169f49f218c4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId984369f49f218c51b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId158669f49f218c58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId662469f49f218c7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId413069f49f218cb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId968869f49f218d044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId892469f49f218d102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId475169f49f218796a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475169f49f218796a.jpg"/><Relationship Id="rId332769f49f218afba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332769f49f218afba.jpg"/><Relationship Id="rId679169f49f218d3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId679169f49f218d3dd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>