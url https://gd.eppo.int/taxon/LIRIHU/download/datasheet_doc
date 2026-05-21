--- v10 (2026-05-01)
+++ v11 (2026-05-21)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Blanchard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American leaf miner, pea leaf miner, potato leaf miner, serpentine leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803369f49f218711b" w:history="1">
+            <w:hyperlink r:id="rId47166a0f7fa5047cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204069f49f2187186" w:history="1">
+            <w:hyperlink r:id="rId36946a0f7fa504838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81097870" name="name403169f49f218796b" descr="974.jpg"/>
+                  <wp:docPr id="24118565" name="name77676a0f7fa50490d" descr="974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId475169f49f218796a" cstate="print"/>
+                          <a:blip r:embed="rId24286a0f7fa50490b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId206169f49f2187aac" w:history="1">
+            <w:hyperlink r:id="rId66196a0f7fa504a2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6628,63 +6628,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in Central and South America and was absent from other continents until the 1980s. It was first detected in the EPPO region in 1987 in the Netherlands where it was found on glasshouse lettuces. It has since spread to several other European countries, Asia, Africa, North America and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45101263" name="name322069f49f218afbe" descr="LIRIHU_distribution_map.jpg"/>
+            <wp:docPr id="37847627" name="name90776a0f7fa5107e7" descr="LIRIHU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIHU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId332769f49f218afba" cstate="print"/>
+                    <a:blip r:embed="rId41206a0f7fa5107e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342569f49f218c1b7" w:history="1">
+      <w:hyperlink r:id="rId45266a0f7fa516984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8952,51 +8952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869069f49f218c2dd" w:history="1">
+      <w:hyperlink r:id="rId16316a0f7fa516abb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9176,51 +9176,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId861069f49f218c441" w:history="1">
+      <w:hyperlink r:id="rId44466a0f7fa516c37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9255,101 +9255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665169f49f218c4c7" w:history="1">
+      <w:hyperlink r:id="rId24156a0f7fa516cbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984369f49f218c51b" w:history="1">
+      <w:hyperlink r:id="rId66636a0f7fa516d0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9375,51 +9375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158669f49f218c58b" w:history="1">
+      <w:hyperlink r:id="rId96526a0f7fa516d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9737,51 +9737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662469f49f218c7c7" w:history="1">
+      <w:hyperlink r:id="rId81886a0f7fa516fcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10273,51 +10273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413069f49f218cb3b" w:history="1">
+      <w:hyperlink r:id="rId76276a0f7fa517332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11094,51 +11094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Diptera: Agromyzidae): understanding its pest status and management globally. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17(1), 1-27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId968869f49f218d044" w:history="1">
+      <w:hyperlink r:id="rId54956a0f7fa51a6d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iew121</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11204,51 +11204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892469f49f218d102" w:history="1">
+      <w:hyperlink r:id="rId13256a0f7fa51a79c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11279,63 +11279,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51422422" name="name202069f49f218d3de" descr="eu_funding_250.png"/>
+            <wp:docPr id="7314769" name="name54756a0f7fa51b57c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId679169f49f218d3dd" cstate="print"/>
+                    <a:blip r:embed="rId74296a0f7fa51b57a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11433,137 +11433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64419195">
+  <w:abstractNum w:abstractNumId="99553837">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78828945">
+    <w:lvl w:ilvl="0" w:tplc="63386062">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78828945" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63386062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78828945" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63386062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78828945" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63386062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78828945" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63386062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78828945" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63386062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78828945" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63386062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78828945" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63386062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78828945" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63386062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64419194">
+  <w:abstractNum w:abstractNumId="99553836">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28602921">
+    <w:lvl w:ilvl="0" w:tplc="33510724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12315,55 +12315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64419194">
-    <w:abstractNumId w:val="64419194"/>
+  <w:num w:numId="99553836">
+    <w:abstractNumId w:val="99553836"/>
   </w:num>
-  <w:num w:numId="64419195">
-    <w:abstractNumId w:val="64419195"/>
+  <w:num w:numId="99553837">
+    <w:abstractNumId w:val="99553837"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23913,51 +23913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994507310" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId476045373" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId803369f49f218711b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId204069f49f2187186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId206169f49f2187aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId342569f49f218c1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId869069f49f218c2dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId861069f49f218c441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId665169f49f218c4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId984369f49f218c51b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId158669f49f218c58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId662469f49f218c7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId413069f49f218cb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId968869f49f218d044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId892469f49f218d102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId475169f49f218796a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475169f49f218796a.jpg"/><Relationship Id="rId332769f49f218afba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332769f49f218afba.jpg"/><Relationship Id="rId679169f49f218d3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId679169f49f218d3dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId243188359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617062740" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47166a0f7fa5047cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId36946a0f7fa504838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId66196a0f7fa504a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId45266a0f7fa516984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId16316a0f7fa516abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId44466a0f7fa516c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId24156a0f7fa516cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId66636a0f7fa516d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId96526a0f7fa516d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId81886a0f7fa516fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId76276a0f7fa517332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId54956a0f7fa51a6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId13256a0f7fa51a79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24286a0f7fa50490b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24286a0f7fa50490b.jpg"/><Relationship Id="rId41206a0f7fa5107e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41206a0f7fa5107e4.jpg"/><Relationship Id="rId74296a0f7fa51b57a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74296a0f7fa51b57a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>