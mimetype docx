--- v11 (2026-05-21)
+++ v12 (2026-06-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Blanchard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American leaf miner, pea leaf miner, potato leaf miner, serpentine leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47166a0f7fa5047cb" w:history="1">
+            <w:hyperlink r:id="rId71706a2a074b8a8b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36946a0f7fa504838" w:history="1">
+            <w:hyperlink r:id="rId62766a2a074b8a921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24118565" name="name77676a0f7fa50490d" descr="974.jpg"/>
+                  <wp:docPr id="48235636" name="name98896a2a074b8af02" descr="974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24286a0f7fa50490b" cstate="print"/>
+                          <a:blip r:embed="rId19606a2a074b8af00" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66196a0f7fa504a2c" w:history="1">
+            <w:hyperlink r:id="rId41376a2a074b8b02a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6628,63 +6628,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in Central and South America and was absent from other continents until the 1980s. It was first detected in the EPPO region in 1987 in the Netherlands where it was found on glasshouse lettuces. It has since spread to several other European countries, Asia, Africa, North America and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37847627" name="name90776a0f7fa5107e7" descr="LIRIHU_distribution_map.jpg"/>
+            <wp:docPr id="4552439" name="name64616a2a074b8eb09" descr="LIRIHU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIHU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41206a0f7fa5107e4" cstate="print"/>
+                    <a:blip r:embed="rId85376a2a074b8eb04" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45266a0f7fa516984" w:history="1">
+      <w:hyperlink r:id="rId63676a2a074b900dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8952,51 +8952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16316a0f7fa516abb" w:history="1">
+      <w:hyperlink r:id="rId26866a2a074b90283" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9176,51 +9176,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44466a0f7fa516c37" w:history="1">
+      <w:hyperlink r:id="rId79416a2a074b90408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9255,101 +9255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24156a0f7fa516cbc" w:history="1">
+      <w:hyperlink r:id="rId60186a2a074b904c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66636a0f7fa516d0e" w:history="1">
+      <w:hyperlink r:id="rId59476a2a074b90535" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9375,51 +9375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96526a0f7fa516d81" w:history="1">
+      <w:hyperlink r:id="rId90106a2a074b905ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9737,51 +9737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81886a0f7fa516fcf" w:history="1">
+      <w:hyperlink r:id="rId90126a2a074b908d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10273,51 +10273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76276a0f7fa517332" w:history="1">
+      <w:hyperlink r:id="rId62636a2a074b90cf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11094,51 +11094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Diptera: Agromyzidae): understanding its pest status and management globally. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17(1), 1-27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54956a0f7fa51a6d2" w:history="1">
+      <w:hyperlink r:id="rId88416a2a074b92057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iew121</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11204,51 +11204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13256a0f7fa51a79c" w:history="1">
+      <w:hyperlink r:id="rId31966a2a074b9211b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11279,63 +11279,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7314769" name="name54756a0f7fa51b57c" descr="eu_funding_250.png"/>
+            <wp:docPr id="24815023" name="name89326a2a074b92216" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74296a0f7fa51b57a" cstate="print"/>
+                    <a:blip r:embed="rId68556a2a074b92214" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11433,137 +11433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99553837">
+  <w:abstractNum w:abstractNumId="24885984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63386062">
+    <w:lvl w:ilvl="0" w:tplc="22408135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63386062" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22408135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63386062" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22408135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63386062" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22408135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63386062" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22408135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63386062" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22408135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63386062" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22408135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63386062" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22408135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63386062" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22408135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99553836">
+  <w:abstractNum w:abstractNumId="24885983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33510724">
+    <w:lvl w:ilvl="0" w:tplc="86681375">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12315,55 +12315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99553836">
-    <w:abstractNumId w:val="99553836"/>
+  <w:num w:numId="24885983">
+    <w:abstractNumId w:val="24885983"/>
   </w:num>
-  <w:num w:numId="99553837">
-    <w:abstractNumId w:val="99553837"/>
+  <w:num w:numId="24885984">
+    <w:abstractNumId w:val="24885984"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23913,51 +23913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId243188359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617062740" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47166a0f7fa5047cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId36946a0f7fa504838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId66196a0f7fa504a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId45266a0f7fa516984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId16316a0f7fa516abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId44466a0f7fa516c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId24156a0f7fa516cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId66636a0f7fa516d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId96526a0f7fa516d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId81886a0f7fa516fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId76276a0f7fa517332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId54956a0f7fa51a6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId13256a0f7fa51a79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24286a0f7fa50490b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24286a0f7fa50490b.jpg"/><Relationship Id="rId41206a0f7fa5107e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41206a0f7fa5107e4.jpg"/><Relationship Id="rId74296a0f7fa51b57a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74296a0f7fa51b57a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824010303" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455706717" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71706a2a074b8a8b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId62766a2a074b8a921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId41376a2a074b8b02a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId63676a2a074b900dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId26866a2a074b90283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId79416a2a074b90408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId60186a2a074b904c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId59476a2a074b90535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId90106a2a074b905ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId90126a2a074b908d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId62636a2a074b90cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId88416a2a074b92057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId31966a2a074b9211b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19606a2a074b8af00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19606a2a074b8af00.jpg"/><Relationship Id="rId85376a2a074b8eb04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85376a2a074b8eb04.jpg"/><Relationship Id="rId68556a2a074b92214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68556a2a074b92214.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>