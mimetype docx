--- v12 (2026-06-11)
+++ v13 (2026-07-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Blanchard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American leaf miner, pea leaf miner, potato leaf miner, serpentine leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71706a2a074b8a8b6" w:history="1">
+            <w:hyperlink r:id="rId76816a450064ecc9a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62766a2a074b8a921" w:history="1">
+            <w:hyperlink r:id="rId43386a450064ecd05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48235636" name="name98896a2a074b8af02" descr="974.jpg"/>
+                  <wp:docPr id="60645324" name="name98306a450064ed336" descr="974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19606a2a074b8af00" cstate="print"/>
+                          <a:blip r:embed="rId76516a450064ed335" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41376a2a074b8b02a" w:history="1">
+            <w:hyperlink r:id="rId18576a450064ed444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6628,63 +6628,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in Central and South America and was absent from other continents until the 1980s. It was first detected in the EPPO region in 1987 in the Netherlands where it was found on glasshouse lettuces. It has since spread to several other European countries, Asia, Africa, North America and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4552439" name="name64616a2a074b8eb09" descr="LIRIHU_distribution_map.jpg"/>
+            <wp:docPr id="29375678" name="name45176a450064f0b1f" descr="LIRIHU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIHU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85376a2a074b8eb04" cstate="print"/>
+                    <a:blip r:embed="rId17556a450064f0b1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63676a2a074b900dc" w:history="1">
+      <w:hyperlink r:id="rId43796a450064f1b66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8952,51 +8952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26866a2a074b90283" w:history="1">
+      <w:hyperlink r:id="rId68856a450064f1c93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9176,51 +9176,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79416a2a074b90408" w:history="1">
+      <w:hyperlink r:id="rId16946a450064f1e00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9255,101 +9255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60186a2a074b904c9" w:history="1">
+      <w:hyperlink r:id="rId50476a450064f1e92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59476a2a074b90535" w:history="1">
+      <w:hyperlink r:id="rId57356a450064f1ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9375,51 +9375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90106a2a074b905ac" w:history="1">
+      <w:hyperlink r:id="rId19386a450064f1f5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9737,51 +9737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90126a2a074b908d5" w:history="1">
+      <w:hyperlink r:id="rId76446a450064f21c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10273,51 +10273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62636a2a074b90cf1" w:history="1">
+      <w:hyperlink r:id="rId98376a450064f256b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11094,51 +11094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Diptera: Agromyzidae): understanding its pest status and management globally. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17(1), 1-27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88416a2a074b92057" w:history="1">
+      <w:hyperlink r:id="rId38766a450064f2aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iew121</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11204,51 +11204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31966a2a074b9211b" w:history="1">
+      <w:hyperlink r:id="rId58196a450064f2b5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11279,63 +11279,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24815023" name="name89326a2a074b92216" descr="eu_funding_250.png"/>
+            <wp:docPr id="81398467" name="name73316a450064f2c26" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68556a2a074b92214" cstate="print"/>
+                    <a:blip r:embed="rId58646a450064f2c25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11433,137 +11433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24885984">
+  <w:abstractNum w:abstractNumId="96781708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22408135">
+    <w:lvl w:ilvl="0" w:tplc="22119198">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22408135" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22119198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22408135" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22119198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22408135" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22119198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22408135" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22119198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22408135" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22119198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22408135" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22119198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22408135" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22119198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22408135" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22119198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24885983">
+  <w:abstractNum w:abstractNumId="96781707">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86681375">
+    <w:lvl w:ilvl="0" w:tplc="80761649">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12315,55 +12315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24885983">
-    <w:abstractNumId w:val="24885983"/>
+  <w:num w:numId="96781707">
+    <w:abstractNumId w:val="96781707"/>
   </w:num>
-  <w:num w:numId="24885984">
-    <w:abstractNumId w:val="24885984"/>
+  <w:num w:numId="96781708">
+    <w:abstractNumId w:val="96781708"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23913,51 +23913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824010303" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455706717" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71706a2a074b8a8b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId62766a2a074b8a921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId41376a2a074b8b02a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId63676a2a074b900dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId26866a2a074b90283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId79416a2a074b90408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId60186a2a074b904c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId59476a2a074b90535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId90106a2a074b905ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId90126a2a074b908d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId62636a2a074b90cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId88416a2a074b92057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId31966a2a074b9211b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19606a2a074b8af00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19606a2a074b8af00.jpg"/><Relationship Id="rId85376a2a074b8eb04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85376a2a074b8eb04.jpg"/><Relationship Id="rId68556a2a074b92214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68556a2a074b92214.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646906405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId858967280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76816a450064ecc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId43386a450064ecd05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId18576a450064ed444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId43796a450064f1b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId68856a450064f1c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId16946a450064f1e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId50476a450064f1e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId57356a450064f1ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId19386a450064f1f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId76446a450064f21c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId98376a450064f256b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId38766a450064f2aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId58196a450064f2b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76516a450064ed335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76516a450064ed335.jpg"/><Relationship Id="rId17556a450064f0b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17556a450064f0b1b.jpg"/><Relationship Id="rId58646a450064f2c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58646a450064f2c25.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>