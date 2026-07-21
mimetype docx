--- v13 (2026-07-01)
+++ v14 (2026-07-21)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Blanchard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American leaf miner, pea leaf miner, potato leaf miner, serpentine leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76816a450064ecc9a" w:history="1">
+            <w:hyperlink r:id="rId22686a5fd77681878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43386a450064ecd05" w:history="1">
+            <w:hyperlink r:id="rId16106a5fd776818e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60645324" name="name98306a450064ed336" descr="974.jpg"/>
+                  <wp:docPr id="78477817" name="name75526a5fd776819e1" descr="974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76516a450064ed335" cstate="print"/>
+                          <a:blip r:embed="rId18686a5fd776819df" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18576a450064ed444" w:history="1">
+            <w:hyperlink r:id="rId50126a5fd77681b2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6628,63 +6628,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in Central and South America and was absent from other continents until the 1980s. It was first detected in the EPPO region in 1987 in the Netherlands where it was found on glasshouse lettuces. It has since spread to several other European countries, Asia, Africa, North America and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29375678" name="name45176a450064f0b1f" descr="LIRIHU_distribution_map.jpg"/>
+            <wp:docPr id="14971153" name="name93906a5fd776854c4" descr="LIRIHU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIHU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17556a450064f0b1b" cstate="print"/>
+                    <a:blip r:embed="rId77906a5fd776854c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43796a450064f1b66" w:history="1">
+      <w:hyperlink r:id="rId66726a5fd776864e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8952,51 +8952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68856a450064f1c93" w:history="1">
+      <w:hyperlink r:id="rId16696a5fd77686618" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9176,51 +9176,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16946a450064f1e00" w:history="1">
+      <w:hyperlink r:id="rId10596a5fd77686787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9255,101 +9255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50476a450064f1e92" w:history="1">
+      <w:hyperlink r:id="rId44336a5fd77686809" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57356a450064f1ee5" w:history="1">
+      <w:hyperlink r:id="rId68506a5fd7768685c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9375,51 +9375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19386a450064f1f5f" w:history="1">
+      <w:hyperlink r:id="rId56576a5fd776868ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9737,51 +9737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76446a450064f21c5" w:history="1">
+      <w:hyperlink r:id="rId53706a5fd77686b28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10273,51 +10273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98376a450064f256b" w:history="1">
+      <w:hyperlink r:id="rId63926a5fd77686eba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11094,51 +11094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Diptera: Agromyzidae): understanding its pest status and management globally. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17(1), 1-27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38766a450064f2aa8" w:history="1">
+      <w:hyperlink r:id="rId66726a5fd776873f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iew121</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11204,51 +11204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58196a450064f2b5d" w:history="1">
+      <w:hyperlink r:id="rId65746a5fd776874a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11279,63 +11279,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81398467" name="name73316a450064f2c26" descr="eu_funding_250.png"/>
+            <wp:docPr id="24527038" name="name20996a5fd776875a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58646a450064f2c25" cstate="print"/>
+                    <a:blip r:embed="rId27716a5fd776875a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11433,137 +11433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96781708">
+  <w:abstractNum w:abstractNumId="25120779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22119198">
+    <w:lvl w:ilvl="0" w:tplc="64003900">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22119198" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64003900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22119198" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64003900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22119198" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64003900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22119198" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64003900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22119198" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64003900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22119198" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64003900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22119198" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64003900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22119198" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64003900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96781707">
+  <w:abstractNum w:abstractNumId="25120778">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80761649">
+    <w:lvl w:ilvl="0" w:tplc="89881799">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12315,55 +12315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96781707">
-    <w:abstractNumId w:val="96781707"/>
+  <w:num w:numId="25120778">
+    <w:abstractNumId w:val="25120778"/>
   </w:num>
-  <w:num w:numId="96781708">
-    <w:abstractNumId w:val="96781708"/>
+  <w:num w:numId="25120779">
+    <w:abstractNumId w:val="25120779"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23913,51 +23913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646906405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId858967280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76816a450064ecc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId43386a450064ecd05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId18576a450064ed444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId43796a450064f1b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId68856a450064f1c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId16946a450064f1e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId50476a450064f1e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId57356a450064f1ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId19386a450064f1f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId76446a450064f21c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId98376a450064f256b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId38766a450064f2aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId58196a450064f2b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76516a450064ed335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76516a450064ed335.jpg"/><Relationship Id="rId17556a450064f0b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17556a450064f0b1b.jpg"/><Relationship Id="rId58646a450064f2c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58646a450064f2c25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576086494" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893858794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22686a5fd77681878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId16106a5fd776818e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId50126a5fd77681b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId66726a5fd776864e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId16696a5fd77686618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId10596a5fd77686787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId44336a5fd77686809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId68506a5fd7768685c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId56576a5fd776868ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId53706a5fd77686b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId63926a5fd77686eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId66726a5fd776873f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId65746a5fd776874a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18686a5fd776819df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18686a5fd776819df.jpg"/><Relationship Id="rId77906a5fd776854c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77906a5fd776854c0.jpg"/><Relationship Id="rId27716a5fd776875a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27716a5fd776875a3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>