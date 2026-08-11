--- v14 (2026-07-21)
+++ v15 (2026-08-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Blanchard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American leaf miner, pea leaf miner, potato leaf miner, serpentine leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22686a5fd77681878" w:history="1">
+            <w:hyperlink r:id="rId74806a7b65ed4f7ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16106a5fd776818e2" w:history="1">
+            <w:hyperlink r:id="rId79156a7b65ed4f859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78477817" name="name75526a5fd776819e1" descr="974.jpg"/>
+                  <wp:docPr id="67992492" name="name34546a7b65ed5004b" descr="974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18686a5fd776819df" cstate="print"/>
+                          <a:blip r:embed="rId30016a7b65ed50049" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50126a5fd77681b2c" w:history="1">
+            <w:hyperlink r:id="rId47676a7b65ed50194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6628,63 +6628,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in Central and South America and was absent from other continents until the 1980s. It was first detected in the EPPO region in 1987 in the Netherlands where it was found on glasshouse lettuces. It has since spread to several other European countries, Asia, Africa, North America and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14971153" name="name93906a5fd776854c4" descr="LIRIHU_distribution_map.jpg"/>
+            <wp:docPr id="69872743" name="name46856a7b65ed539c5" descr="LIRIHU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIHU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77906a5fd776854c0" cstate="print"/>
+                    <a:blip r:embed="rId68716a7b65ed539c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66726a5fd776864e9" w:history="1">
+      <w:hyperlink r:id="rId13026a7b65ed549d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8952,51 +8952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16696a5fd77686618" w:history="1">
+      <w:hyperlink r:id="rId68266a7b65ed54b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9176,51 +9176,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10596a5fd77686787" w:history="1">
+      <w:hyperlink r:id="rId38026a7b65ed54c6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9255,101 +9255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44336a5fd77686809" w:history="1">
+      <w:hyperlink r:id="rId43626a7b65ed54cee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68506a5fd7768685c" w:history="1">
+      <w:hyperlink r:id="rId37006a7b65ed54d40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9375,51 +9375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56576a5fd776868ce" w:history="1">
+      <w:hyperlink r:id="rId16656a7b65ed54db1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9737,51 +9737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53706a5fd77686b28" w:history="1">
+      <w:hyperlink r:id="rId98566a7b65ed5501b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10273,51 +10273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63926a5fd77686eba" w:history="1">
+      <w:hyperlink r:id="rId72006a7b65ed5537d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11094,51 +11094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Diptera: Agromyzidae): understanding its pest status and management globally. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17(1), 1-27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66726a5fd776873f2" w:history="1">
+      <w:hyperlink r:id="rId62776a7b65ed558a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iew121</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11204,51 +11204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65746a5fd776874a4" w:history="1">
+      <w:hyperlink r:id="rId50626a7b65ed5595a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11279,63 +11279,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24527038" name="name20996a5fd776875a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="78027446" name="name85296a7b65ed55a62" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27716a5fd776875a3" cstate="print"/>
+                    <a:blip r:embed="rId61186a7b65ed55a61" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11433,137 +11433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25120779">
+  <w:abstractNum w:abstractNumId="14299240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64003900">
+    <w:lvl w:ilvl="0" w:tplc="30153630">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64003900" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30153630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64003900" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30153630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64003900" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30153630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64003900" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30153630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64003900" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30153630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64003900" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30153630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64003900" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30153630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64003900" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30153630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25120778">
+  <w:abstractNum w:abstractNumId="14299239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89881799">
+    <w:lvl w:ilvl="0" w:tplc="68225017">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12315,55 +12315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25120778">
-    <w:abstractNumId w:val="25120778"/>
+  <w:num w:numId="14299239">
+    <w:abstractNumId w:val="14299239"/>
   </w:num>
-  <w:num w:numId="25120779">
-    <w:abstractNumId w:val="25120779"/>
+  <w:num w:numId="14299240">
+    <w:abstractNumId w:val="14299240"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23913,51 +23913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576086494" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893858794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22686a5fd77681878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId16106a5fd776818e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId50126a5fd77681b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId66726a5fd776864e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId16696a5fd77686618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId10596a5fd77686787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId44336a5fd77686809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId68506a5fd7768685c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId56576a5fd776868ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId53706a5fd77686b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId63926a5fd77686eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId66726a5fd776873f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId65746a5fd776874a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18686a5fd776819df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18686a5fd776819df.jpg"/><Relationship Id="rId77906a5fd776854c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77906a5fd776854c0.jpg"/><Relationship Id="rId27716a5fd776875a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27716a5fd776875a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId187337256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId753315235" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74806a7b65ed4f7ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId79156a7b65ed4f859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId47676a7b65ed50194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId13026a7b65ed549d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId68266a7b65ed54b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId38026a7b65ed54c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId43626a7b65ed54cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId37006a7b65ed54d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId16656a7b65ed54db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId98566a7b65ed5501b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId72006a7b65ed5537d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId62776a7b65ed558a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId50626a7b65ed5595a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30016a7b65ed50049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30016a7b65ed50049.jpg"/><Relationship Id="rId68716a7b65ed539c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68716a7b65ed539c2.jpg"/><Relationship Id="rId61186a7b65ed55a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61186a7b65ed55a61.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>