--- v15 (2026-08-11)
+++ v16 (2026-09-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Blanchard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American leaf miner, pea leaf miner, potato leaf miner, serpentine leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74806a7b65ed4f7ed" w:history="1">
+            <w:hyperlink r:id="rId56316a961c398efbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79156a7b65ed4f859" w:history="1">
+            <w:hyperlink r:id="rId46656a961c398f026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67992492" name="name34546a7b65ed5004b" descr="974.jpg"/>
+                  <wp:docPr id="20374889" name="name18046a961c398f970" descr="974.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="974.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30016a7b65ed50049" cstate="print"/>
+                          <a:blip r:embed="rId67186a961c398f96e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47676a7b65ed50194" w:history="1">
+            <w:hyperlink r:id="rId31656a961c398fa61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6628,63 +6628,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in Central and South America and was absent from other continents until the 1980s. It was first detected in the EPPO region in 1987 in the Netherlands where it was found on glasshouse lettuces. It has since spread to several other European countries, Asia, Africa, North America and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69872743" name="name46856a7b65ed539c5" descr="LIRIHU_distribution_map.jpg"/>
+            <wp:docPr id="38218369" name="name16866a961c3992f8d" descr="LIRIHU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIHU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68716a7b65ed539c2" cstate="print"/>
+                    <a:blip r:embed="rId16896a961c3992f8a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8773,51 +8773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13026a7b65ed549d2" w:history="1">
+      <w:hyperlink r:id="rId65386a961c3993f11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8952,51 +8952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68266a7b65ed54b01" w:history="1">
+      <w:hyperlink r:id="rId10116a961c399404a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9176,51 +9176,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 526-543.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2023) Interceptions of harmful organisms in imported plants and other objects. European Commission. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38026a7b65ed54c6d" w:history="1">
+      <w:hyperlink r:id="rId15116a961c39941b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 2023-10].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9255,101 +9255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43626a7b65ed54cee" w:history="1">
+      <w:hyperlink r:id="rId68116a961c3994234" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37006a7b65ed54d40" w:history="1">
+      <w:hyperlink r:id="rId33596a961c3994286" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9375,51 +9375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16656a7b65ed54db1" w:history="1">
+      <w:hyperlink r:id="rId62026a961c39942f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9737,51 +9737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98566a7b65ed5501b" w:history="1">
+      <w:hyperlink r:id="rId57316a961c3994543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10273,51 +10273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72006a7b65ed5537d" w:history="1">
+      <w:hyperlink r:id="rId24046a961c39948d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11094,51 +11094,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Diptera: Agromyzidae): understanding its pest status and management globally. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17(1), 1-27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62776a7b65ed558a9" w:history="1">
+      <w:hyperlink r:id="rId65716a961c3994dfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iew121</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11204,51 +11204,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza huidobrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50626a7b65ed5595a" w:history="1">
+      <w:hyperlink r:id="rId86246a961c3994eae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11279,63 +11279,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78027446" name="name85296a7b65ed55a62" descr="eu_funding_250.png"/>
+            <wp:docPr id="6809520" name="name69536a961c3994f91" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61186a7b65ed55a61" cstate="print"/>
+                    <a:blip r:embed="rId69916a961c3994f90" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11433,137 +11433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14299240">
+  <w:abstractNum w:abstractNumId="88552325">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30153630">
+    <w:lvl w:ilvl="0" w:tplc="36175554">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30153630" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36175554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30153630" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36175554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30153630" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36175554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30153630" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36175554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30153630" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36175554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30153630" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36175554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30153630" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36175554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30153630" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36175554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14299239">
+  <w:abstractNum w:abstractNumId="88552324">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68225017">
+    <w:lvl w:ilvl="0" w:tplc="24010129">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12315,55 +12315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14299239">
-    <w:abstractNumId w:val="14299239"/>
+  <w:num w:numId="88552324">
+    <w:abstractNumId w:val="88552324"/>
   </w:num>
-  <w:num w:numId="14299240">
-    <w:abstractNumId w:val="14299240"/>
+  <w:num w:numId="88552325">
+    <w:abstractNumId w:val="88552325"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23913,51 +23913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId187337256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId753315235" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74806a7b65ed4f7ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId79156a7b65ed4f859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId47676a7b65ed50194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId13026a7b65ed549d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId68266a7b65ed54b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId38026a7b65ed54c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId43626a7b65ed54cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId37006a7b65ed54d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId16656a7b65ed54db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId98566a7b65ed5501b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId72006a7b65ed5537d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId62776a7b65ed558a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId50626a7b65ed5595a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30016a7b65ed50049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30016a7b65ed50049.jpg"/><Relationship Id="rId68716a7b65ed539c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68716a7b65ed539c2.jpg"/><Relationship Id="rId61186a7b65ed55a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61186a7b65ed55a61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId679242492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId947011269" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56316a961c398efbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/" TargetMode="External"/><Relationship Id="rId46656a961c398f026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/categorization" TargetMode="External"/><Relationship Id="rId31656a961c398fa61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIHU/photos" TargetMode="External"/><Relationship Id="rId65386a961c3993f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30956" TargetMode="External"/><Relationship Id="rId10116a961c399404a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3028" TargetMode="External"/><Relationship Id="rId15116a961c39941b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions_en" TargetMode="External"/><Relationship Id="rId68116a961c3994234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId33596a961c3994286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId62026a961c39942f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId57316a961c3994543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId24046a961c39948d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId65716a961c3994dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iew121" TargetMode="External"/><Relationship Id="rId86246a961c3994eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67186a961c398f96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67186a961c398f96e.jpg"/><Relationship Id="rId16896a961c3992f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16896a961c3992f8a.jpg"/><Relationship Id="rId69916a961c3994f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69916a961c3994f90.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>