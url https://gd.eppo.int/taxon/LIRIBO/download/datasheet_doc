--- v7 (2026-03-21)
+++ v8 (2026-04-11)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Frey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato leaf miner, potato leafminer, tomato leaf miner, tomato leafminer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428169bf023e68785" w:history="1">
+            <w:hyperlink r:id="rId582369da1b7d7fadb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723269bf023e687fa" w:history="1">
+            <w:hyperlink r:id="rId459069da1b7d7fb20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26196257" name="name277169bf023e68db9" descr="965.jpg"/>
+                  <wp:docPr id="35662198" name="name765069da1b7d81e95" descr="965.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="965.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId509069bf023e68db7" cstate="print"/>
+                          <a:blip r:embed="rId862769da1b7d81e93" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId658969bf023e68ef5" w:history="1">
+            <w:hyperlink r:id="rId582169da1b7d81fbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1165,147 +1165,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> attacks crops grown in open fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13151817" name="name619269bf023e69db3" descr="LIRIBO_distribution_map.jpg"/>
+            <wp:docPr id="38535114" name="name230369da1b7d8305c" descr="LIRIBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId659469bf023e69db0" cstate="print"/>
+                    <a:blip r:embed="rId375569da1b7d83059" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Albania, Armenia, Belgium, Bosnia and Herzegovina, Bulgaria, Croatia, Czechia, Denmark, Estonia, Finland, France (mainland), Germany, Greece (mainland, Kriti), Hungary, Israel, Italy (mainland, Sicilia), Latvia, Malta, Moldova, Republic of, Montenegro, Morocco, Netherlands, Norway, Poland, Portugal (mainland, Azores), Romania, Russian Federation (Central Russia, Southern Russia, Western Siberia), Serbia, Slovakia, Slovenia, Spain (mainland), Sweden, Türkiye, Ukraine, United Kingdom (Channel Islands, England)</w:t>
+        <w:t xml:space="preserve"> Albania, Azerbaijan, Belgium, Bosnia and Herzegovina, Bulgaria, Croatia, Czechia, Denmark, Estonia, Finland, France (mainland), Germany, Greece (mainland, Kriti), Hungary, Israel, Italy (mainland, Sicilia), Latvia, Malta, Moldova, Republic of, Montenegro, Morocco, Netherlands, Norway, Poland, Portugal (mainland, Azores), Romania, Russian Federation (Central Russia, Southern Russia, Western Siberia), Serbia, Slovakia, Slovenia, Spain (mainland), Sweden, Türkiye, Ukraine, United Kingdom (Channel Islands, England)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Libya, Morocco</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Anhui, Beijing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Neimenggu, Shanxi, Sichuan, Xinjiang, Yunnan, Zhejiang), India (Maharashtra), Iraq, Israel, Japan, Korea, Republic of, Nepal, Taiwan, Turkmenistan, Vietnam</w:t>
+        <w:t xml:space="preserve"> China (Anhui, Beijing, Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Neimenggu, Shanxi, Sichuan, Xinjiang, Yunnan, Zhejiang), India (Maharashtra), Iraq, Israel, Japan, Korea, Republic of, Nepal, Saudi Arabia, Taiwan, Turkmenistan, Vietnam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6038. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338169bf023e6ab8e" w:history="1">
+      <w:hyperlink r:id="rId901369da1b7d83e52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6038</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,101 +3261,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568369bf023e6ad64" w:history="1">
+      <w:hyperlink r:id="rId588069da1b7d84006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553969bf023e6adb7" w:history="1">
+      <w:hyperlink r:id="rId113269da1b7d8405b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3381,51 +3381,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758069bf023e6ae29" w:history="1">
+      <w:hyperlink r:id="rId609869da1b7d840cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3743,51 +3743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331269bf023e6b082" w:history="1">
+      <w:hyperlink r:id="rId781769da1b7d8431c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4185,51 +4185,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-255. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836769bf023e6b34a" w:history="1">
+      <w:hyperlink r:id="rId163369da1b7d845df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4509,51 +4509,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936769bf023e6b569" w:history="1">
+      <w:hyperlink r:id="rId150869da1b7d84810" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726469bf023e6b623" w:history="1">
+      <w:hyperlink r:id="rId196169da1b7d848c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4694,63 +4694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2674150" name="name483869bf023e6b904" descr="eu_funding_250.png"/>
+            <wp:docPr id="25993498" name="name911369da1b7d86c36" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId517969bf023e6b902" cstate="print"/>
+                    <a:blip r:embed="rId179369da1b7d86c34" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4848,137 +4848,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70159740">
+  <w:abstractNum w:abstractNumId="88366004">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56601369">
+    <w:lvl w:ilvl="0" w:tplc="82641778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56601369" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82641778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56601369" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82641778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56601369" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82641778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56601369" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82641778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56601369" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82641778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56601369" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82641778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56601369" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82641778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56601369" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82641778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70159739">
+  <w:abstractNum w:abstractNumId="88366003">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95607974">
+    <w:lvl w:ilvl="0" w:tplc="39179880">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5730,55 +5730,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70159739">
-    <w:abstractNumId w:val="70159739"/>
+  <w:num w:numId="88366003">
+    <w:abstractNumId w:val="88366003"/>
   </w:num>
-  <w:num w:numId="70159740">
-    <w:abstractNumId w:val="70159740"/>
+  <w:num w:numId="88366004">
+    <w:abstractNumId w:val="88366004"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17328,51 +17328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506135098" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129951518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId428169bf023e68785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId723269bf023e687fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId658969bf023e68ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId338169bf023e6ab8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId568369bf023e6ad64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId553969bf023e6adb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId758069bf023e6ae29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId331269bf023e6b082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId836769bf023e6b34a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId936769bf023e6b569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId726469bf023e6b623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId509069bf023e68db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId509069bf023e68db7.jpg"/><Relationship Id="rId659469bf023e69db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId659469bf023e69db0.jpg"/><Relationship Id="rId517969bf023e6b902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId517969bf023e6b902.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400286113" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId635426648" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId582369da1b7d7fadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId459069da1b7d7fb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId582169da1b7d81fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId901369da1b7d83e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId588069da1b7d84006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId113269da1b7d8405b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId609869da1b7d840cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId781769da1b7d8431c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId163369da1b7d845df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId150869da1b7d84810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId196169da1b7d848c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId862769da1b7d81e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId862769da1b7d81e93.jpg"/><Relationship Id="rId375569da1b7d83059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId375569da1b7d83059.jpg"/><Relationship Id="rId179369da1b7d86c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId179369da1b7d86c34.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>