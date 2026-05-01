--- v8 (2026-04-11)
+++ v9 (2026-05-01)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Frey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato leaf miner, potato leafminer, tomato leaf miner, tomato leafminer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582369da1b7d7fadb" w:history="1">
+            <w:hyperlink r:id="rId778069f4993393893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459069da1b7d7fb20" w:history="1">
+            <w:hyperlink r:id="rId500369f49933938da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35662198" name="name765069da1b7d81e95" descr="965.jpg"/>
+                  <wp:docPr id="57855361" name="name197369f4993393f1d" descr="965.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="965.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId862769da1b7d81e93" cstate="print"/>
+                          <a:blip r:embed="rId563769f4993393f1b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId582169da1b7d81fbd" w:history="1">
+            <w:hyperlink r:id="rId469769f499339403c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1165,63 +1165,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> attacks crops grown in open fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38535114" name="name230369da1b7d8305c" descr="LIRIBO_distribution_map.jpg"/>
+            <wp:docPr id="68941933" name="name273069f4993395d97" descr="LIRIBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId375569da1b7d83059" cstate="print"/>
+                    <a:blip r:embed="rId996169f4993395d94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6038. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901369da1b7d83e52" w:history="1">
+      <w:hyperlink r:id="rId632469f4993396b39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6038</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,101 +3261,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588069da1b7d84006" w:history="1">
+      <w:hyperlink r:id="rId457869f4993396ce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113269da1b7d8405b" w:history="1">
+      <w:hyperlink r:id="rId322169f4993396d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3381,51 +3381,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609869da1b7d840cd" w:history="1">
+      <w:hyperlink r:id="rId224269f4993396da4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3743,51 +3743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781769da1b7d8431c" w:history="1">
+      <w:hyperlink r:id="rId406669f4993396fdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4185,51 +4185,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-255. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163369da1b7d845df" w:history="1">
+      <w:hyperlink r:id="rId848369f49933972a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4509,51 +4509,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150869da1b7d84810" w:history="1">
+      <w:hyperlink r:id="rId580869f49933974c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196169da1b7d848c9" w:history="1">
+      <w:hyperlink r:id="rId443869f4993397576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4694,63 +4694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25993498" name="name911369da1b7d86c36" descr="eu_funding_250.png"/>
+            <wp:docPr id="4522774" name="name105269f499339787b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId179369da1b7d86c34" cstate="print"/>
+                    <a:blip r:embed="rId949769f499339787a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4848,137 +4848,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88366004">
+  <w:abstractNum w:abstractNumId="80605515">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82641778">
+    <w:lvl w:ilvl="0" w:tplc="19133398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82641778" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19133398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82641778" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19133398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82641778" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19133398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82641778" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19133398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82641778" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19133398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82641778" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19133398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82641778" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19133398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82641778" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19133398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88366003">
+  <w:abstractNum w:abstractNumId="80605514">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39179880">
+    <w:lvl w:ilvl="0" w:tplc="90705815">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5730,55 +5730,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88366003">
-    <w:abstractNumId w:val="88366003"/>
+  <w:num w:numId="80605514">
+    <w:abstractNumId w:val="80605514"/>
   </w:num>
-  <w:num w:numId="88366004">
-    <w:abstractNumId w:val="88366004"/>
+  <w:num w:numId="80605515">
+    <w:abstractNumId w:val="80605515"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17328,51 +17328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400286113" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId635426648" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId582369da1b7d7fadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId459069da1b7d7fb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId582169da1b7d81fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId901369da1b7d83e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId588069da1b7d84006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId113269da1b7d8405b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId609869da1b7d840cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId781769da1b7d8431c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId163369da1b7d845df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId150869da1b7d84810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId196169da1b7d848c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId862769da1b7d81e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId862769da1b7d81e93.jpg"/><Relationship Id="rId375569da1b7d83059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId375569da1b7d83059.jpg"/><Relationship Id="rId179369da1b7d86c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId179369da1b7d86c34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId665492935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId303165361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId778069f4993393893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId500369f49933938da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId469769f499339403c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId632469f4993396b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId457869f4993396ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId322169f4993396d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId224269f4993396da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId406669f4993396fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId848369f49933972a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId580869f49933974c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId443869f4993397576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId563769f4993393f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563769f4993393f1b.jpg"/><Relationship Id="rId996169f4993395d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId996169f4993395d94.jpg"/><Relationship Id="rId949769f499339787a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId949769f499339787a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>