--- v9 (2026-05-01)
+++ v10 (2026-05-21)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Frey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato leaf miner, potato leafminer, tomato leaf miner, tomato leafminer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778069f4993393893" w:history="1">
+            <w:hyperlink r:id="rId21706a0f7fa524f5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500369f49933938da" w:history="1">
+            <w:hyperlink r:id="rId71576a0f7fa524fa1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57855361" name="name197369f4993393f1d" descr="965.jpg"/>
+                  <wp:docPr id="52025169" name="name55716a0f7fa5280b0" descr="965.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="965.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId563769f4993393f1b" cstate="print"/>
+                          <a:blip r:embed="rId50006a0f7fa5280ae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId469769f499339403c" w:history="1">
+            <w:hyperlink r:id="rId19916a0f7fa528245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1165,63 +1165,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> attacks crops grown in open fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68941933" name="name273069f4993395d97" descr="LIRIBO_distribution_map.jpg"/>
+            <wp:docPr id="88731932" name="name45236a0f7fa52a85f" descr="LIRIBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId996169f4993395d94" cstate="print"/>
+                    <a:blip r:embed="rId29746a0f7fa52a85c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6038. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632469f4993396b39" w:history="1">
+      <w:hyperlink r:id="rId49126a0f7fa52b6a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6038</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,101 +3261,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457869f4993396ce2" w:history="1">
+      <w:hyperlink r:id="rId24196a0f7fa52b85c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322169f4993396d33" w:history="1">
+      <w:hyperlink r:id="rId85966a0f7fa52b8b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3381,51 +3381,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224269f4993396da4" w:history="1">
+      <w:hyperlink r:id="rId21036a0f7fa52b923" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3743,51 +3743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406669f4993396fdd" w:history="1">
+      <w:hyperlink r:id="rId26176a0f7fa52bb6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4185,51 +4185,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-255. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848369f49933972a0" w:history="1">
+      <w:hyperlink r:id="rId26506a0f7fa52be45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4509,51 +4509,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580869f49933974c2" w:history="1">
+      <w:hyperlink r:id="rId54716a0f7fa52efef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443869f4993397576" w:history="1">
+      <w:hyperlink r:id="rId52876a0f7fa52f0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4694,63 +4694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4522774" name="name105269f499339787b" descr="eu_funding_250.png"/>
+            <wp:docPr id="78866425" name="name98626a0f7fa52f1b7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId949769f499339787a" cstate="print"/>
+                    <a:blip r:embed="rId97716a0f7fa52f1b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4848,137 +4848,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80605515">
+  <w:abstractNum w:abstractNumId="61147880">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19133398">
+    <w:lvl w:ilvl="0" w:tplc="13630044">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19133398" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13630044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19133398" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13630044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19133398" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13630044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19133398" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13630044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19133398" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13630044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19133398" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13630044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19133398" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13630044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19133398" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13630044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80605514">
+  <w:abstractNum w:abstractNumId="61147879">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90705815">
+    <w:lvl w:ilvl="0" w:tplc="67711224">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5730,55 +5730,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80605514">
-    <w:abstractNumId w:val="80605514"/>
+  <w:num w:numId="61147879">
+    <w:abstractNumId w:val="61147879"/>
   </w:num>
-  <w:num w:numId="80605515">
-    <w:abstractNumId w:val="80605515"/>
+  <w:num w:numId="61147880">
+    <w:abstractNumId w:val="61147880"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17328,51 +17328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId665492935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId303165361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId778069f4993393893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId500369f49933938da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId469769f499339403c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId632469f4993396b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId457869f4993396ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId322169f4993396d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId224269f4993396da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId406669f4993396fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId848369f49933972a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId580869f49933974c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId443869f4993397576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId563769f4993393f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563769f4993393f1b.jpg"/><Relationship Id="rId996169f4993395d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId996169f4993395d94.jpg"/><Relationship Id="rId949769f499339787a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId949769f499339787a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId791997331" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712642815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21706a0f7fa524f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId71576a0f7fa524fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId19916a0f7fa528245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId49126a0f7fa52b6a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId24196a0f7fa52b85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId85966a0f7fa52b8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId21036a0f7fa52b923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId26176a0f7fa52bb6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId26506a0f7fa52be45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId54716a0f7fa52efef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId52876a0f7fa52f0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50006a0f7fa5280ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50006a0f7fa5280ae.jpg"/><Relationship Id="rId29746a0f7fa52a85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29746a0f7fa52a85c.jpg"/><Relationship Id="rId97716a0f7fa52f1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97716a0f7fa52f1b6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>