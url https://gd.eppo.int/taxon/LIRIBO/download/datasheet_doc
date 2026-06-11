--- v10 (2026-05-21)
+++ v11 (2026-06-11)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Frey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato leaf miner, potato leafminer, tomato leaf miner, tomato leafminer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21706a0f7fa524f5b" w:history="1">
+            <w:hyperlink r:id="rId66676a2a06fc6f317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71576a0f7fa524fa1" w:history="1">
+            <w:hyperlink r:id="rId45126a2a06fc6f35b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52025169" name="name55716a0f7fa5280b0" descr="965.jpg"/>
+                  <wp:docPr id="58993458" name="name10376a2a06fc6f9ee" descr="965.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="965.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50006a0f7fa5280ae" cstate="print"/>
+                          <a:blip r:embed="rId97916a2a06fc6f9ec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19916a0f7fa528245" w:history="1">
+            <w:hyperlink r:id="rId64416a2a06fc6fb2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1165,63 +1165,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> attacks crops grown in open fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88731932" name="name45236a0f7fa52a85f" descr="LIRIBO_distribution_map.jpg"/>
+            <wp:docPr id="45994033" name="name75096a2a06fc70ddf" descr="LIRIBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29746a0f7fa52a85c" cstate="print"/>
+                    <a:blip r:embed="rId57106a2a06fc70ddc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6038. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49126a0f7fa52b6a9" w:history="1">
+      <w:hyperlink r:id="rId12616a2a06fc71b9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6038</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,101 +3261,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24196a0f7fa52b85c" w:history="1">
+      <w:hyperlink r:id="rId29816a2a06fc71d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85966a0f7fa52b8b1" w:history="1">
+      <w:hyperlink r:id="rId12926a2a06fc71d9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3381,51 +3381,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21036a0f7fa52b923" w:history="1">
+      <w:hyperlink r:id="rId79466a2a06fc71e12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3743,51 +3743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26176a0f7fa52bb6d" w:history="1">
+      <w:hyperlink r:id="rId83326a2a06fc72057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4185,51 +4185,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-255. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26506a0f7fa52be45" w:history="1">
+      <w:hyperlink r:id="rId32886a2a06fc72318" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4509,51 +4509,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54716a0f7fa52efef" w:history="1">
+      <w:hyperlink r:id="rId86666a2a06fc72554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52876a0f7fa52f0ce" w:history="1">
+      <w:hyperlink r:id="rId44496a2a06fc7260c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4694,63 +4694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78866425" name="name98626a0f7fa52f1b7" descr="eu_funding_250.png"/>
+            <wp:docPr id="24963247" name="name51166a2a06fc726db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97716a0f7fa52f1b6" cstate="print"/>
+                    <a:blip r:embed="rId45616a2a06fc726da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4848,137 +4848,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61147880">
+  <w:abstractNum w:abstractNumId="91922302">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13630044">
+    <w:lvl w:ilvl="0" w:tplc="23317379">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13630044" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23317379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13630044" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23317379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13630044" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23317379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13630044" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23317379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13630044" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23317379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13630044" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23317379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13630044" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23317379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13630044" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23317379" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61147879">
+  <w:abstractNum w:abstractNumId="91922301">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67711224">
+    <w:lvl w:ilvl="0" w:tplc="95625172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5730,55 +5730,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61147879">
-    <w:abstractNumId w:val="61147879"/>
+  <w:num w:numId="91922301">
+    <w:abstractNumId w:val="91922301"/>
   </w:num>
-  <w:num w:numId="61147880">
-    <w:abstractNumId w:val="61147880"/>
+  <w:num w:numId="91922302">
+    <w:abstractNumId w:val="91922302"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17328,51 +17328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId791997331" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712642815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21706a0f7fa524f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId71576a0f7fa524fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId19916a0f7fa528245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId49126a0f7fa52b6a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId24196a0f7fa52b85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId85966a0f7fa52b8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId21036a0f7fa52b923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId26176a0f7fa52bb6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId26506a0f7fa52be45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId54716a0f7fa52efef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId52876a0f7fa52f0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50006a0f7fa5280ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50006a0f7fa5280ae.jpg"/><Relationship Id="rId29746a0f7fa52a85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29746a0f7fa52a85c.jpg"/><Relationship Id="rId97716a0f7fa52f1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97716a0f7fa52f1b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548426394" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId592337850" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66676a2a06fc6f317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId45126a2a06fc6f35b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId64416a2a06fc6fb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId12616a2a06fc71b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId29816a2a06fc71d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId12926a2a06fc71d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId79466a2a06fc71e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId83326a2a06fc72057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId32886a2a06fc72318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId86666a2a06fc72554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId44496a2a06fc7260c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97916a2a06fc6f9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97916a2a06fc6f9ec.jpg"/><Relationship Id="rId57106a2a06fc70ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57106a2a06fc70ddc.jpg"/><Relationship Id="rId45616a2a06fc726da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45616a2a06fc726da.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>