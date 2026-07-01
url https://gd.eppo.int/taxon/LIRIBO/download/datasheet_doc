--- v11 (2026-06-11)
+++ v12 (2026-07-01)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Frey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato leaf miner, potato leafminer, tomato leaf miner, tomato leafminer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66676a2a06fc6f317" w:history="1">
+            <w:hyperlink r:id="rId89516a4513eb666dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45126a2a06fc6f35b" w:history="1">
+            <w:hyperlink r:id="rId45236a4513eb6672a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58993458" name="name10376a2a06fc6f9ee" descr="965.jpg"/>
+                  <wp:docPr id="7519283" name="name32016a4513eb66d43" descr="965.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="965.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97916a2a06fc6f9ec" cstate="print"/>
+                          <a:blip r:embed="rId80056a4513eb66d42" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64416a2a06fc6fb2c" w:history="1">
+            <w:hyperlink r:id="rId34086a4513eb66eb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1165,63 +1165,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> attacks crops grown in open fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45994033" name="name75096a2a06fc70ddf" descr="LIRIBO_distribution_map.jpg"/>
+            <wp:docPr id="73300640" name="name60766a4513eb680ea" descr="LIRIBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57106a2a06fc70ddc" cstate="print"/>
+                    <a:blip r:embed="rId89126a4513eb680e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6038. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12616a2a06fc71b9b" w:history="1">
+      <w:hyperlink r:id="rId64246a4513eb68e6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6038</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,101 +3261,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29816a2a06fc71d4c" w:history="1">
+      <w:hyperlink r:id="rId29546a4513eb69018" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12926a2a06fc71d9f" w:history="1">
+      <w:hyperlink r:id="rId52236a4513eb69069" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3381,51 +3381,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79466a2a06fc71e12" w:history="1">
+      <w:hyperlink r:id="rId86046a4513eb690ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3743,51 +3743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83326a2a06fc72057" w:history="1">
+      <w:hyperlink r:id="rId48076a4513eb694af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4185,51 +4185,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-255. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32886a2a06fc72318" w:history="1">
+      <w:hyperlink r:id="rId72276a4513eb6978d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4509,51 +4509,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86666a2a06fc72554" w:history="1">
+      <w:hyperlink r:id="rId27966a4513eb699a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44496a2a06fc7260c" w:history="1">
+      <w:hyperlink r:id="rId70046a4513eb69a58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4694,63 +4694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24963247" name="name51166a2a06fc726db" descr="eu_funding_250.png"/>
+            <wp:docPr id="99635484" name="name54136a4513eb69b39" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45616a2a06fc726da" cstate="print"/>
+                    <a:blip r:embed="rId46926a4513eb69b37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4848,137 +4848,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91922302">
+  <w:abstractNum w:abstractNumId="52884098">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23317379">
+    <w:lvl w:ilvl="0" w:tplc="33595702">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23317379" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33595702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23317379" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33595702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23317379" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33595702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23317379" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33595702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23317379" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33595702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23317379" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33595702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23317379" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33595702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23317379" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33595702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91922301">
+  <w:abstractNum w:abstractNumId="52884097">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95625172">
+    <w:lvl w:ilvl="0" w:tplc="88142916">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5730,55 +5730,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91922301">
-    <w:abstractNumId w:val="91922301"/>
+  <w:num w:numId="52884097">
+    <w:abstractNumId w:val="52884097"/>
   </w:num>
-  <w:num w:numId="91922302">
-    <w:abstractNumId w:val="91922302"/>
+  <w:num w:numId="52884098">
+    <w:abstractNumId w:val="52884098"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17328,51 +17328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548426394" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId592337850" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66676a2a06fc6f317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId45126a2a06fc6f35b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId64416a2a06fc6fb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId12616a2a06fc71b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId29816a2a06fc71d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId12926a2a06fc71d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId79466a2a06fc71e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId83326a2a06fc72057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId32886a2a06fc72318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId86666a2a06fc72554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId44496a2a06fc7260c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97916a2a06fc6f9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97916a2a06fc6f9ec.jpg"/><Relationship Id="rId57106a2a06fc70ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57106a2a06fc70ddc.jpg"/><Relationship Id="rId45616a2a06fc726da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45616a2a06fc726da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219953589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356184660" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89516a4513eb666dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId45236a4513eb6672a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId34086a4513eb66eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId64246a4513eb68e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId29546a4513eb69018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId52236a4513eb69069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId86046a4513eb690ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId48076a4513eb694af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId72276a4513eb6978d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId27966a4513eb699a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId70046a4513eb69a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80056a4513eb66d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80056a4513eb66d42.jpg"/><Relationship Id="rId89126a4513eb680e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89126a4513eb680e7.jpg"/><Relationship Id="rId46926a4513eb69b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46926a4513eb69b37.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>