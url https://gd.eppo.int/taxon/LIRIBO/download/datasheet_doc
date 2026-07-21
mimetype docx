--- v12 (2026-07-01)
+++ v13 (2026-07-21)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Frey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato leaf miner, potato leafminer, tomato leaf miner, tomato leafminer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89516a4513eb666dc" w:history="1">
+            <w:hyperlink r:id="rId85036a5fd6f596e07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45236a4513eb6672a" w:history="1">
+            <w:hyperlink r:id="rId30336a5fd6f596e4b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7519283" name="name32016a4513eb66d43" descr="965.jpg"/>
+                  <wp:docPr id="13912517" name="name87546a5fd6f597500" descr="965.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="965.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80056a4513eb66d42" cstate="print"/>
+                          <a:blip r:embed="rId15166a5fd6f5974fe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34086a4513eb66eb3" w:history="1">
+            <w:hyperlink r:id="rId68446a5fd6f597650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1165,105 +1165,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> attacks crops grown in open fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73300640" name="name60766a4513eb680ea" descr="LIRIBO_distribution_map.jpg"/>
+            <wp:docPr id="42457401" name="name52546a5fd6f59849b" descr="LIRIBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89126a4513eb680e7" cstate="print"/>
+                    <a:blip r:embed="rId20276a5fd6f598498" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Albania, Azerbaijan, Belgium, Bosnia and Herzegovina, Bulgaria, Croatia, Czechia, Denmark, Estonia, Finland, France (mainland), Germany, Greece (mainland, Kriti), Hungary, Israel, Italy (mainland, Sicilia), Latvia, Malta, Moldova, Republic of, Montenegro, Morocco, Netherlands, Norway, Poland, Portugal (mainland, Azores), Romania, Russian Federation (Central Russia, Southern Russia, Western Siberia), Serbia, Slovakia, Slovenia, Spain (mainland), Sweden, Türkiye, Ukraine, United Kingdom (Channel Islands, England)</w:t>
+        <w:t xml:space="preserve"> Albania, Austria, Azerbaijan, Belgium, Bosnia and Herzegovina, Bulgaria, Croatia, Czechia, Denmark, Estonia, Finland, France (mainland), Germany, Greece (mainland, Kriti), Hungary, Israel, Italy (mainland, Sicilia), Latvia, Malta, Moldova, Republic of, Montenegro, Morocco, Netherlands, Norway, Poland, Portugal (mainland, Azores), Romania, Russian Federation (Central Russia, Southern Russia, Western Siberia), Serbia, Slovakia, Slovenia, Spain (mainland), Sweden, Switzerland, Türkiye, Ukraine, United Kingdom (Channel Islands, England)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Libya, Morocco</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6038. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64246a4513eb68e6b" w:history="1">
+      <w:hyperlink r:id="rId85976a5fd6f599310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6038</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,101 +3261,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29546a4513eb69018" w:history="1">
+      <w:hyperlink r:id="rId91326a5fd6f5994bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52236a4513eb69069" w:history="1">
+      <w:hyperlink r:id="rId35656a5fd6f599525" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3381,51 +3381,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86046a4513eb690ff" w:history="1">
+      <w:hyperlink r:id="rId89106a5fd6f599599" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3743,51 +3743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48076a4513eb694af" w:history="1">
+      <w:hyperlink r:id="rId51316a5fd6f5997f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4185,51 +4185,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-255. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72276a4513eb6978d" w:history="1">
+      <w:hyperlink r:id="rId34416a5fd6f599ab6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4509,51 +4509,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27966a4513eb699a1" w:history="1">
+      <w:hyperlink r:id="rId92696a5fd6f599cc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70046a4513eb69a58" w:history="1">
+      <w:hyperlink r:id="rId47566a5fd6f599d76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4694,63 +4694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99635484" name="name54136a4513eb69b39" descr="eu_funding_250.png"/>
+            <wp:docPr id="15469298" name="name74836a5fd6f599e98" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46926a4513eb69b37" cstate="print"/>
+                    <a:blip r:embed="rId55886a5fd6f599e96" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4848,137 +4848,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52884098">
+  <w:abstractNum w:abstractNumId="87379774">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33595702">
+    <w:lvl w:ilvl="0" w:tplc="59151961">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33595702" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59151961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33595702" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59151961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33595702" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59151961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33595702" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59151961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33595702" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59151961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33595702" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59151961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33595702" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59151961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33595702" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59151961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52884097">
+  <w:abstractNum w:abstractNumId="87379773">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88142916">
+    <w:lvl w:ilvl="0" w:tplc="75847616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5730,55 +5730,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52884097">
-    <w:abstractNumId w:val="52884097"/>
+  <w:num w:numId="87379773">
+    <w:abstractNumId w:val="87379773"/>
   </w:num>
-  <w:num w:numId="52884098">
-    <w:abstractNumId w:val="52884098"/>
+  <w:num w:numId="87379774">
+    <w:abstractNumId w:val="87379774"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17328,51 +17328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219953589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356184660" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89516a4513eb666dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId45236a4513eb6672a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId34086a4513eb66eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId64246a4513eb68e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId29546a4513eb69018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId52236a4513eb69069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId86046a4513eb690ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId48076a4513eb694af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId72276a4513eb6978d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId27966a4513eb699a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId70046a4513eb69a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80056a4513eb66d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80056a4513eb66d42.jpg"/><Relationship Id="rId89126a4513eb680e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89126a4513eb680e7.jpg"/><Relationship Id="rId46926a4513eb69b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46926a4513eb69b37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515013670" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343334300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85036a5fd6f596e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId30336a5fd6f596e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId68446a5fd6f597650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId85976a5fd6f599310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId91326a5fd6f5994bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId35656a5fd6f599525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId89106a5fd6f599599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId51316a5fd6f5997f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId34416a5fd6f599ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId92696a5fd6f599cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId47566a5fd6f599d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15166a5fd6f5974fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15166a5fd6f5974fe.jpg"/><Relationship Id="rId20276a5fd6f598498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20276a5fd6f598498.jpg"/><Relationship Id="rId55886a5fd6f599e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55886a5fd6f599e96.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>