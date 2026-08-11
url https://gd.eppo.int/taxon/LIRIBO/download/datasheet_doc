--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Frey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato leaf miner, potato leafminer, tomato leaf miner, tomato leafminer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85036a5fd6f596e07" w:history="1">
+            <w:hyperlink r:id="rId50546a7b70e7acd2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30336a5fd6f596e4b" w:history="1">
+            <w:hyperlink r:id="rId93766a7b70e7acd77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13912517" name="name87546a5fd6f597500" descr="965.jpg"/>
+                  <wp:docPr id="46246699" name="name67466a7b70e7ad5ea" descr="965.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="965.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15166a5fd6f5974fe" cstate="print"/>
+                          <a:blip r:embed="rId50516a7b70e7ad5e7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68446a5fd6f597650" w:history="1">
+            <w:hyperlink r:id="rId36456a7b70e7ad76e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1165,63 +1165,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> attacks crops grown in open fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42457401" name="name52546a5fd6f59849b" descr="LIRIBO_distribution_map.jpg"/>
+            <wp:docPr id="28431120" name="name96496a7b70e7ae96a" descr="LIRIBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20276a5fd6f598498" cstate="print"/>
+                    <a:blip r:embed="rId95166a7b70e7ae966" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6038. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85976a5fd6f599310" w:history="1">
+      <w:hyperlink r:id="rId94546a7b70e7b032d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6038</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,101 +3261,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91326a5fd6f5994bf" w:history="1">
+      <w:hyperlink r:id="rId73946a7b70e7b05b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35656a5fd6f599525" w:history="1">
+      <w:hyperlink r:id="rId68926a7b70e7b0622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3381,51 +3381,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89106a5fd6f599599" w:history="1">
+      <w:hyperlink r:id="rId33016a7b70e7b06b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3743,51 +3743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51316a5fd6f5997f8" w:history="1">
+      <w:hyperlink r:id="rId96496a7b70e7b0e4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4185,51 +4185,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-255. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34416a5fd6f599ab6" w:history="1">
+      <w:hyperlink r:id="rId70826a7b70e7b11ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4509,51 +4509,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92696a5fd6f599cc0" w:history="1">
+      <w:hyperlink r:id="rId59306a7b70e7b146e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47566a5fd6f599d76" w:history="1">
+      <w:hyperlink r:id="rId25946a7b70e7b1554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4694,63 +4694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15469298" name="name74836a5fd6f599e98" descr="eu_funding_250.png"/>
+            <wp:docPr id="34689347" name="name93516a7b70e7b1695" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55886a5fd6f599e96" cstate="print"/>
+                    <a:blip r:embed="rId84816a7b70e7b1694" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4848,137 +4848,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87379774">
+  <w:abstractNum w:abstractNumId="34136657">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59151961">
+    <w:lvl w:ilvl="0" w:tplc="83375072">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59151961" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83375072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59151961" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83375072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59151961" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83375072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59151961" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83375072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59151961" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83375072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59151961" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83375072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59151961" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83375072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59151961" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83375072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87379773">
+  <w:abstractNum w:abstractNumId="34136656">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75847616">
+    <w:lvl w:ilvl="0" w:tplc="69619432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5730,55 +5730,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87379773">
-    <w:abstractNumId w:val="87379773"/>
+  <w:num w:numId="34136656">
+    <w:abstractNumId w:val="34136656"/>
   </w:num>
-  <w:num w:numId="87379774">
-    <w:abstractNumId w:val="87379774"/>
+  <w:num w:numId="34136657">
+    <w:abstractNumId w:val="34136657"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17328,51 +17328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515013670" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343334300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85036a5fd6f596e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId30336a5fd6f596e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId68446a5fd6f597650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId85976a5fd6f599310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId91326a5fd6f5994bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId35656a5fd6f599525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId89106a5fd6f599599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId51316a5fd6f5997f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId34416a5fd6f599ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId92696a5fd6f599cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId47566a5fd6f599d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15166a5fd6f5974fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15166a5fd6f5974fe.jpg"/><Relationship Id="rId20276a5fd6f598498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20276a5fd6f598498.jpg"/><Relationship Id="rId55886a5fd6f599e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55886a5fd6f599e96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678037650" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711283875" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50546a7b70e7acd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId93766a7b70e7acd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId36456a7b70e7ad76e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId94546a7b70e7b032d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId73946a7b70e7b05b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId68926a7b70e7b0622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId33016a7b70e7b06b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId96496a7b70e7b0e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId70826a7b70e7b11ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId59306a7b70e7b146e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId25946a7b70e7b1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50516a7b70e7ad5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50516a7b70e7ad5e7.jpg"/><Relationship Id="rId95166a7b70e7ae966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95166a7b70e7ae966.jpg"/><Relationship Id="rId84816a7b70e7b1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84816a7b70e7b1694.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>