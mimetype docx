--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Frey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato leaf miner, potato leafminer, tomato leaf miner, tomato leafminer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50546a7b70e7acd2d" w:history="1">
+            <w:hyperlink r:id="rId99876a960c0977f83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93766a7b70e7acd77" w:history="1">
+            <w:hyperlink r:id="rId74806a960c0977fc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIRIBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46246699" name="name67466a7b70e7ad5ea" descr="965.jpg"/>
+                  <wp:docPr id="17150080" name="name52816a960c097889f" descr="965.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="965.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50516a7b70e7ad5e7" cstate="print"/>
+                          <a:blip r:embed="rId93736a960c097889d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36456a7b70e7ad76e" w:history="1">
+            <w:hyperlink r:id="rId77326a960c09789b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1165,63 +1165,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> attacks crops grown in open fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28431120" name="name96496a7b70e7ae96a" descr="LIRIBO_distribution_map.jpg"/>
+            <wp:docPr id="97012534" name="name18706a960c097989d" descr="LIRIBO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIRIBO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95166a7b70e7ae966" cstate="print"/>
+                    <a:blip r:embed="rId99366a960c097989b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2997,51 +2997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 6038. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94546a7b70e7b032d" w:history="1">
+      <w:hyperlink r:id="rId36086a960c097a659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6038</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3261,101 +3261,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), e0270897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73946a7b70e7b05b4" w:history="1">
+      <w:hyperlink r:id="rId11366a960c097a80b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0270897</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mik, 1894 in GBIF Secretariat. GBIF Backbone Taxonomy. Checklist dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68926a7b70e7b0622" w:history="1">
+      <w:hyperlink r:id="rId98036a960c097a85f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/39omei</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed via GBIF.org on 2023-10-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3381,51 +3381,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza. International Standard for Phytosanitary measures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, annex 16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33016a7b70e7b06b1" w:history="1">
+      <w:hyperlink r:id="rId86996a960c097a8d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3743,51 +3743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Malipatil M, Blacket M, Wainer J, Ridland P &amp; Reviewer Jones DC (Subcommittee on Plant Health Diagnostics) (2016) National Diagnostic Protocol for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza trifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – NDP27 V1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96496a7b70e7b0e4e" w:history="1">
+      <w:hyperlink r:id="rId93826a960c097ab18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4185,51 +4185,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-255. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insecticides. Development of safer and more effective technologies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ed. Trdan S) IntechOpen, 235-255. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70826a7b70e7b11ea" w:history="1">
+      <w:hyperlink r:id="rId20426a960c097adde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5772/53874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4509,51 +4509,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59306a7b70e7b146e" w:history="1">
+      <w:hyperlink r:id="rId54736a960c097afed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liriomyza bryoniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25946a7b70e7b1554" w:history="1">
+      <w:hyperlink r:id="rId36806a960c097b0c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4694,63 +4694,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34689347" name="name93516a7b70e7b1695" descr="eu_funding_250.png"/>
+            <wp:docPr id="81258349" name="name96366a960c097b1ac" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84816a7b70e7b1694" cstate="print"/>
+                    <a:blip r:embed="rId71046a960c097b1ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4848,137 +4848,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34136657">
+  <w:abstractNum w:abstractNumId="71344124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83375072">
+    <w:lvl w:ilvl="0" w:tplc="65666875">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83375072" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65666875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83375072" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65666875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83375072" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65666875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83375072" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65666875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83375072" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65666875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83375072" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65666875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83375072" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65666875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83375072" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65666875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34136656">
+  <w:abstractNum w:abstractNumId="71344123">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69619432">
+    <w:lvl w:ilvl="0" w:tplc="75459117">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5730,55 +5730,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34136656">
-    <w:abstractNumId w:val="34136656"/>
+  <w:num w:numId="71344123">
+    <w:abstractNumId w:val="71344123"/>
   </w:num>
-  <w:num w:numId="34136657">
-    <w:abstractNumId w:val="34136657"/>
+  <w:num w:numId="71344124">
+    <w:abstractNumId w:val="71344124"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17328,51 +17328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678037650" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711283875" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50546a7b70e7acd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId93766a7b70e7acd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId36456a7b70e7ad76e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId94546a7b70e7b032d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId73946a7b70e7b05b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId68926a7b70e7b0622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId33016a7b70e7b06b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId96496a7b70e7b0e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId70826a7b70e7b11ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId59306a7b70e7b146e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId25946a7b70e7b1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50516a7b70e7ad5e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50516a7b70e7ad5e7.jpg"/><Relationship Id="rId95166a7b70e7ae966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95166a7b70e7ae966.jpg"/><Relationship Id="rId84816a7b70e7b1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84816a7b70e7b1694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId433469449" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId937389003" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99876a960c0977f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/" TargetMode="External"/><Relationship Id="rId74806a960c0977fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/categorization" TargetMode="External"/><Relationship Id="rId77326a960c09789b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIRIBO/photos" TargetMode="External"/><Relationship Id="rId36086a960c097a659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6038" TargetMode="External"/><Relationship Id="rId11366a960c097a80b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0270897" TargetMode="External"/><Relationship Id="rId98036a960c097a85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/39omei" TargetMode="External"/><Relationship Id="rId86996a960c097a8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2017/01/DP_16_2016_En_2017-01-30.pdf" TargetMode="External"/><Relationship Id="rId93826a960c097ab18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiosecuritydiagnostics.net.au/app/uploads/2018/11/NDP-27-American-serpentine-leaf-miner-Liriomyza-trifolii-V1.pdf" TargetMode="External"/><Relationship Id="rId20426a960c097adde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5772/53874" TargetMode="External"/><Relationship Id="rId54736a960c097afed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.30950" TargetMode="External"/><Relationship Id="rId36806a960c097b0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93736a960c097889d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93736a960c097889d.jpg"/><Relationship Id="rId99366a960c097989b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99366a960c097989b.jpg"/><Relationship Id="rId71046a960c097b1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71046a960c097b1ab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>