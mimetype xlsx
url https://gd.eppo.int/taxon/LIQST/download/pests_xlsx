--- v2 (2026-01-27)
+++ v3 (2026-04-16)
@@ -12,100 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LIQST" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CHRBFE</t>
   </si>
   <si>
     <t>Chrysobothris femorata</t>
   </si>
   <si>
     <t xml:space="preserve">* Bright DE (1987) The metallic wood-boring beetles of Canada and Alaska, Coleoptera: Buprestidae. In The insects and arachnids of Canada (p. part. 15). Ottawa: Biosystematics Research Center.
 ------- 5 species of the femorata complex (at the time) considered together. Mentions that some of the records may refer to other species in the complex. Publication pre-dates Wellso &amp; Manley, 2007.
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBFE/documents
 ------- uncertain host (may relate to other species in the femorata complex as it pre-dates Wellso &amp; Manley, 2007)
 </t>
   </si>
   <si>
     <t>CERAVI</t>
   </si>
   <si>
     <t>Davidsoniella virescens</t>
   </si>
   <si>
     <t>* EFSA Panel on Plant Health (2017) Pest categorisation of Davidsoniella virescens. EFSA Journal 15(12), e05104, https://doi.org/10.2903/j.efsa.2017.5104
 -------as a saprophyte of freshly cut logs. Uncertainty whether the saprophyte species is synonymous with D. virescens that causes sapstreak of sugar maple</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Liquidambar)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
+  </si>
+  <si>
+    <t>PHYPAS</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma asteris'</t>
+  </si>
+  <si>
+    <t>* Montano HG, Bertaccini A, Fiore N (2024) Phytoplasma-associated diseases in South America: thirty years of research. Microorganisms 12(7), 1311. https://doi.org/10.3390/microorganisms12071311</t>
   </si>
   <si>
     <t>PHYPFR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma fraxini'</t>
   </si>
   <si>
     <t>* Franco-Lara L, Contaldo N, Mejia JF, Paltrinieri S, Duduk B, Bertaccini (2017) Detection and identification of phytoplasmas associated with declining Liquidambar styraciflua trees in Colombia. Tropical Plant Pathology 42, 352-361.
 * Franco-Lara L, Perilla-Henao LM (2014) Phytoplasma diseases in trees of Bogotá, Colombia: a serious risk for urban trees and Crops. In: Bertaccini A (ed) Phytoplasmas and Phytoplasma Disease Management: How to Reduce Their Economic Impact, 1 ed. Bologna: IPWG - COST, pp. 90–100.</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Franco-Lara L, Contaldo N, Mejia JF, Paltrinieri S, Duduk B, Bertaccini A (2017) Detection and identification of phytoplasmas associated with declining Liquidambar styraciflua trees in Colombia. Tropical Plant Patholology 42, 352–361.</t>
   </si>
   <si>
     <t>XYLSMU</t>
   </si>
   <si>
     <t>Cnestus mutilatus</t>
@@ -737,51 +746,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D38"/>
+  <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -873,65 +882,65 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D10" t="s">
         <v>31</v>
       </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
@@ -1263,63 +1272,77 @@
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" t="s">
         <v>108</v>
       </c>
       <c r="D36" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" t="s">
         <v>110</v>
       </c>
       <c r="C37" t="s">
         <v>111</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>113</v>
       </c>
       <c r="C38" t="s">
         <v>114</v>
       </c>
       <c r="D38"/>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" t="s">
+        <v>117</v>
+      </c>
+      <c r="D39"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>