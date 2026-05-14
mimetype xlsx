--- v0 (2026-04-04)
+++ v1 (2026-05-14)
@@ -12,65 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LIPAL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>COLLFC</t>
+  </si>
+  <si>
+    <t>Colletotrichum fructicola</t>
+  </si>
+  <si>
+    <t>* de Oliveira AN, Gurgel Amaral AG, Duarte IG, Mendes BL, de Albuquerque Freitas LG, Blawid R, Margaria P, Saraiva Câmara MP (2026) First report of Colletotrichum fructicola causing anthracnose on Lippia alba in Brazil. Journal of Plant Pathology 108, 1415–1416.</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>* Soares NS, Zucchi RA, Pádua TH, Peronti AL, Savaris M (2026) From my backyard to the world: Phenacoccus solenopsis Tinsley, 1898 (Hemiptera: Pseudococcidae) on a medicinal plant in Brazil. Entomological Communications 8, ec08001. https://doi.org/10.37486/2675-1305.ec08001</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>MARGVI</t>
   </si>
   <si>
     <t>Margarodes vitis (as Verbenaceae)</t>
   </si>
   <si>
     <t>* Giliomee J, de Klerk C &amp; Watson GW (2022) 3.3.4 Margarodes spp. In: Encyclopedia of Scale Insect Pests (Eds Kondo T &amp; Watson GW), pp. 69-73. CAB International, Wallingford (UK).</t>
   </si>
 </sst>
 </file>
 
@@ -395,104 +404,118 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="324.349" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="D3" t="s">
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
         <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">