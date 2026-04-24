--- v0 (2025-10-25)
+++ v1 (2026-04-24)
@@ -12,100 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LILSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>DIABUN</t>
   </si>
   <si>
     <t>Diabrotica undecimpunctata undecimpunctata</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 1-476.
 -------- Adult host.</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Rauf A, Shepard BM, Johnson MW (2000) Leafminers in vegetables, ornamental plants and weeds in Indonesia: surveys of host crops, species composition and parasitoids. International Journal of Pest Management 46, 257-266.
 * Wei J, Zou L, Kuang R, He L (2000) Influence of leaf tissue structure on host feeding selection by pea leafminer Liriomyza huidobrensis (Diptera: Agromyzidae). Zoological Studies 39, 295-300.</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Loebenstein G, Lawson RH, Brunt AA (1995) Virus and virus-like diseases of bulb and flower crops. John Wiley and Sons.</t>
   </si>
   <si>
     <t>Nepovirus nicotianae (as Lilium)</t>
   </si>
   <si>
     <t>* Schoen R, de Krom CE, Westenberg M, Botermans M, van Bruggen AS, Meekes ET, Didden L, Hooftman M, Roenhorst JW (2024) Findings of tobacco ringspot virus in ornamentals in the Netherlands from 1997 to 2020 indicate a need for evaluation of its European Union quarantine status. European Journal of Plant Pathology. (early view) https://doi.org/10.1007/s10658-024-02957-3.</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Park JM, Koo J, Kang SW, Jo SH, Park JM (2021) Detection of Rhodococcus fascians, the causative agent of lily fasciation in South Korea. Pathogens 10(2), 241. https://doi.org/10.3390/pathogens10020241</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PLAMV0</t>
   </si>
   <si>
     <t>Potexvirus marmorplantagonis (as Lilium)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -418,51 +427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="439.893" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -504,59 +513,73 @@
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>