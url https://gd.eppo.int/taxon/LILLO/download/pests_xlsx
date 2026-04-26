--- v0 (2025-10-06)
+++ v1 (2026-04-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LILLO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Bertaccini A, Kaminska M, Botti S, Martini M (2002) Molecular evidence for mixed phytoplasma infection in lily plants. Acta Horticulturae 568, 35–41.</t>
   </si>
   <si>
@@ -73,50 +73,59 @@
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* He CX, Wu WW, Wang SF, Wang LZ (2001) Host plants and feeding preferences of Liriomyza huidobrensis. Acta Entomologica Sinica 44, 384-388.</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae (as Lilium)</t>
   </si>
   <si>
     <t>* Schoen R, de Krom CE, Westenberg M, Botermans M, van Bruggen AS, Meekes ET, Didden L, Hooftman M, Roenhorst JW (2024) Findings of tobacco ringspot virus in ornamentals in the Netherlands from 1997 to 2020 indicate a need for evaluation of its European Union quarantine status. European Journal of Plant Pathology. (early view) https://doi.org/10.1007/s10658-024-02957-3.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Lim YJ, Kong HG, Lee YH, Kim HR, Park DH (2020) First report of Rhodococcus fascians causing fasciation of lilies (Lilium longiflorum) in South Korea. Plant Disease 105(4), 1190.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PLAMV0</t>
   </si>
   <si>
     <t>Potexvirus marmorplantagonis (as Lilium)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -429,51 +438,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D7"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="439.893" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -529,59 +538,73 @@
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="D7"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>