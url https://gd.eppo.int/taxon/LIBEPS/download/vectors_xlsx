--- v0 (2025-10-09)
+++ v1 (2026-10-02)
@@ -54,51 +54,51 @@
     <t>PARZCO</t>
   </si>
   <si>
     <t>Bactericera cockerelli</t>
   </si>
   <si>
     <t>* Buchman JL, Sengoda VG, Munyaneza JE (2011) Vector transmission efficiency of liberibacter by Bactericera cockerelli (Hemiptera: Triozidae) in zebra chip potato disease: effects of psyllid life stage and inoculation access period. Journal of Economic Entomology 104, 1486–1495.
 ------- on potato
 * Hansen AK, Trumble JT, Stouthamer R, Paine TD (2008) A new huanglongbing species, ‘Candidatus Liberibacter psyllaurous’ found to infect tomato and potato, is vectored by the psyllid Bactericera cockerelli (Sulc). Applied Environmental Microbiology 74, 5862– 5865.
 * Liefting LW, Sutherland PW, Ward LI, Paice KL, Weir BS &amp; Clover GRG (2009) A new ‘Candidatus Liberibacter’ species associated with diseases of solanaceous crops. Plant Disease 93, 208–214.</t>
   </si>
   <si>
     <t>BCTCTR</t>
   </si>
   <si>
     <t>Bactericera trigonica</t>
   </si>
   <si>
     <t>* Mawassi M, Dror O, Bar-Joseph M, Piasezky A, Sjölund JM, Levitzky N, Shoshana N, Meslenin L, Haviv S, Porat C, Katsir L, Kontsedalov S, Ghanim M, Zelinger-Reichert E, Arnsdorf YM, Gera A, Bahar O (2018) 'Candidatus Liberibacter solanacearum' is tightly associated with carrot yellows symptoms in Israel and transmitted by the prevalent psyllid vector Bactericera trigonica. Phytopathology 108(9), 1056-1066.
 ------- on carrot.</t>
   </si>
   <si>
     <t>TRIZAP</t>
   </si>
   <si>
-    <t>Trioza apicalis</t>
+    <t>Dyspersa	apicalis</t>
   </si>
   <si>
     <t>* Munyaneza JE, Fisher TW, Sengoda VG, Garczynski SF, Nissinen A, Lemmetty A (2010) Association of 'Candidatus Liberibacter solanacearum' with the psyllid, Trioza apicalis (Hemiptera: Triozidae) in Europe. Journal of Economic Entomology, 103(4), 1060-1070.
 ------- on carrots.</t>
   </si>
   <si>
     <t>Potential vector</t>
   </si>
   <si>
     <t>TRIZBR</t>
   </si>
   <si>
     <t>Bactericera nigricornis</t>
   </si>
   <si>
     <t>* Ben Othmen S, Abbes K, El Imem M, Ouvrard D, Rapisarda C, &amp; Chermiti B (2018). Bactericera trigonica and B. nigricornis (Hemiptera: Psylloidea) in Tunisia as potential vectors of ‘Candidatus Liberibacter solanacearum’ on Apiaceae. Oriental Insects, 1–13. https://doi.org/10.1080/00305316.2018.1536003
 ------- on Apiaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">