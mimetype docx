--- v6 (2026-03-07)
+++ v7 (2026-04-02)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303269ac488127f9c" w:history="1">
+            <w:hyperlink r:id="rId377469cec7abe101c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141769ac48812800b" w:history="1">
+            <w:hyperlink r:id="rId584569cec7abe1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12602682" name="name846669ac4881289e1" descr="4306.jpg"/>
+                  <wp:docPr id="83676633" name="name529669cec7abe1159" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId328369ac4881289de" cstate="print"/>
+                          <a:blip r:embed="rId394169cec7abe1158" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId982769ac488128b02" w:history="1">
+            <w:hyperlink r:id="rId152369cec7abe1281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20766421" name="name895669ac48812a72f" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="86630366" name="name961069cec7abe3832" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId555369ac48812a72b" cstate="print"/>
+                    <a:blip r:embed="rId976469cec7abe382e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403069ac48812ccb4" w:history="1">
+      <w:hyperlink r:id="rId905969cec7abe5ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615269ac48812cd1f" w:history="1">
+      <w:hyperlink r:id="rId543669cec7abe5f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512369ac48812ce9f" w:history="1">
+      <w:hyperlink r:id="rId564769cec7abe5fba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741569ac48812eadc" w:history="1">
+      <w:hyperlink r:id="rId113169cec7abe78f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId843469ac48812f346" w:history="1">
+      <w:hyperlink r:id="rId498069cec7abe8064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684569ac48812f413" w:history="1">
+      <w:hyperlink r:id="rId253969cec7abe812e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58566689" name="name992769ac48812f74b" descr="eu_funding_250.png"/>
+            <wp:docPr id="96821098" name="name680069cec7abe81e8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId383669ac48812f74a" cstate="print"/>
+                    <a:blip r:embed="rId777769cec7abe81e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21320989">
+  <w:abstractNum w:abstractNumId="77083364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19939616">
+    <w:lvl w:ilvl="0" w:tplc="13827201">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19939616" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13827201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19939616" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13827201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19939616" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13827201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19939616" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13827201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19939616" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13827201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19939616" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13827201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19939616" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13827201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19939616" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13827201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21320988">
+  <w:abstractNum w:abstractNumId="77083363">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86913567">
+    <w:lvl w:ilvl="0" w:tplc="48408392">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21320988">
-    <w:abstractNumId w:val="21320988"/>
+  <w:num w:numId="77083363">
+    <w:abstractNumId w:val="77083363"/>
   </w:num>
-  <w:num w:numId="21320989">
-    <w:abstractNumId w:val="21320989"/>
+  <w:num w:numId="77083364">
+    <w:abstractNumId w:val="77083364"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId557348106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385925621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId303269ac488127f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId141769ac48812800b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId982769ac488128b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId403069ac48812ccb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId615269ac48812cd1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId512369ac48812ce9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId741569ac48812eadc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId843469ac48812f346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId684569ac48812f413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId328369ac4881289de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId328369ac4881289de.jpg"/><Relationship Id="rId555369ac48812a72b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId555369ac48812a72b.jpg"/><Relationship Id="rId383669ac48812f74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId383669ac48812f74a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId263320036" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId974986885" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId377469cec7abe101c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId584569cec7abe1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId152369cec7abe1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId905969cec7abe5ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId543669cec7abe5f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId564769cec7abe5fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId113169cec7abe78f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId498069cec7abe8064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId253969cec7abe812e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId394169cec7abe1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId394169cec7abe1158.jpg"/><Relationship Id="rId976469cec7abe382e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId976469cec7abe382e.jpg"/><Relationship Id="rId777769cec7abe81e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId777769cec7abe81e7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>