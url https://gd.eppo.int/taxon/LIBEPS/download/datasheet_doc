--- v7 (2026-04-02)
+++ v8 (2026-04-26)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377469cec7abe101c" w:history="1">
+            <w:hyperlink r:id="rId486669ee414546ca6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584569cec7abe1087" w:history="1">
+            <w:hyperlink r:id="rId133869ee414546d14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83676633" name="name529669cec7abe1159" descr="4306.jpg"/>
+                  <wp:docPr id="1744642" name="name538369ee414547447" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId394169cec7abe1158" cstate="print"/>
+                          <a:blip r:embed="rId471669ee414547445" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId152369cec7abe1281" w:history="1">
+            <w:hyperlink r:id="rId279769ee414547b8b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86630366" name="name961069cec7abe3832" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="81926076" name="name358569ee4145499c0" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId976469cec7abe382e" cstate="print"/>
+                    <a:blip r:embed="rId849969ee4145499bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId905969cec7abe5ee4" w:history="1">
+      <w:hyperlink r:id="rId552069ee41454bbaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543669cec7abe5f4e" w:history="1">
+      <w:hyperlink r:id="rId150369ee41454bc17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564769cec7abe5fba" w:history="1">
+      <w:hyperlink r:id="rId445669ee41454bc83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113169cec7abe78f9" w:history="1">
+      <w:hyperlink r:id="rId390169ee41454d53f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498069cec7abe8064" w:history="1">
+      <w:hyperlink r:id="rId918169ee41454dc78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253969cec7abe812e" w:history="1">
+      <w:hyperlink r:id="rId333569ee41454dd43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96821098" name="name680069cec7abe81e8" descr="eu_funding_250.png"/>
+            <wp:docPr id="22057864" name="name836169ee41454de01" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId777769cec7abe81e7" cstate="print"/>
+                    <a:blip r:embed="rId274369ee41454de00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77083364">
+  <w:abstractNum w:abstractNumId="49559162">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13827201">
+    <w:lvl w:ilvl="0" w:tplc="18868645">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13827201" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18868645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13827201" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18868645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13827201" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18868645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13827201" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18868645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13827201" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18868645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13827201" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18868645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13827201" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18868645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13827201" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18868645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77083363">
+  <w:abstractNum w:abstractNumId="49559161">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48408392">
+    <w:lvl w:ilvl="0" w:tplc="85686602">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77083363">
-    <w:abstractNumId w:val="77083363"/>
+  <w:num w:numId="49559161">
+    <w:abstractNumId w:val="49559161"/>
   </w:num>
-  <w:num w:numId="77083364">
-    <w:abstractNumId w:val="77083364"/>
+  <w:num w:numId="49559162">
+    <w:abstractNumId w:val="49559162"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId263320036" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId974986885" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId377469cec7abe101c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId584569cec7abe1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId152369cec7abe1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId905969cec7abe5ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId543669cec7abe5f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId564769cec7abe5fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId113169cec7abe78f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId498069cec7abe8064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId253969cec7abe812e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId394169cec7abe1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId394169cec7abe1158.jpg"/><Relationship Id="rId976469cec7abe382e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId976469cec7abe382e.jpg"/><Relationship Id="rId777769cec7abe81e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId777769cec7abe81e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId702030891" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176644960" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId486669ee414546ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId133869ee414546d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId279769ee414547b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId552069ee41454bbaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId150369ee41454bc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId445669ee41454bc83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId390169ee41454d53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId918169ee41454dc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId333569ee41454dd43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId471669ee414547445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId471669ee414547445.jpg"/><Relationship Id="rId849969ee4145499bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId849969ee4145499bd.jpg"/><Relationship Id="rId274369ee41454de00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId274369ee41454de00.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>