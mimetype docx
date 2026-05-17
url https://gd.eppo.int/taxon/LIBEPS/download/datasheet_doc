--- v8 (2026-04-26)
+++ v9 (2026-05-17)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486669ee414546ca6" w:history="1">
+            <w:hyperlink r:id="rId40596a0968988d42e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133869ee414546d14" w:history="1">
+            <w:hyperlink r:id="rId73936a0968988d498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1744642" name="name538369ee414547447" descr="4306.jpg"/>
+                  <wp:docPr id="11862938" name="name55336a0968988dbe1" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId471669ee414547445" cstate="print"/>
+                          <a:blip r:embed="rId89466a0968988dbdf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId279769ee414547b8b" w:history="1">
+            <w:hyperlink r:id="rId81166a0968988dce8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81926076" name="name358569ee4145499c0" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="55634574" name="name66556a0968988fac1" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId849969ee4145499bd" cstate="print"/>
+                    <a:blip r:embed="rId88166a0968988fabd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552069ee41454bbaf" w:history="1">
+      <w:hyperlink r:id="rId87126a09689891be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150369ee41454bc17" w:history="1">
+      <w:hyperlink r:id="rId28606a09689891c50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445669ee41454bc83" w:history="1">
+      <w:hyperlink r:id="rId13526a09689891cb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId390169ee41454d53f" w:history="1">
+      <w:hyperlink r:id="rId76156a09689893440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918169ee41454dc78" w:history="1">
+      <w:hyperlink r:id="rId90316a09689893bd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333569ee41454dd43" w:history="1">
+      <w:hyperlink r:id="rId89176a09689893c9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22057864" name="name836169ee41454de01" descr="eu_funding_250.png"/>
+            <wp:docPr id="85991758" name="name68626a09689894029" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId274369ee41454de00" cstate="print"/>
+                    <a:blip r:embed="rId74256a09689894028" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49559162">
+  <w:abstractNum w:abstractNumId="80902856">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18868645">
+    <w:lvl w:ilvl="0" w:tplc="53084661">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18868645" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53084661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18868645" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53084661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18868645" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53084661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18868645" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53084661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18868645" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53084661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18868645" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53084661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18868645" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53084661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18868645" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53084661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49559161">
+  <w:abstractNum w:abstractNumId="80902855">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85686602">
+    <w:lvl w:ilvl="0" w:tplc="13638763">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49559161">
-    <w:abstractNumId w:val="49559161"/>
+  <w:num w:numId="80902855">
+    <w:abstractNumId w:val="80902855"/>
   </w:num>
-  <w:num w:numId="49559162">
-    <w:abstractNumId w:val="49559162"/>
+  <w:num w:numId="80902856">
+    <w:abstractNumId w:val="80902856"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId702030891" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176644960" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId486669ee414546ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId133869ee414546d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId279769ee414547b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId552069ee41454bbaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId150369ee41454bc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId445669ee41454bc83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId390169ee41454d53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId918169ee41454dc78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId333569ee41454dd43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId471669ee414547445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId471669ee414547445.jpg"/><Relationship Id="rId849969ee4145499bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId849969ee4145499bd.jpg"/><Relationship Id="rId274369ee41454de00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId274369ee41454de00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307643766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553007287" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40596a0968988d42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId73936a0968988d498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId81166a0968988dce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId87126a09689891be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId28606a09689891c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId13526a09689891cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId76156a09689893440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId90316a09689893bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89176a09689893c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId89466a0968988dbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89466a0968988dbdf.jpg"/><Relationship Id="rId88166a0968988fabd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88166a0968988fabd.jpg"/><Relationship Id="rId74256a09689894028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74256a09689894028.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>