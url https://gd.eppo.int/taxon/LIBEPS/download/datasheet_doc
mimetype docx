--- v9 (2026-05-17)
+++ v10 (2026-06-08)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40596a0968988d42e" w:history="1">
+            <w:hyperlink r:id="rId92206a26e040ee6ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73936a0968988d498" w:history="1">
+            <w:hyperlink r:id="rId63316a26e040ee71e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11862938" name="name55336a0968988dbe1" descr="4306.jpg"/>
+                  <wp:docPr id="67067184" name="name33176a26e040eed7f" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89466a0968988dbdf" cstate="print"/>
+                          <a:blip r:embed="rId72726a26e040eed7d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81166a0968988dce8" w:history="1">
+            <w:hyperlink r:id="rId25946a26e040eeed6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55634574" name="name66556a0968988fac1" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="12018019" name="name98486a26e040f0cb3" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88166a0968988fabd" cstate="print"/>
+                    <a:blip r:embed="rId35226a26e040f0cb0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87126a09689891be4" w:history="1">
+      <w:hyperlink r:id="rId36736a26e040f2f75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28606a09689891c50" w:history="1">
+      <w:hyperlink r:id="rId32176a26e040f2fde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13526a09689891cb2" w:history="1">
+      <w:hyperlink r:id="rId92996a26e040f3041" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76156a09689893440" w:history="1">
+      <w:hyperlink r:id="rId98196a26e04100fc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90316a09689893bd6" w:history="1">
+      <w:hyperlink r:id="rId35416a26e0410176a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89176a09689893c9f" w:history="1">
+      <w:hyperlink r:id="rId40586a26e0410183d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85991758" name="name68626a09689894029" descr="eu_funding_250.png"/>
+            <wp:docPr id="56326789" name="name65856a26e041018a7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74256a09689894028" cstate="print"/>
+                    <a:blip r:embed="rId35366a26e041018a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80902856">
+  <w:abstractNum w:abstractNumId="42788942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53084661">
+    <w:lvl w:ilvl="0" w:tplc="24060493">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53084661" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24060493" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53084661" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24060493" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53084661" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24060493" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53084661" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24060493" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53084661" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24060493" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53084661" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24060493" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53084661" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24060493" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53084661" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24060493" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80902855">
+  <w:abstractNum w:abstractNumId="42788941">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13638763">
+    <w:lvl w:ilvl="0" w:tplc="37615668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80902855">
-    <w:abstractNumId w:val="80902855"/>
+  <w:num w:numId="42788941">
+    <w:abstractNumId w:val="42788941"/>
   </w:num>
-  <w:num w:numId="80902856">
-    <w:abstractNumId w:val="80902856"/>
+  <w:num w:numId="42788942">
+    <w:abstractNumId w:val="42788942"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307643766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553007287" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40596a0968988d42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId73936a0968988d498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId81166a0968988dce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId87126a09689891be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId28606a09689891c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId13526a09689891cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId76156a09689893440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId90316a09689893bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89176a09689893c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId89466a0968988dbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89466a0968988dbdf.jpg"/><Relationship Id="rId88166a0968988fabd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88166a0968988fabd.jpg"/><Relationship Id="rId74256a09689894028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74256a09689894028.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622711357" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId503916946" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92206a26e040ee6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId63316a26e040ee71e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId25946a26e040eeed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId36736a26e040f2f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId32176a26e040f2fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId92996a26e040f3041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId98196a26e04100fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId35416a26e0410176a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40586a26e0410183d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId72726a26e040eed7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72726a26e040eed7d.jpg"/><Relationship Id="rId35226a26e040f0cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35226a26e040f0cb0.jpg"/><Relationship Id="rId35366a26e041018a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35366a26e041018a6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>