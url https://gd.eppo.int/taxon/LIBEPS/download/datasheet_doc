--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92206a26e040ee6ac" w:history="1">
+            <w:hyperlink r:id="rId89016a41655826e34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63316a26e040ee71e" w:history="1">
+            <w:hyperlink r:id="rId94736a41655826ea1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67067184" name="name33176a26e040eed7f" descr="4306.jpg"/>
+                  <wp:docPr id="80463154" name="name89656a41655827608" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72726a26e040eed7d" cstate="print"/>
+                          <a:blip r:embed="rId75886a41655827606" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25946a26e040eeed6" w:history="1">
+            <w:hyperlink r:id="rId13006a41655827734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12018019" name="name98486a26e040f0cb3" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="67462885" name="name70836a41655829353" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35226a26e040f0cb0" cstate="print"/>
+                    <a:blip r:embed="rId83046a4165582934f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36736a26e040f2f75" w:history="1">
+      <w:hyperlink r:id="rId24116a4165582b589" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32176a26e040f2fde" w:history="1">
+      <w:hyperlink r:id="rId61296a4165582b5f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92996a26e040f3041" w:history="1">
+      <w:hyperlink r:id="rId91796a4165582b655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98196a26e04100fc4" w:history="1">
+      <w:hyperlink r:id="rId41676a4165582cea1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35416a26e0410176a" w:history="1">
+      <w:hyperlink r:id="rId87006a4165582d602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40586a26e0410183d" w:history="1">
+      <w:hyperlink r:id="rId69316a4165582d6e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56326789" name="name65856a26e041018a7" descr="eu_funding_250.png"/>
+            <wp:docPr id="45289329" name="name11106a4165582d786" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35366a26e041018a6" cstate="print"/>
+                    <a:blip r:embed="rId16746a4165582d785" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42788942">
+  <w:abstractNum w:abstractNumId="75594047">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24060493">
+    <w:lvl w:ilvl="0" w:tplc="81541650">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24060493" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81541650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24060493" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81541650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24060493" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81541650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24060493" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81541650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24060493" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81541650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24060493" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81541650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24060493" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81541650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24060493" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81541650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42788941">
+  <w:abstractNum w:abstractNumId="75594046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37615668">
+    <w:lvl w:ilvl="0" w:tplc="37876220">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42788941">
-    <w:abstractNumId w:val="42788941"/>
+  <w:num w:numId="75594046">
+    <w:abstractNumId w:val="75594046"/>
   </w:num>
-  <w:num w:numId="42788942">
-    <w:abstractNumId w:val="42788942"/>
+  <w:num w:numId="75594047">
+    <w:abstractNumId w:val="75594047"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622711357" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId503916946" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92206a26e040ee6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId63316a26e040ee71e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId25946a26e040eeed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId36736a26e040f2f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId32176a26e040f2fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId92996a26e040f3041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId98196a26e04100fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId35416a26e0410176a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40586a26e0410183d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId72726a26e040eed7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72726a26e040eed7d.jpg"/><Relationship Id="rId35226a26e040f0cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35226a26e040f0cb0.jpg"/><Relationship Id="rId35366a26e041018a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35366a26e041018a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278522881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId975701109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89016a41655826e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId94736a41655826ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId13006a41655827734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId24116a4165582b589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId61296a4165582b5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId91796a4165582b655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId41676a4165582cea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId87006a4165582d602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69316a4165582d6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId75886a41655827606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75886a41655827606.jpg"/><Relationship Id="rId83046a4165582934f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83046a4165582934f.jpg"/><Relationship Id="rId16746a4165582d785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16746a4165582d785.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>