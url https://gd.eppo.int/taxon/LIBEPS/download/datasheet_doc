--- v11 (2026-06-28)
+++ v12 (2026-07-22)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89016a41655826e34" w:history="1">
+            <w:hyperlink r:id="rId37656a60eea0e3463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94736a41655826ea1" w:history="1">
+            <w:hyperlink r:id="rId62876a60eea0e34d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80463154" name="name89656a41655827608" descr="4306.jpg"/>
+                  <wp:docPr id="67627567" name="name43896a60eea0e3c9c" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75886a41655827606" cstate="print"/>
+                          <a:blip r:embed="rId10176a60eea0e3c9a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13006a41655827734" w:history="1">
+            <w:hyperlink r:id="rId99386a60eea0e3ddf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67462885" name="name70836a41655829353" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="13934680" name="name48546a60eea0e5875" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83046a4165582934f" cstate="print"/>
+                    <a:blip r:embed="rId83756a60eea0e5872" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24116a4165582b589" w:history="1">
+      <w:hyperlink r:id="rId60796a60eea0e7ad5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61296a4165582b5f3" w:history="1">
+      <w:hyperlink r:id="rId10226a60eea0e7b41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91796a4165582b655" w:history="1">
+      <w:hyperlink r:id="rId43686a60eea0e7ba4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41676a4165582cea1" w:history="1">
+      <w:hyperlink r:id="rId47256a60eea0e9670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87006a4165582d602" w:history="1">
+      <w:hyperlink r:id="rId43856a60eea0e9dae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69316a4165582d6e8" w:history="1">
+      <w:hyperlink r:id="rId34226a60eea0e9e83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45289329" name="name11106a4165582d786" descr="eu_funding_250.png"/>
+            <wp:docPr id="80480767" name="name29976a60eea0ea2a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16746a4165582d785" cstate="print"/>
+                    <a:blip r:embed="rId45706a60eea0ea2a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75594047">
+  <w:abstractNum w:abstractNumId="24495218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81541650">
+    <w:lvl w:ilvl="0" w:tplc="43942904">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81541650" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43942904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81541650" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43942904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81541650" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43942904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81541650" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43942904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81541650" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43942904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81541650" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43942904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81541650" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43942904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81541650" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43942904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75594046">
+  <w:abstractNum w:abstractNumId="24495217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37876220">
+    <w:lvl w:ilvl="0" w:tplc="86428206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75594046">
-    <w:abstractNumId w:val="75594046"/>
+  <w:num w:numId="24495217">
+    <w:abstractNumId w:val="24495217"/>
   </w:num>
-  <w:num w:numId="75594047">
-    <w:abstractNumId w:val="75594047"/>
+  <w:num w:numId="24495218">
+    <w:abstractNumId w:val="24495218"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278522881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId975701109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89016a41655826e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId94736a41655826ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId13006a41655827734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId24116a4165582b589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId61296a4165582b5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId91796a4165582b655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId41676a4165582cea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId87006a4165582d602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69316a4165582d6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId75886a41655827606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75886a41655827606.jpg"/><Relationship Id="rId83046a4165582934f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83046a4165582934f.jpg"/><Relationship Id="rId16746a4165582d785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16746a4165582d785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927373004" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId915230367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37656a60eea0e3463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId62876a60eea0e34d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId99386a60eea0e3ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId60796a60eea0e7ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId10226a60eea0e7b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId43686a60eea0e7ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId47256a60eea0e9670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId43856a60eea0e9dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34226a60eea0e9e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId10176a60eea0e3c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10176a60eea0e3c9a.jpg"/><Relationship Id="rId83756a60eea0e5872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83756a60eea0e5872.jpg"/><Relationship Id="rId45706a60eea0ea2a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45706a60eea0ea2a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>