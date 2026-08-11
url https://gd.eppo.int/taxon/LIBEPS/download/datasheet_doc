--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37656a60eea0e3463" w:history="1">
+            <w:hyperlink r:id="rId87216a7b7f334db3a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62876a60eea0e34d1" w:history="1">
+            <w:hyperlink r:id="rId97486a7b7f334dba6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67627567" name="name43896a60eea0e3c9c" descr="4306.jpg"/>
+                  <wp:docPr id="48923921" name="name47006a7b7f334e3c8" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10176a60eea0e3c9a" cstate="print"/>
+                          <a:blip r:embed="rId85006a7b7f334e3c6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99386a60eea0e3ddf" w:history="1">
+            <w:hyperlink r:id="rId48556a7b7f334e4e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13934680" name="name48546a60eea0e5875" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="44994878" name="name92306a7b7f334fddf" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83756a60eea0e5872" cstate="print"/>
+                    <a:blip r:embed="rId16136a7b7f334fddc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60796a60eea0e7ad5" w:history="1">
+      <w:hyperlink r:id="rId78336a7b7f335216b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10226a60eea0e7b41" w:history="1">
+      <w:hyperlink r:id="rId86456a7b7f33521d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43686a60eea0e7ba4" w:history="1">
+      <w:hyperlink r:id="rId63176a7b7f3352251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47256a60eea0e9670" w:history="1">
+      <w:hyperlink r:id="rId85546a7b7f3353b4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43856a60eea0e9dae" w:history="1">
+      <w:hyperlink r:id="rId85746a7b7f33542cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34226a60eea0e9e83" w:history="1">
+      <w:hyperlink r:id="rId65666a7b7f3354395" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80480767" name="name29976a60eea0ea2a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="31523021" name="name22716a7b7f3354413" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45706a60eea0ea2a1" cstate="print"/>
+                    <a:blip r:embed="rId23456a7b7f3354412" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24495218">
+  <w:abstractNum w:abstractNumId="16175172">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43942904">
+    <w:lvl w:ilvl="0" w:tplc="19451962">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43942904" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19451962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43942904" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19451962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43942904" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19451962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43942904" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19451962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43942904" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19451962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43942904" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19451962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43942904" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19451962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43942904" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19451962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24495217">
+  <w:abstractNum w:abstractNumId="16175171">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86428206">
+    <w:lvl w:ilvl="0" w:tplc="49983696">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24495217">
-    <w:abstractNumId w:val="24495217"/>
+  <w:num w:numId="16175171">
+    <w:abstractNumId w:val="16175171"/>
   </w:num>
-  <w:num w:numId="24495218">
-    <w:abstractNumId w:val="24495218"/>
+  <w:num w:numId="16175172">
+    <w:abstractNumId w:val="16175172"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927373004" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId915230367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37656a60eea0e3463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId62876a60eea0e34d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId99386a60eea0e3ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId60796a60eea0e7ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId10226a60eea0e7b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId43686a60eea0e7ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId47256a60eea0e9670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId43856a60eea0e9dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34226a60eea0e9e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId10176a60eea0e3c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10176a60eea0e3c9a.jpg"/><Relationship Id="rId83756a60eea0e5872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83756a60eea0e5872.jpg"/><Relationship Id="rId45706a60eea0ea2a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45706a60eea0ea2a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245881893" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814226560" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87216a7b7f334db3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId97486a7b7f334dba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId48556a7b7f334e4e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId78336a7b7f335216b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId86456a7b7f33521d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId63176a7b7f3352251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId85546a7b7f3353b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId85746a7b7f33542cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65666a7b7f3354395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId85006a7b7f334e3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85006a7b7f334e3c6.jpg"/><Relationship Id="rId16136a7b7f334fddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16136a7b7f334fddc.jpg"/><Relationship Id="rId23456a7b7f3354412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23456a7b7f3354412.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>