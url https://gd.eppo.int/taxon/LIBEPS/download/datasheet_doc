--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87216a7b7f334db3a" w:history="1">
+            <w:hyperlink r:id="rId77876a95f67211325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97486a7b7f334dba6" w:history="1">
+            <w:hyperlink r:id="rId69286a95f67211398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48923921" name="name47006a7b7f334e3c8" descr="4306.jpg"/>
+                  <wp:docPr id="62708941" name="name95406a95f67211b7f" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85006a7b7f334e3c6" cstate="print"/>
+                          <a:blip r:embed="rId96436a95f67211b7e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48556a7b7f334e4e5" w:history="1">
+            <w:hyperlink r:id="rId46086a95f67211c84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44994878" name="name92306a7b7f334fddf" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="14151161" name="name25606a95f67213987" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16136a7b7f334fddc" cstate="print"/>
+                    <a:blip r:embed="rId28346a95f67213983" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78336a7b7f335216b" w:history="1">
+      <w:hyperlink r:id="rId51036a95f67215c02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86456a7b7f33521d5" w:history="1">
+      <w:hyperlink r:id="rId77906a95f67215c6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63176a7b7f3352251" w:history="1">
+      <w:hyperlink r:id="rId99536a95f67215ccf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85546a7b7f3353b4c" w:history="1">
+      <w:hyperlink r:id="rId83136a95f67218cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85746a7b7f33542cd" w:history="1">
+      <w:hyperlink r:id="rId37586a95f672194f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65666a7b7f3354395" w:history="1">
+      <w:hyperlink r:id="rId91766a95f67219622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31523021" name="name22716a7b7f3354413" descr="eu_funding_250.png"/>
+            <wp:docPr id="33603013" name="name92776a95f672196a7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23456a7b7f3354412" cstate="print"/>
+                    <a:blip r:embed="rId35246a95f672196a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16175172">
+  <w:abstractNum w:abstractNumId="33442413">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19451962">
+    <w:lvl w:ilvl="0" w:tplc="34192561">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19451962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34192561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19451962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34192561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19451962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34192561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19451962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34192561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19451962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34192561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19451962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34192561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19451962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34192561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19451962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34192561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16175171">
+  <w:abstractNum w:abstractNumId="33442412">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49983696">
+    <w:lvl w:ilvl="0" w:tplc="72307689">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16175171">
-    <w:abstractNumId w:val="16175171"/>
+  <w:num w:numId="33442412">
+    <w:abstractNumId w:val="33442412"/>
   </w:num>
-  <w:num w:numId="16175172">
-    <w:abstractNumId w:val="16175172"/>
+  <w:num w:numId="33442413">
+    <w:abstractNumId w:val="33442413"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245881893" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814226560" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87216a7b7f334db3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId97486a7b7f334dba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId48556a7b7f334e4e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId78336a7b7f335216b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId86456a7b7f33521d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId63176a7b7f3352251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId85546a7b7f3353b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId85746a7b7f33542cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65666a7b7f3354395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId85006a7b7f334e3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85006a7b7f334e3c6.jpg"/><Relationship Id="rId16136a7b7f334fddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16136a7b7f334fddc.jpg"/><Relationship Id="rId23456a7b7f3354412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23456a7b7f3354412.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId104611763" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614793774" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77876a95f67211325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId69286a95f67211398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId46086a95f67211c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId51036a95f67215c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId77906a95f67215c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId99536a95f67215ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId83136a95f67218cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId37586a95f672194f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91766a95f67219622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId96436a95f67211b7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96436a95f67211b7e.jpg"/><Relationship Id="rId28346a95f67213983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28346a95f67213983.jpg"/><Relationship Id="rId35246a95f672196a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35246a95f672196a6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>