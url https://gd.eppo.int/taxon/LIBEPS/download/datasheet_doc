--- v14 (2026-08-31)
+++ v15 (2026-09-29)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77876a95f67211325" w:history="1">
+            <w:hyperlink r:id="rId81386abc290fd7bec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69286a95f67211398" w:history="1">
+            <w:hyperlink r:id="rId98046abc290fd7c65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62708941" name="name95406a95f67211b7f" descr="4306.jpg"/>
+                  <wp:docPr id="10787572" name="name40326abc290fd83b0" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96436a95f67211b7e" cstate="print"/>
+                          <a:blip r:embed="rId97936abc290fd83ae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46086a95f67211c84" w:history="1">
+            <w:hyperlink r:id="rId15386abc290fd84bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14151161" name="name25606a95f67213987" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="94670882" name="name29146abc290fda0c2" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28346a95f67213983" cstate="print"/>
+                    <a:blip r:embed="rId70936abc290fda0bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51036a95f67215c02" w:history="1">
+      <w:hyperlink r:id="rId85346abc290fdc1d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77906a95f67215c6a" w:history="1">
+      <w:hyperlink r:id="rId42246abc290fdc23f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99536a95f67215ccf" w:history="1">
+      <w:hyperlink r:id="rId81136abc290fdc2a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83136a95f67218cba" w:history="1">
+      <w:hyperlink r:id="rId22956abc290fdda99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37586a95f672194f1" w:history="1">
+      <w:hyperlink r:id="rId16296abc290fde1e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91766a95f67219622" w:history="1">
+      <w:hyperlink r:id="rId42416abc290fde2b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33603013" name="name92776a95f672196a7" descr="eu_funding_250.png"/>
+            <wp:docPr id="8970584" name="name39986abc290fde5f4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35246a95f672196a6" cstate="print"/>
+                    <a:blip r:embed="rId35406abc290fde5f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33442413">
+  <w:abstractNum w:abstractNumId="88858754">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34192561">
+    <w:lvl w:ilvl="0" w:tplc="67797447">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34192561" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67797447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34192561" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67797447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34192561" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67797447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34192561" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67797447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34192561" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67797447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34192561" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67797447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34192561" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67797447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34192561" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67797447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33442412">
+  <w:abstractNum w:abstractNumId="88858753">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72307689">
+    <w:lvl w:ilvl="0" w:tplc="66857201">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33442412">
-    <w:abstractNumId w:val="33442412"/>
+  <w:num w:numId="88858753">
+    <w:abstractNumId w:val="88858753"/>
   </w:num>
-  <w:num w:numId="33442413">
-    <w:abstractNumId w:val="33442413"/>
+  <w:num w:numId="88858754">
+    <w:abstractNumId w:val="88858754"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId104611763" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614793774" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77876a95f67211325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId69286a95f67211398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId46086a95f67211c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId51036a95f67215c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId77906a95f67215c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId99536a95f67215ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId83136a95f67218cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId37586a95f672194f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91766a95f67219622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId96436a95f67211b7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96436a95f67211b7e.jpg"/><Relationship Id="rId28346a95f67213983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28346a95f67213983.jpg"/><Relationship Id="rId35246a95f672196a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35246a95f672196a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723637642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId196282681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81386abc290fd7bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId98046abc290fd7c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId15386abc290fd84bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId85346abc290fdc1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId42246abc290fdc23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId81136abc290fdc2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId22956abc290fdda99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId16296abc290fde1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42416abc290fde2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId97936abc290fd83ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97936abc290fd83ae.jpg"/><Relationship Id="rId70936abc290fda0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70936abc290fda0bf.jpg"/><Relationship Id="rId35406abc290fde5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35406abc290fde5f3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>