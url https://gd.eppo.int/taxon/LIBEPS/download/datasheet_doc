--- v15 (2026-09-29)
+++ v16 (2026-10-20)
@@ -331,51 +331,51 @@
               <w:t xml:space="preserve"> Liefting, Perez-Egusquiza &amp; Clover</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zebra chip disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81386abc290fd7bec" w:history="1">
+            <w:hyperlink r:id="rId20386ad6d9fc7c151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98046abc290fd7c65" w:history="1">
+            <w:hyperlink r:id="rId39726ad6d9fc7c1bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -449,86 +449,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10787572" name="name40326abc290fd83b0" descr="4306.jpg"/>
+                  <wp:docPr id="18992627" name="name99936ad6d9fc7c8f0" descr="4306.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4306.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97936abc290fd83ae" cstate="print"/>
+                          <a:blip r:embed="rId20146ad6d9fc7c8ee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15386abc290fd84bb" w:history="1">
+            <w:hyperlink r:id="rId38556ad6d9fc7ca2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2866,63 +2866,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum umbelliferum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) collected in 1970 in California, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94670882" name="name29146abc290fda0c2" descr="LIBEPS_distribution_map.jpg"/>
+            <wp:docPr id="3643630" name="name22616ad6d9fc7e40c" descr="LIBEPS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEPS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70936abc290fda0bf" cstate="print"/>
+                    <a:blip r:embed="rId98116ad6d9fc7e408" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7878,51 +7878,51 @@
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> joint annual meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ajaccio, 28-30 October 2019. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85346abc290fdc1d9" w:history="1">
+      <w:hyperlink r:id="rId48496ad6d9fc80686" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 27/11/2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7937,51 +7937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter C (2019) Economic impact of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ in carrot farming in the EU. Master thesis business economics. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42246abc290fdc23f" w:history="1">
+      <w:hyperlink r:id="rId42576ad6d9fc806f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/496773</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last access 17/12/2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum’ haplotype E detected on potatoes in Spain. EPPO Reporting Service article 2017/134. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81136abc290fdc2a0" w:history="1">
+      <w:hyperlink r:id="rId16326ad6d9fc80754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11738,51 +11738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palomo JL, Bertolini E, Martín-Robles MJ, Teresani G, Lopez MM, Cambra M (2014) Detección en patata en España de un haplotipo de '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter solanacearum' no descrito en solanáceas. In ‘XVII National meeting of Spanish society of phytopathology’, Lleida. 7-10 October 2014. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22956abc290fdda99" w:history="1">
+      <w:hyperlink r:id="rId12976ad6d9fc81fb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 30 March 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12877,51 +12877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter solanacearum'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16296abc290fde1e7" w:history="1">
+      <w:hyperlink r:id="rId33626ad6d9fc82721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12997,81 +12997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 197-201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42416abc290fde2b0" w:history="1">
+      <w:hyperlink r:id="rId37206ad6d9fc827f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12043</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8970584" name="name39986abc290fde5f4" descr="eu_funding_250.png"/>
+            <wp:docPr id="28163240" name="name71386ad6d9fc829ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35406abc290fde5f3" cstate="print"/>
+                    <a:blip r:embed="rId39176ad6d9fc829ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13169,137 +13169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88858754">
+  <w:abstractNum w:abstractNumId="34186236">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67797447">
+    <w:lvl w:ilvl="0" w:tplc="49031408">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67797447" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49031408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67797447" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49031408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67797447" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49031408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67797447" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49031408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67797447" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49031408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67797447" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49031408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67797447" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49031408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67797447" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49031408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88858753">
+  <w:abstractNum w:abstractNumId="34186235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66857201">
+    <w:lvl w:ilvl="0" w:tplc="13794408">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14051,55 +14051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88858753">
-    <w:abstractNumId w:val="88858753"/>
+  <w:num w:numId="34186235">
+    <w:abstractNumId w:val="34186235"/>
   </w:num>
-  <w:num w:numId="88858754">
-    <w:abstractNumId w:val="88858754"/>
+  <w:num w:numId="34186236">
+    <w:abstractNumId w:val="34186236"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25649,51 +25649,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723637642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId196282681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81386abc290fd7bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId98046abc290fd7c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId15386abc290fd84bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId85346abc290fdc1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId42246abc290fdc23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId81136abc290fdc2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId22956abc290fdda99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId16296abc290fde1e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42416abc290fde2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId97936abc290fd83ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97936abc290fd83ae.jpg"/><Relationship Id="rId70936abc290fda0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70936abc290fda0bf.jpg"/><Relationship Id="rId35406abc290fde5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35406abc290fde5f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId394487779" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId488036768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20386ad6d9fc7c151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/" TargetMode="External"/><Relationship Id="rId39726ad6d9fc7c1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/categorization" TargetMode="External"/><Relationship Id="rId38556ad6d9fc7ca2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEPS/photos" TargetMode="External"/><Relationship Id="rId48496ad6d9fc80686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteproject.eu/scientific-publications/ponte-xf-actors-3rd-joint-annual-meeting-ajaccio-2019-book-of-abstracts/" TargetMode="External"/><Relationship Id="rId42576ad6d9fc806f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/496773" TargetMode="External"/><Relationship Id="rId16326ad6d9fc80754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6102" TargetMode="External"/><Relationship Id="rId12976ad6d9fc81fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasa.gov.uk/sites/default/files/6%20Current%20situation%20of%20%E2%80%98Ca%20Liberibacter%20%20solanacearum%E2%80%99%20in%20Spain.%20Mariano%20Cambra.pdf" TargetMode="External"/><Relationship Id="rId33626ad6d9fc82721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37206ad6d9fc827f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12043" TargetMode="External"/><Relationship Id="rId20146ad6d9fc7c8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20146ad6d9fc7c8ee.jpg"/><Relationship Id="rId98116ad6d9fc7e408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98116ad6d9fc7e408.jpg"/><Relationship Id="rId39176ad6d9fc829ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39176ad6d9fc829ec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>