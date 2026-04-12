--- v7 (2026-03-22)
+++ v8 (2026-04-12)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId540369bfe75142e51" w:history="1">
+      <w:hyperlink r:id="rId122469db9d65abcbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469269bfe75142eac" w:history="1">
+      <w:hyperlink r:id="rId615469db9d65abd1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502969bfe751430b5" w:history="1">
+            <w:hyperlink r:id="rId399869db9d65abf47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118869bfe75143118" w:history="1">
+            <w:hyperlink r:id="rId946769db9d65abfab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32634549" name="name257869bfe75143698" descr="17883.jpg"/>
+                  <wp:docPr id="89036188" name="name813469db9d65ac740" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId728169bfe75143697" cstate="print"/>
+                          <a:blip r:embed="rId588169db9d65ac73e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId739269bfe751437be" w:history="1">
+            <w:hyperlink r:id="rId806569db9d65ac852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3239,145 +3239,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344769bfe751459aa" w:history="1">
+      <w:hyperlink r:id="rId768769db9d65adaa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId835069bfe75145a0f" w:history="1">
+      <w:hyperlink r:id="rId808469db9d65adae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43894645" name="name472769bfe75146a1e" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="33326551" name="name558269db9d65ae9bd" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId109669bfe75146a1c" cstate="print"/>
+                    <a:blip r:embed="rId621069db9d65ae9ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7562,51 +7562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442169bfe751488ff" w:history="1">
+      <w:hyperlink r:id="rId829869db9d65b088a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7806,51 +7806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535869bfe75148a94" w:history="1">
+      <w:hyperlink r:id="rId756369db9d65b0a31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8204,51 +8204,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344969bfe75148d2e" w:history="1">
+      <w:hyperlink r:id="rId330469db9d65b0d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381869bfe75149136" w:history="1">
+      <w:hyperlink r:id="rId477469db9d65b1254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9048,101 +9048,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811069bfe75149285" w:history="1">
+      <w:hyperlink r:id="rId861269db9d65b13a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625569bfe751492d8" w:history="1">
+      <w:hyperlink r:id="rId913169db9d65b13f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9188,51 +9188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115869bfe75149368" w:history="1">
+      <w:hyperlink r:id="rId489169db9d65b1489" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9327,51 +9327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596369bfe75149458" w:history="1">
+      <w:hyperlink r:id="rId986069db9d65b1562" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10039,51 +10039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600569bfe751498fc" w:history="1">
+      <w:hyperlink r:id="rId772269db9d65b19f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10129,51 +10129,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116969bfe7514998f" w:history="1">
+      <w:hyperlink r:id="rId456169db9d65b1a8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11202,51 +11202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530069bfe7514a082" w:history="1">
+      <w:hyperlink r:id="rId836869db9d65b21d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12070,51 +12070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId803169bfe7514a61e" w:history="1">
+      <w:hyperlink r:id="rId781669db9d65b2793" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13134,51 +13134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236269bfe7514acd8" w:history="1">
+      <w:hyperlink r:id="rId664969db9d65b2f71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13375,63 +13375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31474757" name="name995969bfe7514aea1" descr="eu_funding_250.png"/>
+            <wp:docPr id="66033335" name="name475869db9d65b3284" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId709769bfe7514aea0" cstate="print"/>
+                    <a:blip r:embed="rId310669db9d65b3283" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13529,137 +13529,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64552086">
+  <w:abstractNum w:abstractNumId="49695011">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62421600">
+    <w:lvl w:ilvl="0" w:tplc="27659952">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62421600" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27659952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62421600" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27659952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62421600" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27659952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62421600" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27659952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62421600" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27659952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62421600" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27659952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62421600" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27659952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62421600" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27659952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64552085">
+  <w:abstractNum w:abstractNumId="49695010">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27271512">
+    <w:lvl w:ilvl="0" w:tplc="74216242">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14411,55 +14411,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64552085">
-    <w:abstractNumId w:val="64552085"/>
+  <w:num w:numId="49695010">
+    <w:abstractNumId w:val="49695010"/>
   </w:num>
-  <w:num w:numId="64552086">
-    <w:abstractNumId w:val="64552086"/>
+  <w:num w:numId="49695011">
+    <w:abstractNumId w:val="49695011"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26009,51 +26009,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId889617027" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId951433927" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId540369bfe75142e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId469269bfe75142eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId502969bfe751430b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId118869bfe75143118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId739269bfe751437be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId344769bfe751459aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId835069bfe75145a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId442169bfe751488ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId535869bfe75148a94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId344969bfe75148d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId381869bfe75149136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId811069bfe75149285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId625569bfe751492d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId115869bfe75149368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId596369bfe75149458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId600569bfe751498fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId116969bfe7514998f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId530069bfe7514a082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId803169bfe7514a61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId236269bfe7514acd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId728169bfe75143697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId728169bfe75143697.jpg"/><Relationship Id="rId109669bfe75146a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId109669bfe75146a1c.jpg"/><Relationship Id="rId709769bfe7514aea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId709769bfe7514aea0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId777558924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId152738345" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId122469db9d65abcbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId615469db9d65abd1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId399869db9d65abf47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId946769db9d65abfab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId806569db9d65ac852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId768769db9d65adaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId808469db9d65adae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId829869db9d65b088a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId756369db9d65b0a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId330469db9d65b0d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId477469db9d65b1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId861269db9d65b13a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId913169db9d65b13f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId489169db9d65b1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId986069db9d65b1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId772269db9d65b19f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId456169db9d65b1a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId836869db9d65b21d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId781669db9d65b2793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId664969db9d65b2f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId588169db9d65ac73e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588169db9d65ac73e.jpg"/><Relationship Id="rId621069db9d65ae9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId621069db9d65ae9ba.jpg"/><Relationship Id="rId310669db9d65b3283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId310669db9d65b3283.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>