--- v8 (2026-04-12)
+++ v9 (2026-05-03)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId122469db9d65abcbc" w:history="1">
+      <w:hyperlink r:id="rId318669f6d27db5c0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615469db9d65abd1e" w:history="1">
+      <w:hyperlink r:id="rId737769f6d27db5c73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399869db9d65abf47" w:history="1">
+            <w:hyperlink r:id="rId126169f6d27db5e7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946769db9d65abfab" w:history="1">
+            <w:hyperlink r:id="rId983369f6d27db5ee0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89036188" name="name813469db9d65ac740" descr="17883.jpg"/>
+                  <wp:docPr id="7326257" name="name276369f6d27db6478" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId588169db9d65ac73e" cstate="print"/>
+                          <a:blip r:embed="rId694969f6d27db6477" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId806569db9d65ac852" w:history="1">
+            <w:hyperlink r:id="rId189969f6d27db65bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3239,145 +3239,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId768769db9d65adaa2" w:history="1">
+      <w:hyperlink r:id="rId551169f6d27db76f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId808469db9d65adae8" w:history="1">
+      <w:hyperlink r:id="rId882669f6d27db773b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33326551" name="name558269db9d65ae9bd" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="47188461" name="name582769f6d27db839c" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId621069db9d65ae9ba" cstate="print"/>
+                    <a:blip r:embed="rId867269f6d27db8399" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7562,51 +7562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829869db9d65b088a" w:history="1">
+      <w:hyperlink r:id="rId149969f6d27dba125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7806,51 +7806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756369db9d65b0a31" w:history="1">
+      <w:hyperlink r:id="rId253569f6d27dba2b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8204,51 +8204,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330469db9d65b0d4c" w:history="1">
+      <w:hyperlink r:id="rId517969f6d27dba546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477469db9d65b1254" w:history="1">
+      <w:hyperlink r:id="rId444069f6d27dba95e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9048,101 +9048,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId861269db9d65b13a4" w:history="1">
+      <w:hyperlink r:id="rId995469f6d27dbaaa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913169db9d65b13f8" w:history="1">
+      <w:hyperlink r:id="rId944669f6d27dbaafd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9188,51 +9188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489169db9d65b1489" w:history="1">
+      <w:hyperlink r:id="rId268869f6d27dbab8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9327,51 +9327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986069db9d65b1562" w:history="1">
+      <w:hyperlink r:id="rId524069f6d27dbac67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10039,51 +10039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772269db9d65b19f9" w:history="1">
+      <w:hyperlink r:id="rId473569f6d27dbb0e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10129,51 +10129,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId456169db9d65b1a8c" w:history="1">
+      <w:hyperlink r:id="rId490169f6d27dbb17b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11202,51 +11202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836869db9d65b21d0" w:history="1">
+      <w:hyperlink r:id="rId622769f6d27dbb83b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12070,51 +12070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781669db9d65b2793" w:history="1">
+      <w:hyperlink r:id="rId451969f6d27dbbdb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13134,51 +13134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664969db9d65b2f71" w:history="1">
+      <w:hyperlink r:id="rId236469f6d27dbc45e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13375,63 +13375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66033335" name="name475869db9d65b3284" descr="eu_funding_250.png"/>
+            <wp:docPr id="17492387" name="name263869f6d27dbc8e2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId310669db9d65b3283" cstate="print"/>
+                    <a:blip r:embed="rId325569f6d27dbc8e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13529,137 +13529,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49695011">
+  <w:abstractNum w:abstractNumId="46116414">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27659952">
+    <w:lvl w:ilvl="0" w:tplc="63471655">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27659952" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63471655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27659952" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63471655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27659952" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63471655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27659952" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63471655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27659952" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63471655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27659952" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63471655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27659952" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63471655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27659952" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63471655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49695010">
+  <w:abstractNum w:abstractNumId="46116413">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74216242">
+    <w:lvl w:ilvl="0" w:tplc="78377039">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14411,55 +14411,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49695010">
-    <w:abstractNumId w:val="49695010"/>
+  <w:num w:numId="46116413">
+    <w:abstractNumId w:val="46116413"/>
   </w:num>
-  <w:num w:numId="49695011">
-    <w:abstractNumId w:val="49695011"/>
+  <w:num w:numId="46116414">
+    <w:abstractNumId w:val="46116414"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26009,51 +26009,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId777558924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId152738345" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId122469db9d65abcbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId615469db9d65abd1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId399869db9d65abf47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId946769db9d65abfab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId806569db9d65ac852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId768769db9d65adaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId808469db9d65adae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId829869db9d65b088a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId756369db9d65b0a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId330469db9d65b0d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId477469db9d65b1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId861269db9d65b13a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId913169db9d65b13f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId489169db9d65b1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId986069db9d65b1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId772269db9d65b19f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId456169db9d65b1a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId836869db9d65b21d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId781669db9d65b2793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId664969db9d65b2f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId588169db9d65ac73e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588169db9d65ac73e.jpg"/><Relationship Id="rId621069db9d65ae9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId621069db9d65ae9ba.jpg"/><Relationship Id="rId310669db9d65b3283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId310669db9d65b3283.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId883446275" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId587320729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId318669f6d27db5c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId737769f6d27db5c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId126169f6d27db5e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId983369f6d27db5ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId189969f6d27db65bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId551169f6d27db76f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId882669f6d27db773b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId149969f6d27dba125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId253569f6d27dba2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId517969f6d27dba546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId444069f6d27dba95e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId995469f6d27dbaaa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId944669f6d27dbaafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId268869f6d27dbab8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId524069f6d27dbac67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId473569f6d27dbb0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId490169f6d27dbb17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId622769f6d27dbb83b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId451969f6d27dbbdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId236469f6d27dbc45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId694969f6d27db6477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId694969f6d27db6477.jpg"/><Relationship Id="rId867269f6d27db8399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId867269f6d27db8399.jpg"/><Relationship Id="rId325569f6d27dbc8e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId325569f6d27dbc8e1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>