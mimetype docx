--- v9 (2026-05-03)
+++ v10 (2026-05-24)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId318669f6d27db5c0a" w:history="1">
+      <w:hyperlink r:id="rId84026a1290dd2d6b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737769f6d27db5c73" w:history="1">
+      <w:hyperlink r:id="rId57876a1290dd2d71c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126169f6d27db5e7c" w:history="1">
+            <w:hyperlink r:id="rId85556a1290dd2d941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983369f6d27db5ee0" w:history="1">
+            <w:hyperlink r:id="rId38046a1290dd2d9a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7326257" name="name276369f6d27db6478" descr="17883.jpg"/>
+                  <wp:docPr id="68978381" name="name35516a1290dd2dfce" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId694969f6d27db6477" cstate="print"/>
+                          <a:blip r:embed="rId68036a1290dd2dfcc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId189969f6d27db65bb" w:history="1">
+            <w:hyperlink r:id="rId61296a1290dd2e12b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3239,145 +3239,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551169f6d27db76f8" w:history="1">
+      <w:hyperlink r:id="rId36386a1290dd2f3a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId882669f6d27db773b" w:history="1">
+      <w:hyperlink r:id="rId28926a1290dd2f3ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47188461" name="name582769f6d27db839c" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="26307703" name="name35976a1290dd2fdf8" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId867269f6d27db8399" cstate="print"/>
+                    <a:blip r:embed="rId90466a1290dd2fdf5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7562,51 +7562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149969f6d27dba125" w:history="1">
+      <w:hyperlink r:id="rId26526a1290dd31dde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7806,51 +7806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253569f6d27dba2b5" w:history="1">
+      <w:hyperlink r:id="rId28906a1290dd31f8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8204,51 +8204,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517969f6d27dba546" w:history="1">
+      <w:hyperlink r:id="rId79336a1290dd32222" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444069f6d27dba95e" w:history="1">
+      <w:hyperlink r:id="rId54456a1290dd32643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9048,101 +9048,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId995469f6d27dbaaa9" w:history="1">
+      <w:hyperlink r:id="rId98106a1290dd32794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944669f6d27dbaafd" w:history="1">
+      <w:hyperlink r:id="rId17466a1290dd32801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9188,51 +9188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268869f6d27dbab8e" w:history="1">
+      <w:hyperlink r:id="rId29586a1290dd32894" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9327,51 +9327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524069f6d27dbac67" w:history="1">
+      <w:hyperlink r:id="rId10226a1290dd3297c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10039,51 +10039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473569f6d27dbb0e9" w:history="1">
+      <w:hyperlink r:id="rId38156a1290dd32e3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10129,51 +10129,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490169f6d27dbb17b" w:history="1">
+      <w:hyperlink r:id="rId57596a1290dd32ed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11202,51 +11202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622769f6d27dbb83b" w:history="1">
+      <w:hyperlink r:id="rId39886a1290dd335ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12070,51 +12070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451969f6d27dbbdb7" w:history="1">
+      <w:hyperlink r:id="rId60946a1290dd33bac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13134,51 +13134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236469f6d27dbc45e" w:history="1">
+      <w:hyperlink r:id="rId35426a1290dd34303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13375,63 +13375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17492387" name="name263869f6d27dbc8e2" descr="eu_funding_250.png"/>
+            <wp:docPr id="37906123" name="name67186a1290dd34a32" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId325569f6d27dbc8e1" cstate="print"/>
+                    <a:blip r:embed="rId64976a1290dd34a2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13529,137 +13529,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46116414">
+  <w:abstractNum w:abstractNumId="28476036">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63471655">
+    <w:lvl w:ilvl="0" w:tplc="25355227">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63471655" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25355227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63471655" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25355227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63471655" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25355227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63471655" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25355227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63471655" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25355227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63471655" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25355227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63471655" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25355227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63471655" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25355227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46116413">
+  <w:abstractNum w:abstractNumId="28476035">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78377039">
+    <w:lvl w:ilvl="0" w:tplc="32330139">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14411,55 +14411,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46116413">
-    <w:abstractNumId w:val="46116413"/>
+  <w:num w:numId="28476035">
+    <w:abstractNumId w:val="28476035"/>
   </w:num>
-  <w:num w:numId="46116414">
-    <w:abstractNumId w:val="46116414"/>
+  <w:num w:numId="28476036">
+    <w:abstractNumId w:val="28476036"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26009,51 +26009,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId883446275" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId587320729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId318669f6d27db5c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId737769f6d27db5c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId126169f6d27db5e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId983369f6d27db5ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId189969f6d27db65bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId551169f6d27db76f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId882669f6d27db773b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId149969f6d27dba125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId253569f6d27dba2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId517969f6d27dba546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId444069f6d27dba95e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId995469f6d27dbaaa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId944669f6d27dbaafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId268869f6d27dbab8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId524069f6d27dbac67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId473569f6d27dbb0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId490169f6d27dbb17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId622769f6d27dbb83b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId451969f6d27dbbdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId236469f6d27dbc45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId694969f6d27db6477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId694969f6d27db6477.jpg"/><Relationship Id="rId867269f6d27db8399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId867269f6d27db8399.jpg"/><Relationship Id="rId325569f6d27dbc8e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId325569f6d27dbc8e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId492090742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797175907" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84026a1290dd2d6b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId57876a1290dd2d71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId85556a1290dd2d941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId38046a1290dd2d9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId61296a1290dd2e12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId36386a1290dd2f3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId28926a1290dd2f3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId26526a1290dd31dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId28906a1290dd31f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId79336a1290dd32222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId54456a1290dd32643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId98106a1290dd32794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId17466a1290dd32801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId29586a1290dd32894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId10226a1290dd3297c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId38156a1290dd32e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId57596a1290dd32ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId39886a1290dd335ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId60946a1290dd33bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId35426a1290dd34303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68036a1290dd2dfcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68036a1290dd2dfcc.jpg"/><Relationship Id="rId90466a1290dd2fdf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90466a1290dd2fdf5.jpg"/><Relationship Id="rId64976a1290dd34a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64976a1290dd34a2f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>