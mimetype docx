--- v10 (2026-05-24)
+++ v11 (2026-06-13)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84026a1290dd2d6b9" w:history="1">
+      <w:hyperlink r:id="rId26316a2d8267018ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57876a1290dd2d71c" w:history="1">
+      <w:hyperlink r:id="rId72306a2d826701910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85556a1290dd2d941" w:history="1">
+            <w:hyperlink r:id="rId59116a2d826701b3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38046a1290dd2d9a8" w:history="1">
+            <w:hyperlink r:id="rId80446a2d826701ba2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68978381" name="name35516a1290dd2dfce" descr="17883.jpg"/>
+                  <wp:docPr id="49358474" name="name88226a2d82670215d" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68036a1290dd2dfcc" cstate="print"/>
+                          <a:blip r:embed="rId41826a2d82670215b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61296a1290dd2e12b" w:history="1">
+            <w:hyperlink r:id="rId54746a2d8267022ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3239,145 +3239,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36386a1290dd2f3a4" w:history="1">
+      <w:hyperlink r:id="rId10116a2d826703557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28926a1290dd2f3ed" w:history="1">
+      <w:hyperlink r:id="rId97166a2d82670359e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26307703" name="name35976a1290dd2fdf8" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="8263659" name="name22926a2d8267044e0" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90466a1290dd2fdf5" cstate="print"/>
+                    <a:blip r:embed="rId56306a2d8267044de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3459,51 +3459,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Barbados, Belize, Costa Rica, Cuba, Dominica, Dominican Republic, El Salvador, Guadeloupe, Guatemala, Honduras, Jamaica, Martinique, Nicaragua, Panama, Puerto Rico, Trinidad and Tobago, Virgin Islands (US)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Argentina, Brazil (Bahia, Minas Gerais, Parana, Santa Catarina, Sao Paulo), Colombia, French Guiana, Paraguay, Uruguay, Venezuela</w:t>
+        <w:t xml:space="preserve"> Argentina, Brazil (Bahia, Mato Grosso do Sul, Minas Gerais, Parana, Rio Grande do Sul, Santa Catarina, Sao Paulo), Colombia, French Guiana, Paraguay, Uruguay, Venezuela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Papua New Guinea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7562,51 +7562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26526a1290dd31dde" w:history="1">
+      <w:hyperlink r:id="rId14046a2d826706411" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7806,51 +7806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28906a1290dd31f8b" w:history="1">
+      <w:hyperlink r:id="rId46316a2d8267065a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8204,51 +8204,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79336a1290dd32222" w:history="1">
+      <w:hyperlink r:id="rId78206a2d82670682e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54456a1290dd32643" w:history="1">
+      <w:hyperlink r:id="rId63666a2d826706c33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9048,101 +9048,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98106a1290dd32794" w:history="1">
+      <w:hyperlink r:id="rId90306a2d826706dab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17466a1290dd32801" w:history="1">
+      <w:hyperlink r:id="rId37416a2d826706e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9188,51 +9188,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29586a1290dd32894" w:history="1">
+      <w:hyperlink r:id="rId79946a2d826706e93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9327,51 +9327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10226a1290dd3297c" w:history="1">
+      <w:hyperlink r:id="rId87086a2d826706f79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10039,51 +10039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38156a1290dd32e3e" w:history="1">
+      <w:hyperlink r:id="rId82736a2d826707414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10129,51 +10129,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57596a1290dd32ed5" w:history="1">
+      <w:hyperlink r:id="rId96016a2d8267074a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11202,51 +11202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39886a1290dd335ed" w:history="1">
+      <w:hyperlink r:id="rId17686a2d826707b67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12070,51 +12070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60946a1290dd33bac" w:history="1">
+      <w:hyperlink r:id="rId40226a2d82670810f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13134,51 +13134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35426a1290dd34303" w:history="1">
+      <w:hyperlink r:id="rId95266a2d8267087c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13375,63 +13375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37906123" name="name67186a1290dd34a32" descr="eu_funding_250.png"/>
+            <wp:docPr id="76122609" name="name28716a2d82670898f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64976a1290dd34a2f" cstate="print"/>
+                    <a:blip r:embed="rId19476a2d82670898e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13529,137 +13529,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28476036">
+  <w:abstractNum w:abstractNumId="55736621">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25355227">
+    <w:lvl w:ilvl="0" w:tplc="55262985">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25355227" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55262985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25355227" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55262985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25355227" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55262985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25355227" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55262985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25355227" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55262985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25355227" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55262985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25355227" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55262985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25355227" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55262985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28476035">
+  <w:abstractNum w:abstractNumId="55736620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32330139">
+    <w:lvl w:ilvl="0" w:tplc="15488311">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14411,55 +14411,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28476035">
-    <w:abstractNumId w:val="28476035"/>
+  <w:num w:numId="55736620">
+    <w:abstractNumId w:val="55736620"/>
   </w:num>
-  <w:num w:numId="28476036">
-    <w:abstractNumId w:val="28476036"/>
+  <w:num w:numId="55736621">
+    <w:abstractNumId w:val="55736621"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26009,51 +26009,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId492090742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797175907" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84026a1290dd2d6b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId57876a1290dd2d71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId85556a1290dd2d941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId38046a1290dd2d9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId61296a1290dd2e12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId36386a1290dd2f3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId28926a1290dd2f3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId26526a1290dd31dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId28906a1290dd31f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId79336a1290dd32222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId54456a1290dd32643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId98106a1290dd32794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId17466a1290dd32801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId29586a1290dd32894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId10226a1290dd3297c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId38156a1290dd32e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId57596a1290dd32ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId39886a1290dd335ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId60946a1290dd33bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId35426a1290dd34303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68036a1290dd2dfcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68036a1290dd2dfcc.jpg"/><Relationship Id="rId90466a1290dd2fdf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90466a1290dd2fdf5.jpg"/><Relationship Id="rId64976a1290dd34a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64976a1290dd34a2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId531742719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740705140" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26316a2d8267018ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId72306a2d826701910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId59116a2d826701b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId80446a2d826701ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId54746a2d8267022ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId10116a2d826703557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId97166a2d82670359e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId14046a2d826706411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId46316a2d8267065a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId78206a2d82670682e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId63666a2d826706c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId90306a2d826706dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId37416a2d826706e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId79946a2d826706e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId87086a2d826706f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId82736a2d826707414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId96016a2d8267074a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId17686a2d826707b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId40226a2d82670810f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId95266a2d8267087c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41826a2d82670215b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41826a2d82670215b.jpg"/><Relationship Id="rId56306a2d8267044de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56306a2d8267044de.jpg"/><Relationship Id="rId19476a2d82670898e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19476a2d82670898e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>