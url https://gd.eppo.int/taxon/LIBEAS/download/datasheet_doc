--- v11 (2026-06-13)
+++ v12 (2026-07-04)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26316a2d8267018ae" w:history="1">
+      <w:hyperlink r:id="rId79796a488a8568465" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72306a2d826701910" w:history="1">
+      <w:hyperlink r:id="rId74316a488a85684c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59116a2d826701b3c" w:history="1">
+            <w:hyperlink r:id="rId38606a488a85686d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80446a2d826701ba2" w:history="1">
+            <w:hyperlink r:id="rId10976a488a8568735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49358474" name="name88226a2d82670215d" descr="17883.jpg"/>
+                  <wp:docPr id="75691126" name="name62656a488a8568bee" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41826a2d82670215b" cstate="print"/>
+                          <a:blip r:embed="rId73636a488a8568bed" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54746a2d8267022ba" w:history="1">
+            <w:hyperlink r:id="rId41726a488a8568d25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3101,89 +3101,136 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">(EPPO/CABI, 1996 a) is present with restricted distribution in Spain, (including Canary Islands), and in Portugal, (including Madeira Island) (Pérez-Otero </w:t>
+      <w:hyperlink r:id="rId84826a488a8569e62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Diaphorina citri</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 2025), and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16286a488a8569ebd" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Trioza erytreae</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is present with restricted distribution in Spain, (including Canary Islands), and in Portugal, (including Madeira Island) (Pérez-Otero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015; Siverio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -3239,145 +3286,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10116a2d826703557" w:history="1">
+      <w:hyperlink r:id="rId52976a488a8569f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97166a2d82670359e" w:history="1">
+      <w:hyperlink r:id="rId15686a488a8569fd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8263659" name="name22926a2d8267044e0" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="57433017" name="name93606a488a856ad54" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56306a2d8267044de" cstate="print"/>
+                    <a:blip r:embed="rId48296a488a856ad51" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6460,51 +6507,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic impact</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huanglongbing is currently regarded as one of the most important socio-economic threats to commercial citrus production at global level. Control measures in the field are difficult because long term resistance is still unknown and chemical-cultural management is technically difficult and expensive. In areas where the disease is endemic or uncontrolled, its progression within orchards can be relatively rapid. It is reported that it can reach more than 95 % of prevalence within 3 to 13 years after the onset of symptoms (Gottwald, 2010). Severe symptoms are always observed 5 to 8 years after planting in areas where abundant populations of bacteriliferous vectors are prevailing. In diseased orchards, yield is reduced and fruit quality is affected. Yield reduction can reach 30 to 100 %, depending on the proportion of affected canopy and may render affected orchards non-economical within seven to ten years after planting. In many countries of America, Asia, and Africa, yield losses and difficulties in maintaining economically viable orchards have forced many growers out of business (Gottwald, 2010; Rasowo </w:t>
+        <w:t xml:space="preserve">Huanglongbing is currently regarded as one of the most important socio-economic threats to commercial citrus production at global level. Control measures in the field are difficult because long term resistance is still unknown and chemical-cultural management is technically difficult and expensive. In areas where the disease is endemic or uncontrolled, its progression within orchards can be relatively rapid. It is reported that it can reach more than 95 % of prevalence within 3 to 13 years after the onset of symptoms (Gottwald, 2010). Severe symptoms are always observed 5 to 8 years after planting in areas where abundant populations of bacteriliferous vectors are prevailing. In diseased orchards, yield is reduced and fruit quality is affected. Yield reduction can reach 30 to 100 %, depending on the proportion of affected canopy and may render affected orchards non-economical within seven to ten years after planting. In many countries of America, Asia, and Africa, yield losses and difficulties in maintaining economically viable orchards have forced many growers out of business (Gottwald, 2010; Rasowo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -6558,51 +6605,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018) shows its enormous consequences for the citrus industry for over a hundred years. In Indonesia, 3 million trees were destroyed between 1960 and 1970 (Tirtawadja, 1980) and 4 million between 1986-1988 (Aubert, 1993). In India and Thailand, the disease was described as widespread and causing catastrophic losses during the 1960s and 1970s (Bové </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 1993; Varma </w:t>
+        <w:t xml:space="preserve">, 1993; Varma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1993). In Saudi Arabia, all sweet oranges and mandarin trees had declined by 1986 leaving only limes (Aubert, 1993). In the Philippines, mandarin production decreased by 85 % in only eight years. In northern Bali, almost 100 % of mandarin trees planted in 1990-91 were severely affected five years later. In most cases, when the diseased trees were replaced, the disease reappeared on the newly planted trees. Almost 100 million trees have been affected and destroyed in many countries of South and Southeast Asia, compromising the local citriculture and large areas of citrus cultivation had to be abandoned (Gottwald, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -6696,71 +6743,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter asiaticus and ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Liberibacter americanus’. One year later, the number of symptomatic trees was estimated to be ca. 2 million (ca. 87 %) according to Belasque </w:t>
+        <w:t xml:space="preserve">. Liberibacter americanus’. One year later, the number of symptomatic trees was estimated to be ca. 2 million (ca. 87 %) according to Belasque </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2010). In Florida (USA), costs of cultivation drastically increased since 2005, when the disease was first reported (Spreen </w:t>
+        <w:t xml:space="preserve"> (2010). In Florida (USA), costs of cultivation drastically increased since 2005, when the disease was first reported (Spreen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014). The costs of visual inspections of trees increased from 4 to 17 USD/ha and costs of insecticide treatments increased from 240 to 1000 USD/ha per year (Belasque </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6794,71 +6841,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The African form, ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Liberibacter africanus’, is considered to be less aggressive than the Asian form. However, da Graça &amp; Korsten (2004) based on past information, reported that 4 out of 11 million trees in South Africa were affected by this disease. Crop losses of 30-100 % had been reported in South Africa during the 20</w:t>
+        <w:t xml:space="preserve"> Liberibacter africanus’, is considered to be less aggressive than the Asian form. However, da Graça &amp; Korsten (2004) based on past information, reported that 4 out of 11 million trees in South Africa were affected by this disease. Crop losses of 30-100 % had been reported in South Africa during the 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">century and many of these orchards had subsequently to be abandoned or removed (Buitendag, 1991). In East Africa, surveys In Kenya and Tanzania, showed that it had the greatest impact on citrus production in the cooler highland regions, causing yield losses of 25–100 % (Rasowo </w:t>
+        <w:t xml:space="preserve">century and many of these orchards had subsequently to be abandoned or removed (Buitendag, 1991). In East Africa, surveys In Kenya and Tanzania, showed that it had the greatest impact on citrus production in the cooler highland regions, causing yield losses of 25–100 % (Rasowo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -6989,51 +7036,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century relied on a combination of measures that were considered the most appropriate for each country (including chemical or biological vector control, trunk injections with tetracycline, pruning, thermotherapy, eradication, use of disease-free planting material, alternative hosts) and this integrated approach obtained relative success (da Graça, 1991; da Graca &amp; Korsten, 2004). In South Africa, where most of the research was performed, removal of infected branches or trees, use of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">-free planting material, and control of the psyllid vector were applied (Buitendag &amp; von Broembsen, 1993) with the main emphasis on the effect of systemic insecticides against </w:t>
+        <w:t xml:space="preserve">-free planting material, and control of the psyllid vector were applied (Buitendag &amp; von Broembsen, 1993) with the main emphasis on the effect of systemic insecticides against </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. erytreae,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to maintain low psyllid populations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -7067,51 +7114,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus’ were carried out in China with a similar approach, by promoting large-scale production of healthy nursery plants, early removal of infected plants in existing orchards, and applying insecticide sprays at critical flushing periods (Ke &amp; Fan, 1990; Zheng </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2018). In the Americas, the most comprehensive example for the management of ‘</w:t>
+        <w:t xml:space="preserve"> 2018). In the Americas, the most comprehensive example for the management of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus’ is provided by the Sao Paulo state in Brazil because it is one of the few regions in the world where control against huanglongbing has been carried out on a large scale by the growers, and found to be successful. It is summarized by Belasque </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7165,51 +7212,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">An essential part of the integrated control of huanglongbing in all the continents is the use of healthy plant material for replanting after eradication, developing a certification program based on microshoot-tip grafting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in vitro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Navarro &amp; Juárez, 2007; FAO, 2014), and producing plants in protected greenhouses to avoid the presence of vectors. </w:t>
+        <w:t xml:space="preserve"> (Navarro &amp; Juárez, 2007; FAO, 2014), and producing plants in protected greenhouses to avoid the presence of vectors. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The successful management reported in some countries was considered a short-term solution to keep the citrus industry alive while other long-term solutions can be developed for an effective and integrated control of the disease. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -7242,91 +7289,91 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the EPPO region, host plants of huanglongbing are essentially </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> species that are intensively cultivated in the Mediterranean basin countries. For the moment, none of the bacteria associated with huanglongbing has been found in the EPPO region, but one of its vectors, </w:t>
+        <w:t xml:space="preserve"> species that are intensively cultivated in the Mediterranean basin countries. For the moment, none of the bacteria associated with huanglongbing has been found in the EPPO region, but the two vectors, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. citri </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. erytreae,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is already present (in Spain and Portugal, Pérez-Otero </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">., 2015). There is no suggestion that native Mediterranean vectors could exist. If the huanglongbing associated bacteria were introduced in citrus-growing areas of the EPPO region, it is foreseen that tree development, harvest amount and quality would be severely impacted, and that this would ultimately seriously limit the citrus industry. Based on the experience of citrus-producing countries in other parts of the world, many changes quickly take place for the industry when new outbreaks are detected. In the short term, costly eradication, vector control, and nursery certification programs have to be immediately put in place and quarantine restrictions for export probably will appear. Nursery production must be maintained free of the disease, combined with the increased demand due to increasing infected tree removals. This can result in a rapid reduction of citrus production area as diseased trees are continuously removed (Gottwald, 2010) and final consequences are not only economic but also social and environmental. Considering the severity of huanglongbing, it is essential to keep this disease (and its vectors when possible) out of the EPPO region and to prevent their spread in the Middle East.</w:t>
+        <w:t xml:space="preserve"> are already present in some countries. There is no suggestion that native Mediterranean vectors could exist. If the huanglongbing associated bacteria were introduced in citrus-growing areas of the EPPO region, it is foreseen that tree development, harvest amount and quality would be severely impacted, and that this would ultimately seriously limit the citrus industry. Based on the experience of citrus-producing countries in other parts of the world, many changes quickly take place for the industry when new outbreaks are detected. In the short term, costly eradication, vector control, and nursery certification programs have to be immediately put in place and quarantine restrictions for export probably will appear. Nursery production must be maintained free of the disease, combined with the increased demand due to increasing infected tree removals. This can result in a rapid reduction of citrus production area as diseased trees are continuously removed (Gottwald, 2010) and final consequences are not only economic but also social and environmental. Considering the severity of huanglongbing, it is essential to keep this disease (and its vectors when possible) out of the EPPO region and to prevent their spread in the Middle East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7341,51 +7388,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Considering the severity of huanglongbing, EPPO has recommended to prohibit the importation of citrus plants for planting and cut branches or buds of citrus from areas or countries where citrus huanglongbing (or either of its vectors) are present. In the EU, in addition, in areas where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> occurs, control is compulsory, and it is prohibited to move plant material from infested areas to pest-free areas. In the EU territory, it is also forbidden to import fruit from third countries with their peduncles and leaves. In disease free countries as those of the Mediterranean area, awareness, monitoring, surveillance, pest risk assessment, quarantine measures and action plans are advised (Duran-Vila </w:t>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. citri </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">occurs, control is compulsory, and it is prohibited to move plant material from infested areas to pest-free areas. In the EU territory, it is also forbidden to import fruit from third countries with their peduncles and leaves. In disease free countries as those of the Mediterranean area, awareness, monitoring, surveillance, pest risk assessment, quarantine measures and action plans are advised (Duran-Vila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Siverio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7562,51 +7629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14046a2d826706411" w:history="1">
+      <w:hyperlink r:id="rId71946a488a856cb17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7806,51 +7873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46316a2d8267065a6" w:history="1">
+      <w:hyperlink r:id="rId40906a488a856cca5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8204,51 +8271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78206a2d82670682e" w:history="1">
+      <w:hyperlink r:id="rId73786a488a856cf23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8909,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63666a2d826706c33" w:history="1">
+      <w:hyperlink r:id="rId13476a488a856d37d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9048,101 +9115,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90306a2d826706dab" w:history="1">
+      <w:hyperlink r:id="rId30826a488a856d4d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37416a2d826706e02" w:history="1">
+      <w:hyperlink r:id="rId38376a488a856d529" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9188,51 +9255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79946a2d826706e93" w:history="1">
+      <w:hyperlink r:id="rId24596a488a856d5b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9327,51 +9394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87086a2d826706f79" w:history="1">
+      <w:hyperlink r:id="rId93756a488a856d6a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9491,51 +9558,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2016) Regulation (EU) 2016/2031 of the European Parliament of the Council of 26 October 2016 on protective measures against pests of plants, amending Regulations (EU) No 228/2013, (EU) No 652/2014 and (EU) No 1143/2014 of the European Parliament and of the Council and repealing Council Directives 69/464/EEC, 74/647/EEC, 93/85/EEC, 98/57/EC, 2000/29/EC, 2006/91/EC and 2007/33/EC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 23.11.2016, L317/4.</w:t>
+        <w:t xml:space="preserve"> 23.11.2016, L317/4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2014) Project TCP-BZE-3402 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -10039,51 +10106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82736a2d826707414" w:history="1">
+      <w:hyperlink r:id="rId30796a488a856db24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10129,51 +10196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96016a2d8267074a4" w:history="1">
+      <w:hyperlink r:id="rId90166a488a856dbb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11202,51 +11269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17686a2d826707b67" w:history="1">
+      <w:hyperlink r:id="rId21066a488a856e277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11698,423 +11765,472 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OICV, University of California, Riverside, USA, pp. 18-20.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">McClean APD &amp; Oberholzer PCJ (1965) Citrus psylla, a vector of the huanglongbing or greening disease of sweet orange. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Melifronidou‐Pantelidou A, Urbaneja A, Tena A, Seraphides N, Stavrinides M, Koukkoularidou D, Georgiades M (2025) Eradication campaign for Diaphorina citri in Cyprus. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">8</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 297-298. </w:t>
+        <w:t xml:space="preserve">55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 305-311.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">McClean APD &amp; Schwarz RE (1970) Huanglongbing or greening or blotchy-mottle disease of citrus. </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Phytophylactica </w:t>
+        <w:t xml:space="preserve">McClean APD &amp; Oberholzer PCJ (1965) Citrus psylla, a vector of the huanglongbing or greening disease of sweet orange. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">South African Journal of Agricultural Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 177-194.</w:t>
+        <w:t xml:space="preserve">8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 297-298. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moll JN &amp; Martin MN (1973) Electron microscope evidence that citrus psylla (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">) is a vector of citrus huanglongbing or greening in South Africa. </w:t>
+        <w:t xml:space="preserve">McClean APD &amp; Schwarz RE (1970) Huanglongbing or greening or blotchy-mottle disease of citrus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophylactica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 41-44. </w:t>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 177-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Morgan JK, Zhou L, Li W, Shatters RG, Keremane M &amp;Duan YP (2012) Improved real-time PCR detection of ‘</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Moll JN &amp; Martin MN (1973) Electron microscope evidence that citrus psylla (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trioza erytreae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) is a vector of citrus huanglongbing or greening in South Africa. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phytophylactica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">26</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 90-98.</w:t>
+        <w:t xml:space="preserve">5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 41-44. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Navarro L &amp; Juárez J (2007) Shoot-tip grafting in vitro: Impact in the citrus industry and research applications. In: Khan A (ed) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. CABI, Wallingford, UK, pp. 353-370.</w:t>
+        <w:t xml:space="preserve">Morgan JK, Zhou L, Li W, Shatters RG, Keremane M &amp;Duan YP (2012) Improved real-time PCR detection of ‘</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liberibacter asiaticus’ from citrus and psyllid hosts by targeting the intragenic tandem-repeats of its prophage genes. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 90-98.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pérez-Otero R, Mansilla JP &amp; del Estal P (2015) Detección de la psila africana de los cítricos, </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">, 119-122. </w:t>
+        <w:t xml:space="preserve">Navarro L &amp; Juárez J (2007) Shoot-tip grafting in vitro: Impact in the citrus industry and research applications. In: Khan A (ed) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citrus Genetics, Breeding and Biotechnology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. CABI, Wallingford, UK, pp. 353-370.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pérez-Otero R, Mansilla JP &amp; del Estal P (2015) Detección de la psila africana de los cítricos, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trioza erytreae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Del Guercio, 1918) (Hemiptera: Psylloidea: Triozidae), en la Península Ibérica. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquivos Entomoloxicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 119-122. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40226a2d82670810f" w:history="1">
+      <w:hyperlink r:id="rId45806a488a856e88a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13134,51 +13250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95266a2d8267087c8" w:history="1">
+      <w:hyperlink r:id="rId73046a488a856ef37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13375,63 +13491,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76122609" name="name28716a2d82670898f" descr="eu_funding_250.png"/>
+            <wp:docPr id="11802681" name="name35776a488a856f0f5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19476a2d82670898e" cstate="print"/>
+                    <a:blip r:embed="rId54386a488a856f0f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13529,137 +13645,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55736621">
+  <w:abstractNum w:abstractNumId="68806191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55262985">
+    <w:lvl w:ilvl="0" w:tplc="72430607">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55262985" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72430607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55262985" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72430607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55262985" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72430607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55262985" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72430607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55262985" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72430607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55262985" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72430607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55262985" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72430607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55262985" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72430607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55736620">
+  <w:abstractNum w:abstractNumId="68806190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15488311">
+    <w:lvl w:ilvl="0" w:tplc="14675357">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14411,55 +14527,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55736620">
-    <w:abstractNumId w:val="55736620"/>
+  <w:num w:numId="68806190">
+    <w:abstractNumId w:val="68806190"/>
   </w:num>
-  <w:num w:numId="55736621">
-    <w:abstractNumId w:val="55736621"/>
+  <w:num w:numId="68806191">
+    <w:abstractNumId w:val="68806191"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26009,51 +26125,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId531742719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740705140" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26316a2d8267018ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId72306a2d826701910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId59116a2d826701b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId80446a2d826701ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId54746a2d8267022ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId10116a2d826703557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId97166a2d82670359e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId14046a2d826706411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId46316a2d8267065a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId78206a2d82670682e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId63666a2d826706c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId90306a2d826706dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId37416a2d826706e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId79946a2d826706e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId87086a2d826706f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId82736a2d826707414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId96016a2d8267074a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId17686a2d826707b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId40226a2d82670810f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId95266a2d8267087c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41826a2d82670215b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41826a2d82670215b.jpg"/><Relationship Id="rId56306a2d8267044de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56306a2d8267044de.jpg"/><Relationship Id="rId19476a2d82670898e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19476a2d82670898e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200265650" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738013321" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79796a488a8568465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId74316a488a85684c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId38606a488a85686d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId10976a488a8568735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId41726a488a8568d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId84826a488a8569e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId16286a488a8569ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId52976a488a8569f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId15686a488a8569fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId71946a488a856cb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId40906a488a856cca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId73786a488a856cf23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId13476a488a856d37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId30826a488a856d4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId38376a488a856d529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId24596a488a856d5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId93756a488a856d6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId30796a488a856db24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId90166a488a856dbb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId21066a488a856e277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId45806a488a856e88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId73046a488a856ef37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73636a488a8568bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73636a488a8568bed.jpg"/><Relationship Id="rId48296a488a856ad51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48296a488a856ad51.jpg"/><Relationship Id="rId54386a488a856f0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54386a488a856f0f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>