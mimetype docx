--- v12 (2026-07-04)
+++ v13 (2026-07-25)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79796a488a8568465" w:history="1">
+      <w:hyperlink r:id="rId68766a644919a3d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74316a488a85684c7" w:history="1">
+      <w:hyperlink r:id="rId15776a644919a3d7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38606a488a85686d1" w:history="1">
+            <w:hyperlink r:id="rId69746a644919a3f7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10976a488a8568735" w:history="1">
+            <w:hyperlink r:id="rId99216a644919a3fdf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75691126" name="name62656a488a8568bee" descr="17883.jpg"/>
+                  <wp:docPr id="38406295" name="name61056a644919a4965" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73636a488a8568bed" cstate="print"/>
+                          <a:blip r:embed="rId22076a644919a4960" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41726a488a8568d25" w:history="1">
+            <w:hyperlink r:id="rId95566a644919a4b32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3101,51 +3101,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84826a488a8569e62" w:history="1">
+      <w:hyperlink r:id="rId56796a644919a648b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -3154,51 +3154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16286a488a8569ebd" w:history="1">
+      <w:hyperlink r:id="rId21536a644919a650f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3286,145 +3286,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52976a488a8569f96" w:history="1">
+      <w:hyperlink r:id="rId20846a644919a666f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15686a488a8569fd8" w:history="1">
+      <w:hyperlink r:id="rId69896a644919a66cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57433017" name="name93606a488a856ad54" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="44031197" name="name85236a644919a7647" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48296a488a856ad51" cstate="print"/>
+                    <a:blip r:embed="rId14916a644919a7643" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7629,51 +7629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71946a488a856cb17" w:history="1">
+      <w:hyperlink r:id="rId98846a644919a9731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7873,51 +7873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40906a488a856cca5" w:history="1">
+      <w:hyperlink r:id="rId78506a644919a98c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73786a488a856cf23" w:history="1">
+      <w:hyperlink r:id="rId46266a644919a9b6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8909,51 +8909,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13476a488a856d37d" w:history="1">
+      <w:hyperlink r:id="rId42966a644919aa012" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9115,101 +9115,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30826a488a856d4d4" w:history="1">
+      <w:hyperlink r:id="rId93636a644919aa193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38376a488a856d529" w:history="1">
+      <w:hyperlink r:id="rId23856a644919aa1ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9255,51 +9255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24596a488a856d5b9" w:history="1">
+      <w:hyperlink r:id="rId93396a644919aa2a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9394,51 +9394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93756a488a856d6a7" w:history="1">
+      <w:hyperlink r:id="rId66696a644919aa39d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10106,51 +10106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30796a488a856db24" w:history="1">
+      <w:hyperlink r:id="rId12916a644919aa995" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10196,51 +10196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90166a488a856dbb4" w:history="1">
+      <w:hyperlink r:id="rId26076a644919aaa2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11269,51 +11269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21066a488a856e277" w:history="1">
+      <w:hyperlink r:id="rId15996a644919ab139" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12186,51 +12186,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45806a488a856e88a" w:history="1">
+      <w:hyperlink r:id="rId80526a644919ab70b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13250,51 +13250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73046a488a856ef37" w:history="1">
+      <w:hyperlink r:id="rId93466a644919abe0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13491,63 +13491,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11802681" name="name35776a488a856f0f5" descr="eu_funding_250.png"/>
+            <wp:docPr id="17856294" name="name68666a644919ac375" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54386a488a856f0f4" cstate="print"/>
+                    <a:blip r:embed="rId93256a644919ac373" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13645,137 +13645,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68806191">
+  <w:abstractNum w:abstractNumId="81040956">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72430607">
+    <w:lvl w:ilvl="0" w:tplc="30070156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72430607" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30070156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72430607" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30070156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72430607" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30070156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72430607" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30070156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72430607" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30070156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72430607" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30070156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72430607" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30070156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72430607" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30070156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68806190">
+  <w:abstractNum w:abstractNumId="81040955">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14675357">
+    <w:lvl w:ilvl="0" w:tplc="95963756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14527,55 +14527,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68806190">
-    <w:abstractNumId w:val="68806190"/>
+  <w:num w:numId="81040955">
+    <w:abstractNumId w:val="81040955"/>
   </w:num>
-  <w:num w:numId="68806191">
-    <w:abstractNumId w:val="68806191"/>
+  <w:num w:numId="81040956">
+    <w:abstractNumId w:val="81040956"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26125,51 +26125,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200265650" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738013321" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79796a488a8568465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId74316a488a85684c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId38606a488a85686d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId10976a488a8568735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId41726a488a8568d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId84826a488a8569e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId16286a488a8569ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId52976a488a8569f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId15686a488a8569fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId71946a488a856cb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId40906a488a856cca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId73786a488a856cf23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId13476a488a856d37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId30826a488a856d4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId38376a488a856d529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId24596a488a856d5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId93756a488a856d6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId30796a488a856db24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId90166a488a856dbb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId21066a488a856e277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId45806a488a856e88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId73046a488a856ef37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73636a488a8568bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73636a488a8568bed.jpg"/><Relationship Id="rId48296a488a856ad51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48296a488a856ad51.jpg"/><Relationship Id="rId54386a488a856f0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54386a488a856f0f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId264406104" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId253539428" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68766a644919a3d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId15776a644919a3d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId69746a644919a3f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId99216a644919a3fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId95566a644919a4b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId56796a644919a648b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId21536a644919a650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId20846a644919a666f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId69896a644919a66cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId98846a644919a9731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId78506a644919a98c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId46266a644919a9b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId42966a644919aa012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId93636a644919aa193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId23856a644919aa1ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId93396a644919aa2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId66696a644919aa39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId12916a644919aa995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId26076a644919aaa2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId15996a644919ab139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId80526a644919ab70b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId93466a644919abe0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22076a644919a4960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22076a644919a4960.jpg"/><Relationship Id="rId14916a644919a7643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14916a644919a7643.jpg"/><Relationship Id="rId93256a644919ac373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93256a644919ac373.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>