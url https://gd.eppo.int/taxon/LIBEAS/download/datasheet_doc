--- v13 (2026-07-25)
+++ v14 (2026-08-14)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68766a644919a3d1d" w:history="1">
+      <w:hyperlink r:id="rId85486a7eff202f003" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15776a644919a3d7c" w:history="1">
+      <w:hyperlink r:id="rId49946a7eff202f062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69746a644919a3f7c" w:history="1">
+            <w:hyperlink r:id="rId29416a7eff202f34b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99216a644919a3fdf" w:history="1">
+            <w:hyperlink r:id="rId21526a7eff202f3b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38406295" name="name61056a644919a4965" descr="17883.jpg"/>
+                  <wp:docPr id="55213678" name="name95566a7eff2030240" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22076a644919a4960" cstate="print"/>
+                          <a:blip r:embed="rId43596a7eff203023d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95566a644919a4b32" w:history="1">
+            <w:hyperlink r:id="rId77806a7eff203037a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3101,51 +3101,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56796a644919a648b" w:history="1">
+      <w:hyperlink r:id="rId81486a7eff20317f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -3154,51 +3154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21536a644919a650f" w:history="1">
+      <w:hyperlink r:id="rId90866a7eff203184e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3286,145 +3286,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20846a644919a666f" w:history="1">
+      <w:hyperlink r:id="rId72506a7eff2031933" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69896a644919a66cd" w:history="1">
+      <w:hyperlink r:id="rId89016a7eff2031976" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44031197" name="name85236a644919a7647" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="84742566" name="name83366a7eff203251e" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14916a644919a7643" cstate="print"/>
+                    <a:blip r:embed="rId64296a7eff203251c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7629,51 +7629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846a644919a9731" w:history="1">
+      <w:hyperlink r:id="rId79436a7eff2034383" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7873,51 +7873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78506a644919a98c7" w:history="1">
+      <w:hyperlink r:id="rId93916a7eff2034518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46266a644919a9b6c" w:history="1">
+      <w:hyperlink r:id="rId91156a7eff20347a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8909,51 +8909,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42966a644919aa012" w:history="1">
+      <w:hyperlink r:id="rId64496a7eff2034c14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9115,101 +9115,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93636a644919aa193" w:history="1">
+      <w:hyperlink r:id="rId28126a7eff2034d6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23856a644919aa1ea" w:history="1">
+      <w:hyperlink r:id="rId61426a7eff2034dd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9255,51 +9255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93396a644919aa2a4" w:history="1">
+      <w:hyperlink r:id="rId21936a7eff20351b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9394,51 +9394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66696a644919aa39d" w:history="1">
+      <w:hyperlink r:id="rId58286a7eff20352ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10106,51 +10106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12916a644919aa995" w:history="1">
+      <w:hyperlink r:id="rId90666a7eff2035a41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10196,51 +10196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26076a644919aaa2e" w:history="1">
+      <w:hyperlink r:id="rId53846a7eff2035b77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11269,51 +11269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15996a644919ab139" w:history="1">
+      <w:hyperlink r:id="rId67026a7eff2036ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12186,51 +12186,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80526a644919ab70b" w:history="1">
+      <w:hyperlink r:id="rId25556a7eff20372a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13250,51 +13250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93466a644919abe0e" w:history="1">
+      <w:hyperlink r:id="rId31466a7eff2037aa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13491,63 +13491,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17856294" name="name68666a644919ac375" descr="eu_funding_250.png"/>
+            <wp:docPr id="74092637" name="name72576a7eff2037d3e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93256a644919ac373" cstate="print"/>
+                    <a:blip r:embed="rId47256a7eff2037d3c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13645,137 +13645,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81040956">
+  <w:abstractNum w:abstractNumId="11223190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30070156">
+    <w:lvl w:ilvl="0" w:tplc="43077669">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30070156" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43077669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30070156" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43077669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30070156" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43077669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30070156" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43077669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30070156" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43077669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30070156" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43077669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30070156" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43077669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30070156" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43077669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81040955">
+  <w:abstractNum w:abstractNumId="11223189">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95963756">
+    <w:lvl w:ilvl="0" w:tplc="30170144">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14527,55 +14527,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81040955">
-    <w:abstractNumId w:val="81040955"/>
+  <w:num w:numId="11223189">
+    <w:abstractNumId w:val="11223189"/>
   </w:num>
-  <w:num w:numId="81040956">
-    <w:abstractNumId w:val="81040956"/>
+  <w:num w:numId="11223190">
+    <w:abstractNumId w:val="11223190"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26125,51 +26125,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId264406104" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId253539428" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68766a644919a3d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId15776a644919a3d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId69746a644919a3f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId99216a644919a3fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId95566a644919a4b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId56796a644919a648b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId21536a644919a650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId20846a644919a666f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId69896a644919a66cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId98846a644919a9731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId78506a644919a98c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId46266a644919a9b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId42966a644919aa012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId93636a644919aa193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId23856a644919aa1ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId93396a644919aa2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId66696a644919aa39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId12916a644919aa995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId26076a644919aaa2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId15996a644919ab139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId80526a644919ab70b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId93466a644919abe0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22076a644919a4960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22076a644919a4960.jpg"/><Relationship Id="rId14916a644919a7643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14916a644919a7643.jpg"/><Relationship Id="rId93256a644919ac373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93256a644919ac373.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId644499167" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225365259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85486a7eff202f003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId49946a7eff202f062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId29416a7eff202f34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId21526a7eff202f3b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId77806a7eff203037a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId81486a7eff20317f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId90866a7eff203184e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId72506a7eff2031933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId89016a7eff2031976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId79436a7eff2034383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId93916a7eff2034518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId91156a7eff20347a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId64496a7eff2034c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId28126a7eff2034d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId61426a7eff2034dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId21936a7eff20351b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId58286a7eff20352ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId90666a7eff2035a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId53846a7eff2035b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId67026a7eff2036ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId25556a7eff20372a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId31466a7eff2037aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43596a7eff203023d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43596a7eff203023d.jpg"/><Relationship Id="rId64296a7eff203251c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64296a7eff203251c.jpg"/><Relationship Id="rId47256a7eff2037d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47256a7eff2037d3c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>