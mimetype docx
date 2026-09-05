--- v14 (2026-08-14)
+++ v15 (2026-09-05)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85486a7eff202f003" w:history="1">
+      <w:hyperlink r:id="rId69336a9c345e528fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49946a7eff202f062" w:history="1">
+      <w:hyperlink r:id="rId10446a9c345e52966" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29416a7eff202f34b" w:history="1">
+            <w:hyperlink r:id="rId91096a9c345e52bd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21526a7eff202f3b3" w:history="1">
+            <w:hyperlink r:id="rId62966a9c345e52c3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55213678" name="name95566a7eff2030240" descr="17883.jpg"/>
+                  <wp:docPr id="33558636" name="name89006a9c345e534e3" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43596a7eff203023d" cstate="print"/>
+                          <a:blip r:embed="rId29306a9c345e534e2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77806a7eff203037a" w:history="1">
+            <w:hyperlink r:id="rId28516a9c345e5363f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3101,51 +3101,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81486a7eff20317f0" w:history="1">
+      <w:hyperlink r:id="rId37216a9c345e546f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -3154,51 +3154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90866a7eff203184e" w:history="1">
+      <w:hyperlink r:id="rId52616a9c345e5474b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3286,145 +3286,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72506a7eff2031933" w:history="1">
+      <w:hyperlink r:id="rId67136a9c345e54824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89016a7eff2031976" w:history="1">
+      <w:hyperlink r:id="rId45926a9c345e5486b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84742566" name="name83366a7eff203251e" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="16463722" name="name93386a9c345e557fe" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64296a7eff203251c" cstate="print"/>
+                    <a:blip r:embed="rId85686a9c345e557fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7629,51 +7629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79436a7eff2034383" w:history="1">
+      <w:hyperlink r:id="rId97146a9c345e576c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7873,51 +7873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93916a7eff2034518" w:history="1">
+      <w:hyperlink r:id="rId63726a9c345e5785c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91156a7eff20347a2" w:history="1">
+      <w:hyperlink r:id="rId27276a9c345e57b2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8909,51 +8909,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64496a7eff2034c14" w:history="1">
+      <w:hyperlink r:id="rId14706a9c345e57f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9115,101 +9115,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28126a7eff2034d6a" w:history="1">
+      <w:hyperlink r:id="rId92586a9c345e580b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61426a7eff2034dd0" w:history="1">
+      <w:hyperlink r:id="rId76516a9c345e58106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9255,51 +9255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21936a7eff20351b8" w:history="1">
+      <w:hyperlink r:id="rId70656a9c345e58198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9394,51 +9394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58286a7eff20352ef" w:history="1">
+      <w:hyperlink r:id="rId96886a9c345e58274" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10106,51 +10106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90666a7eff2035a41" w:history="1">
+      <w:hyperlink r:id="rId95686a9c345e58711" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10196,51 +10196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53846a7eff2035b77" w:history="1">
+      <w:hyperlink r:id="rId88396a9c345e587a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11269,51 +11269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67026a7eff2036ae2" w:history="1">
+      <w:hyperlink r:id="rId90206a9c345e58f58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12186,51 +12186,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25556a7eff20372a8" w:history="1">
+      <w:hyperlink r:id="rId74876a9c345e59533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13250,51 +13250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31466a7eff2037aa3" w:history="1">
+      <w:hyperlink r:id="rId76006a9c345e59c18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13491,63 +13491,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74092637" name="name72576a7eff2037d3e" descr="eu_funding_250.png"/>
+            <wp:docPr id="12696909" name="name48686a9c345e5a2de" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47256a7eff2037d3c" cstate="print"/>
+                    <a:blip r:embed="rId38976a9c345e5a2dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13645,137 +13645,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11223190">
+  <w:abstractNum w:abstractNumId="23230352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43077669">
+    <w:lvl w:ilvl="0" w:tplc="14836767">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43077669" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14836767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43077669" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14836767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43077669" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14836767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43077669" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14836767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43077669" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14836767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43077669" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14836767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43077669" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14836767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43077669" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14836767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11223189">
+  <w:abstractNum w:abstractNumId="23230351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30170144">
+    <w:lvl w:ilvl="0" w:tplc="56126964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14527,55 +14527,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11223189">
-    <w:abstractNumId w:val="11223189"/>
+  <w:num w:numId="23230351">
+    <w:abstractNumId w:val="23230351"/>
   </w:num>
-  <w:num w:numId="11223190">
-    <w:abstractNumId w:val="11223190"/>
+  <w:num w:numId="23230352">
+    <w:abstractNumId w:val="23230352"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26125,51 +26125,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId644499167" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225365259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85486a7eff202f003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId49946a7eff202f062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId29416a7eff202f34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId21526a7eff202f3b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId77806a7eff203037a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId81486a7eff20317f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId90866a7eff203184e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId72506a7eff2031933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId89016a7eff2031976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId79436a7eff2034383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId93916a7eff2034518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId91156a7eff20347a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId64496a7eff2034c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId28126a7eff2034d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId61426a7eff2034dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId21936a7eff20351b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId58286a7eff20352ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId90666a7eff2035a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId53846a7eff2035b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId67026a7eff2036ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId25556a7eff20372a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId31466a7eff2037aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43596a7eff203023d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43596a7eff203023d.jpg"/><Relationship Id="rId64296a7eff203251c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64296a7eff203251c.jpg"/><Relationship Id="rId47256a7eff2037d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47256a7eff2037d3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541776776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId798483658" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69336a9c345e528fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId10446a9c345e52966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId91096a9c345e52bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId62966a9c345e52c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId28516a9c345e5363f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId37216a9c345e546f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId52616a9c345e5474b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId67136a9c345e54824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId45926a9c345e5486b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId97146a9c345e576c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId63726a9c345e5785c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId27276a9c345e57b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId14706a9c345e57f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId92586a9c345e580b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId76516a9c345e58106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId70656a9c345e58198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId96886a9c345e58274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId95686a9c345e58711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId88396a9c345e587a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId90206a9c345e58f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId74876a9c345e59533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId76006a9c345e59c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29306a9c345e534e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29306a9c345e534e2.jpg"/><Relationship Id="rId85686a9c345e557fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85686a9c345e557fa.jpg"/><Relationship Id="rId38976a9c345e5a2dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38976a9c345e5a2dd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>