--- v15 (2026-09-05)
+++ v16 (2026-09-25)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69336a9c345e528fa" w:history="1">
+      <w:hyperlink r:id="rId85546ab6a6d272e89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10446a9c345e52966" w:history="1">
+      <w:hyperlink r:id="rId72656ab6a6d272ee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91096a9c345e52bd8" w:history="1">
+            <w:hyperlink r:id="rId23046ab6a6d273100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62966a9c345e52c3d" w:history="1">
+            <w:hyperlink r:id="rId88596ab6a6d273164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33558636" name="name89006a9c345e534e3" descr="17883.jpg"/>
+                  <wp:docPr id="8840027" name="name93696ab6a6d273b3c" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29306a9c345e534e2" cstate="print"/>
+                          <a:blip r:embed="rId69236ab6a6d273b3b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28516a9c345e5363f" w:history="1">
+            <w:hyperlink r:id="rId99616ab6a6d273c87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3101,51 +3101,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37216a9c345e546f2" w:history="1">
+      <w:hyperlink r:id="rId91276ab6a6d274d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -3154,51 +3154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52616a9c345e5474b" w:history="1">
+      <w:hyperlink r:id="rId51706ab6a6d274d9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3286,145 +3286,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67136a9c345e54824" w:history="1">
+      <w:hyperlink r:id="rId54976ab6a6d274e76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45926a9c345e5486b" w:history="1">
+      <w:hyperlink r:id="rId15406ab6a6d274eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16463722" name="name93386a9c345e557fe" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="58028366" name="name91316ab6a6d275a1e" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85686a9c345e557fa" cstate="print"/>
+                    <a:blip r:embed="rId16586ab6a6d275a1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7629,51 +7629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97146a9c345e576c5" w:history="1">
+      <w:hyperlink r:id="rId44226ab6a6d27784d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7873,51 +7873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63726a9c345e5785c" w:history="1">
+      <w:hyperlink r:id="rId45946ab6a6d2779e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27276a9c345e57b2e" w:history="1">
+      <w:hyperlink r:id="rId81126ab6a6d277c6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8909,51 +8909,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14706a9c345e57f5e" w:history="1">
+      <w:hyperlink r:id="rId82456ab6a6d27807d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9115,101 +9115,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92586a9c345e580b2" w:history="1">
+      <w:hyperlink r:id="rId28006ab6a6d2781e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76516a9c345e58106" w:history="1">
+      <w:hyperlink r:id="rId47876ab6a6d278238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9255,51 +9255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70656a9c345e58198" w:history="1">
+      <w:hyperlink r:id="rId37976ab6a6d2782d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9394,51 +9394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96886a9c345e58274" w:history="1">
+      <w:hyperlink r:id="rId48986ab6a6d2783b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10106,51 +10106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95686a9c345e58711" w:history="1">
+      <w:hyperlink r:id="rId98426ab6a6d278840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10196,51 +10196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88396a9c345e587a5" w:history="1">
+      <w:hyperlink r:id="rId45976ab6a6d2788d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11269,51 +11269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90206a9c345e58f58" w:history="1">
+      <w:hyperlink r:id="rId23796ab6a6d278fa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12186,51 +12186,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74876a9c345e59533" w:history="1">
+      <w:hyperlink r:id="rId34116ab6a6d27959b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13250,51 +13250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76006a9c345e59c18" w:history="1">
+      <w:hyperlink r:id="rId39606ab6a6d279c9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13491,63 +13491,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12696909" name="name48686a9c345e5a2de" descr="eu_funding_250.png"/>
+            <wp:docPr id="75403491" name="name23966ab6a6d279ea0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38976a9c345e5a2dd" cstate="print"/>
+                    <a:blip r:embed="rId62416ab6a6d279e9f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13645,137 +13645,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23230352">
+  <w:abstractNum w:abstractNumId="73849920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14836767">
+    <w:lvl w:ilvl="0" w:tplc="96441112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14836767" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96441112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14836767" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96441112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14836767" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96441112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14836767" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96441112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14836767" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96441112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14836767" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96441112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14836767" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96441112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14836767" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96441112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23230351">
+  <w:abstractNum w:abstractNumId="73849919">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56126964">
+    <w:lvl w:ilvl="0" w:tplc="21963264">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14527,55 +14527,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23230351">
-    <w:abstractNumId w:val="23230351"/>
+  <w:num w:numId="73849919">
+    <w:abstractNumId w:val="73849919"/>
   </w:num>
-  <w:num w:numId="23230352">
-    <w:abstractNumId w:val="23230352"/>
+  <w:num w:numId="73849920">
+    <w:abstractNumId w:val="73849920"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26125,51 +26125,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541776776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId798483658" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69336a9c345e528fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId10446a9c345e52966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId91096a9c345e52bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId62966a9c345e52c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId28516a9c345e5363f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId37216a9c345e546f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId52616a9c345e5474b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId67136a9c345e54824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId45926a9c345e5486b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId97146a9c345e576c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId63726a9c345e5785c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId27276a9c345e57b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId14706a9c345e57f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId92586a9c345e580b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId76516a9c345e58106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId70656a9c345e58198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId96886a9c345e58274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId95686a9c345e58711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId88396a9c345e587a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId90206a9c345e58f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId74876a9c345e59533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId76006a9c345e59c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29306a9c345e534e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29306a9c345e534e2.jpg"/><Relationship Id="rId85686a9c345e557fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85686a9c345e557fa.jpg"/><Relationship Id="rId38976a9c345e5a2dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38976a9c345e5a2dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302335034" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId533000770" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85546ab6a6d272e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId72656ab6a6d272ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId23046ab6a6d273100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId88596ab6a6d273164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId99616ab6a6d273c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId91276ab6a6d274d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId51706ab6a6d274d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId54976ab6a6d274e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId15406ab6a6d274eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId44226ab6a6d27784d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId45946ab6a6d2779e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId81126ab6a6d277c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId82456ab6a6d27807d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId28006ab6a6d2781e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId47876ab6a6d278238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId37976ab6a6d2782d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId48986ab6a6d2783b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId98426ab6a6d278840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId45976ab6a6d2788d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId23796ab6a6d278fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId34116ab6a6d27959b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId39606ab6a6d279c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69236ab6a6d273b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69236ab6a6d273b3b.jpg"/><Relationship Id="rId16586ab6a6d275a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16586ab6a6d275a1b.jpg"/><Relationship Id="rId62416ab6a6d279e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62416ab6a6d279e9f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>