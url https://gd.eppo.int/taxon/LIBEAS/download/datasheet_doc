--- v16 (2026-09-25)
+++ v17 (2026-10-15)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85546ab6a6d272e89" w:history="1">
+      <w:hyperlink r:id="rId20756ad12c1674876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72656ab6a6d272ee6" w:history="1">
+      <w:hyperlink r:id="rId77496ad12c16748d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter asiaticus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotchy mottle disease of citrus, citrus dieback, decline of citrus, greening of citrus, huanglongbing, leaf mottling of citrus, likubin, vein phloem degeneration of citrus deactivated, yellow branch of citrus, yellow shoot disease, yellow shoot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23046ab6a6d273100" w:history="1">
+            <w:hyperlink r:id="rId57296ad12c1674ac7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88596ab6a6d273164" w:history="1">
+            <w:hyperlink r:id="rId15096ad12c1674b29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8840027" name="name93696ab6a6d273b3c" descr="17883.jpg"/>
+                  <wp:docPr id="66428615" name="name40876ad12c16750bd" descr="17883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69236ab6a6d273b3b" cstate="print"/>
+                          <a:blip r:embed="rId75486ad12c16750bc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99616ab6a6d273c87" w:history="1">
+            <w:hyperlink r:id="rId28136ad12c16751bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3101,51 +3101,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91276ab6a6d274d44" w:history="1">
+      <w:hyperlink r:id="rId53676ad12c1676234" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -3154,51 +3154,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51706ab6a6d274d9d" w:history="1">
+      <w:hyperlink r:id="rId59196ad12c167628b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3286,145 +3286,145 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter asiaticus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54976ab6a6d274e76" w:history="1">
+      <w:hyperlink r:id="rId82926ad12c1676363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15406ab6a6d274eb6" w:history="1">
+      <w:hyperlink r:id="rId64376ad12c16763a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58028366" name="name91316ab6a6d275a1e" descr="LIBEAS_distribution_map.jpg"/>
+            <wp:docPr id="94223575" name="name58896ad12c16770a2" descr="LIBEAS_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAS_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16586ab6a6d275a1b" cstate="print"/>
+                    <a:blip r:embed="rId19726ad12c16770a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7629,51 +7629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44226ab6a6d27784d" w:history="1">
+      <w:hyperlink r:id="rId90006ad12c1678e2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7873,51 +7873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45946ab6a6d2779e2" w:history="1">
+      <w:hyperlink r:id="rId74636ad12c1678fc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8271,51 +8271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81126ab6a6d277c6a" w:history="1">
+      <w:hyperlink r:id="rId14096ad12c1679261" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8909,51 +8909,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82456ab6a6d27807d" w:history="1">
+      <w:hyperlink r:id="rId72486ad12c1679685" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9115,101 +9115,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28006ab6a6d2781e2" w:history="1">
+      <w:hyperlink r:id="rId15006ad12c16797d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47876ab6a6d278238" w:history="1">
+      <w:hyperlink r:id="rId58516ad12c167982d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9255,51 +9255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37976ab6a6d2782d5" w:history="1">
+      <w:hyperlink r:id="rId10986ad12c16798c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9394,51 +9394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48986ab6a6d2783b1" w:history="1">
+      <w:hyperlink r:id="rId91286ad12c167999a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10106,51 +10106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98426ab6a6d278840" w:history="1">
+      <w:hyperlink r:id="rId64646ad12c1679e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10196,51 +10196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45976ab6a6d2788d2" w:history="1">
+      <w:hyperlink r:id="rId97796ad12c1679ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11269,51 +11269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23796ab6a6d278fa1" w:history="1">
+      <w:hyperlink r:id="rId62446ad12c167a5ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12186,51 +12186,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34116ab6a6d27959b" w:history="1">
+      <w:hyperlink r:id="rId17696ad12c167ab82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13250,51 +13250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter asiaticus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39606ab6a6d279c9d" w:history="1">
+      <w:hyperlink r:id="rId41316ad12c167b243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13491,63 +13491,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75403491" name="name23966ab6a6d279ea0" descr="eu_funding_250.png"/>
+            <wp:docPr id="26948608" name="name15346ad12c167b43f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62416ab6a6d279e9f" cstate="print"/>
+                    <a:blip r:embed="rId38926ad12c167b43d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13645,137 +13645,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73849920">
+  <w:abstractNum w:abstractNumId="39985689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96441112">
+    <w:lvl w:ilvl="0" w:tplc="37815756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96441112" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37815756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96441112" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37815756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96441112" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37815756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96441112" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37815756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96441112" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37815756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96441112" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37815756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96441112" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37815756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96441112" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37815756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73849919">
+  <w:abstractNum w:abstractNumId="39985688">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21963264">
+    <w:lvl w:ilvl="0" w:tplc="54123713">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14527,55 +14527,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73849919">
-    <w:abstractNumId w:val="73849919"/>
+  <w:num w:numId="39985688">
+    <w:abstractNumId w:val="39985688"/>
   </w:num>
-  <w:num w:numId="73849920">
-    <w:abstractNumId w:val="73849920"/>
+  <w:num w:numId="39985689">
+    <w:abstractNumId w:val="39985689"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26125,51 +26125,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302335034" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId533000770" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85546ab6a6d272e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId72656ab6a6d272ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId23046ab6a6d273100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId88596ab6a6d273164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId99616ab6a6d273c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId91276ab6a6d274d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId51706ab6a6d274d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId54976ab6a6d274e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId15406ab6a6d274eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId44226ab6a6d27784d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId45946ab6a6d2779e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId81126ab6a6d277c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId82456ab6a6d27807d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId28006ab6a6d2781e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId47876ab6a6d278238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId37976ab6a6d2782d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId48986ab6a6d2783b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId98426ab6a6d278840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId45976ab6a6d2788d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId23796ab6a6d278fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId34116ab6a6d27959b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId39606ab6a6d279c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69236ab6a6d273b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69236ab6a6d273b3b.jpg"/><Relationship Id="rId16586ab6a6d275a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16586ab6a6d275a1b.jpg"/><Relationship Id="rId62416ab6a6d279e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62416ab6a6d279e9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId104629375" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420706108" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20756ad12c1674876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId77496ad12c16748d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId57296ad12c1674ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/" TargetMode="External"/><Relationship Id="rId15096ad12c1674b29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/categorization" TargetMode="External"/><Relationship Id="rId28136ad12c16751bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/photos" TargetMode="External"/><Relationship Id="rId53676ad12c1676234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId59196ad12c167628b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId82926ad12c1676363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId64376ad12c16763a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId90006ad12c1678e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId74636ad12c1678fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId14096ad12c1679261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId72486ad12c1679685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId15006ad12c16797d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId58516ad12c167982d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId10986ad12c16798c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId91286ad12c167999a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId64646ad12c1679e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId97796ad12c1679ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId62446ad12c167a5ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId17696ad12c167ab82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId41316ad12c167b243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75486ad12c16750bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75486ad12c16750bc.jpg"/><Relationship Id="rId19726ad12c16770a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19726ad12c16770a0.jpg"/><Relationship Id="rId38926ad12c167b43d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38926ad12c167b43d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>