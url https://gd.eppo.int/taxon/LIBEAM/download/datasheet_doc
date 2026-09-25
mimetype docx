--- v14 (2026-09-05)
+++ v15 (2026-09-25)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId86036a9c4e05b4e8f" w:history="1">
+      <w:hyperlink r:id="rId20646ab6c19482627" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11556a9c4e05b4ef1" w:history="1">
+      <w:hyperlink r:id="rId72866ab6c19482699" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88036a9c4e05b50bd" w:history="1">
+            <w:hyperlink r:id="rId66126ab6c1948290f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34646a9c4e05b5125" w:history="1">
+            <w:hyperlink r:id="rId91406ab6c1948297b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2259,51 +2259,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43816a9c4e05b5d7f" w:history="1">
+      <w:hyperlink r:id="rId64196ab6c194835f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2312,51 +2312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68796a9c4e05b5e02" w:history="1">
+      <w:hyperlink r:id="rId32706ab6c19483676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2444,133 +2444,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32266a9c4e05b5ee3" w:history="1">
+      <w:hyperlink r:id="rId48426ab6c19483756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13876a9c4e05b5f25" w:history="1">
+      <w:hyperlink r:id="rId98036ab6c1948379a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54838614" name="name46996a9c4e05b74e6" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="64942955" name="name59186ab6c19484316" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40746a9c4e05b74e3" cstate="print"/>
+                    <a:blip r:embed="rId20326ab6c19484313" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6670,51 +6670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99926a9c4e05baf2e" w:history="1">
+      <w:hyperlink r:id="rId77666ab6c19486197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43226a9c4e05bb10a" w:history="1">
+      <w:hyperlink r:id="rId95766ab6c1948633f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92186a9c4e05bb3e3" w:history="1">
+      <w:hyperlink r:id="rId77286ab6c194865d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7950,51 +7950,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76616a9c4e05bb84a" w:history="1">
+      <w:hyperlink r:id="rId64646ab6c194869eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8156,101 +8156,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38856a9c4e05bb9aa" w:history="1">
+      <w:hyperlink r:id="rId49106ab6c19486b40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13676a9c4e05bba24" w:history="1">
+      <w:hyperlink r:id="rId12186ab6c19486b95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8296,51 +8296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49316a9c4e05bbace" w:history="1">
+      <w:hyperlink r:id="rId59916ab6c19486c40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53626a9c4e05bbbd3" w:history="1">
+      <w:hyperlink r:id="rId74616ab6c19486d20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9147,51 +9147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40526a9c4e05bc0be" w:history="1">
+      <w:hyperlink r:id="rId25506ab6c194871de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34316a9c4e05bc154" w:history="1">
+      <w:hyperlink r:id="rId91056ab6c19487271" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10310,51 +10310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51936a9c4e05bddce" w:history="1">
+      <w:hyperlink r:id="rId81456ab6c19487961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11227,51 +11227,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17656a9c4e05bec33" w:history="1">
+      <w:hyperlink r:id="rId60696ab6c19487f6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12291,51 +12291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88066a9c4e05c17cb" w:history="1">
+      <w:hyperlink r:id="rId92556ab6c19488648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12532,63 +12532,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26469906" name="name59646a9c4e05c19f1" descr="eu_funding_250.png"/>
+            <wp:docPr id="15826092" name="name77826ab6c1948882b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63446a9c4e05c19ef" cstate="print"/>
+                    <a:blip r:embed="rId55466ab6c19488829" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12686,137 +12686,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91870256">
+  <w:abstractNum w:abstractNumId="88752767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53377545">
+    <w:lvl w:ilvl="0" w:tplc="20094489">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53377545" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20094489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53377545" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20094489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53377545" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20094489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53377545" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20094489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53377545" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20094489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53377545" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20094489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53377545" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20094489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53377545" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20094489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91870255">
+  <w:abstractNum w:abstractNumId="88752766">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87522698">
+    <w:lvl w:ilvl="0" w:tplc="35973386">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13568,55 +13568,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91870255">
-    <w:abstractNumId w:val="91870255"/>
+  <w:num w:numId="88752766">
+    <w:abstractNumId w:val="88752766"/>
   </w:num>
-  <w:num w:numId="91870256">
-    <w:abstractNumId w:val="91870256"/>
+  <w:num w:numId="88752767">
+    <w:abstractNumId w:val="88752767"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25166,51 +25166,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId768640807" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598851775" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86036a9c4e05b4e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId11556a9c4e05b4ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId88036a9c4e05b50bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId34646a9c4e05b5125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId43816a9c4e05b5d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId68796a9c4e05b5e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId32266a9c4e05b5ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId13876a9c4e05b5f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId99926a9c4e05baf2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId43226a9c4e05bb10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId92186a9c4e05bb3e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId76616a9c4e05bb84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId38856a9c4e05bb9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId13676a9c4e05bba24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId49316a9c4e05bbace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId53626a9c4e05bbbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId40526a9c4e05bc0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId34316a9c4e05bc154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId51936a9c4e05bddce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId17656a9c4e05bec33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId88066a9c4e05c17cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40746a9c4e05b74e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40746a9c4e05b74e3.jpg"/><Relationship Id="rId63446a9c4e05c19ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63446a9c4e05c19ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666583251" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId993352902" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20646ab6c19482627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId72866ab6c19482699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId66126ab6c1948290f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId91406ab6c1948297b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId64196ab6c194835f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId32706ab6c19483676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId48426ab6c19483756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId98036ab6c1948379a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId77666ab6c19486197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId95766ab6c1948633f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId77286ab6c194865d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId64646ab6c194869eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId49106ab6c19486b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId12186ab6c19486b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId59916ab6c19486c40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId74616ab6c19486d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId25506ab6c194871de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId91056ab6c19487271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId81456ab6c19487961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId60696ab6c19487f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId92556ab6c19488648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20326ab6c19484313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20326ab6c19484313.jpg"/><Relationship Id="rId55466ab6c19488829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55466ab6c19488829.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>