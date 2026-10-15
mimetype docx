--- v15 (2026-09-25)
+++ v16 (2026-10-15)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20646ab6c19482627" w:history="1">
+      <w:hyperlink r:id="rId79206ad1404e95219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72866ab6c19482699" w:history="1">
+      <w:hyperlink r:id="rId14436ad1404e95286" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66126ab6c1948290f" w:history="1">
+            <w:hyperlink r:id="rId88626ad1404e9546f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91406ab6c1948297b" w:history="1">
+            <w:hyperlink r:id="rId30416ad1404e954d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2259,51 +2259,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64196ab6c194835f3" w:history="1">
+      <w:hyperlink r:id="rId79156ad1404e96182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2312,51 +2312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32706ab6c19483676" w:history="1">
+      <w:hyperlink r:id="rId31336ad1404e961db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2444,133 +2444,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48426ab6c19483756" w:history="1">
+      <w:hyperlink r:id="rId45236ad1404e962b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98036ab6c1948379a" w:history="1">
+      <w:hyperlink r:id="rId71086ad1404e962f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64942955" name="name59186ab6c19484316" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="45232524" name="name13066ad1404e96f29" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20326ab6c19484313" cstate="print"/>
+                    <a:blip r:embed="rId40266ad1404e96f27" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6670,51 +6670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77666ab6c19486197" w:history="1">
+      <w:hyperlink r:id="rId65276ad1404e98d0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95766ab6c1948633f" w:history="1">
+      <w:hyperlink r:id="rId41956ad1404e98ea1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77286ab6c194865d3" w:history="1">
+      <w:hyperlink r:id="rId37366ad1404e99138" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7950,51 +7950,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64646ab6c194869eb" w:history="1">
+      <w:hyperlink r:id="rId96376ad1404e99550" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8156,101 +8156,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49106ab6c19486b40" w:history="1">
+      <w:hyperlink r:id="rId47366ad1404e996a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12186ab6c19486b95" w:history="1">
+      <w:hyperlink r:id="rId16946ad1404e996f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8296,51 +8296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59916ab6c19486c40" w:history="1">
+      <w:hyperlink r:id="rId60206ad1404e99789" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74616ab6c19486d20" w:history="1">
+      <w:hyperlink r:id="rId53276ad1404e99869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9147,51 +9147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25506ab6c194871de" w:history="1">
+      <w:hyperlink r:id="rId55556ad1404e99cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91056ab6c19487271" w:history="1">
+      <w:hyperlink r:id="rId24246ad1404e99d91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10310,51 +10310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81456ab6c19487961" w:history="1">
+      <w:hyperlink r:id="rId89876ad1404e9a47f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11227,51 +11227,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60696ab6c19487f6c" w:history="1">
+      <w:hyperlink r:id="rId37976ad1404e9aa5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12291,51 +12291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92556ab6c19488648" w:history="1">
+      <w:hyperlink r:id="rId85316ad1404e9b6ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12532,63 +12532,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15826092" name="name77826ab6c1948882b" descr="eu_funding_250.png"/>
+            <wp:docPr id="24253709" name="name33356ad1404e9c26c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55466ab6c19488829" cstate="print"/>
+                    <a:blip r:embed="rId68776ad1404e9c26a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12686,137 +12686,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88752767">
+  <w:abstractNum w:abstractNumId="59023859">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20094489">
+    <w:lvl w:ilvl="0" w:tplc="45926062">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20094489" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45926062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20094489" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45926062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20094489" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45926062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20094489" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45926062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20094489" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45926062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20094489" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45926062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20094489" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45926062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20094489" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45926062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88752766">
+  <w:abstractNum w:abstractNumId="59023858">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35973386">
+    <w:lvl w:ilvl="0" w:tplc="79630687">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13568,55 +13568,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88752766">
-    <w:abstractNumId w:val="88752766"/>
+  <w:num w:numId="59023858">
+    <w:abstractNumId w:val="59023858"/>
   </w:num>
-  <w:num w:numId="88752767">
-    <w:abstractNumId w:val="88752767"/>
+  <w:num w:numId="59023859">
+    <w:abstractNumId w:val="59023859"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25166,51 +25166,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666583251" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId993352902" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20646ab6c19482627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId72866ab6c19482699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId66126ab6c1948290f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId91406ab6c1948297b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId64196ab6c194835f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId32706ab6c19483676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId48426ab6c19483756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId98036ab6c1948379a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId77666ab6c19486197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId95766ab6c1948633f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId77286ab6c194865d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId64646ab6c194869eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId49106ab6c19486b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId12186ab6c19486b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId59916ab6c19486c40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId74616ab6c19486d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId25506ab6c194871de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId91056ab6c19487271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId81456ab6c19487961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId60696ab6c19487f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId92556ab6c19488648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20326ab6c19484313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20326ab6c19484313.jpg"/><Relationship Id="rId55466ab6c19488829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55466ab6c19488829.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId839152088" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId882861382" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79206ad1404e95219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId14436ad1404e95286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId88626ad1404e9546f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId30416ad1404e954d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId79156ad1404e96182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId31336ad1404e961db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId45236ad1404e962b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId71086ad1404e962f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId65276ad1404e98d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId41956ad1404e98ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId37366ad1404e99138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId96376ad1404e99550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId47366ad1404e996a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId16946ad1404e996f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId60206ad1404e99789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId53276ad1404e99869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId55556ad1404e99cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId24246ad1404e99d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId89876ad1404e9a47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId37976ad1404e9aa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId85316ad1404e9b6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40266ad1404e96f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40266ad1404e96f27.jpg"/><Relationship Id="rId68776ad1404e9c26a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68776ad1404e9c26a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>