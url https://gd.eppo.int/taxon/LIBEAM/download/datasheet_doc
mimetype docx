--- v6 (2026-03-23)
+++ v7 (2026-04-13)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId184469c15d8a53a2b" w:history="1">
+      <w:hyperlink r:id="rId137469dcd3fc49c4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId971069c15d8a53ad7" w:history="1">
+      <w:hyperlink r:id="rId908469dcd3fc49cb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416369c15d8a53ce9" w:history="1">
+            <w:hyperlink r:id="rId884969dcd3fc49e83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732469c15d8a53d6a" w:history="1">
+            <w:hyperlink r:id="rId347969dcd3fc49eec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2397,133 +2397,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700669c15d8a54b02" w:history="1">
+      <w:hyperlink r:id="rId162769dcd3fc4ac6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId361669c15d8a54b4a" w:history="1">
+      <w:hyperlink r:id="rId673269dcd3fc4acb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56108853" name="name911569c15d8a55984" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="50967417" name="name170169dcd3fc4bb98" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId437669c15d8a55981" cstate="print"/>
+                    <a:blip r:embed="rId383669dcd3fc4bb95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879869c15d8a57a58" w:history="1">
+      <w:hyperlink r:id="rId422569dcd3fc4dab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162569c15d8a57bf1" w:history="1">
+      <w:hyperlink r:id="rId890869dcd3fc4dc4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7245,51 +7245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543469c15d8a57ebd" w:history="1">
+      <w:hyperlink r:id="rId343569dcd3fc4ded3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7883,51 +7883,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766969c15d8a582d8" w:history="1">
+      <w:hyperlink r:id="rId648269dcd3fc4e302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8089,101 +8089,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610369c15d8a58425" w:history="1">
+      <w:hyperlink r:id="rId359869dcd3fc4e455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299669c15d8a5847a" w:history="1">
+      <w:hyperlink r:id="rId180069dcd3fc4e4ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8229,51 +8229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793269c15d8a5850b" w:history="1">
+      <w:hyperlink r:id="rId375569dcd3fc4e53e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8368,51 +8368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId739169c15d8a585e4" w:history="1">
+      <w:hyperlink r:id="rId329369dcd3fc4e61b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9080,51 +9080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824769c15d8a58a83" w:history="1">
+      <w:hyperlink r:id="rId523669dcd3fc4ebf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9170,51 +9170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId839469c15d8a58b15" w:history="1">
+      <w:hyperlink r:id="rId266969dcd3fc4ec8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10243,51 +10243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110169c15d8a591ee" w:history="1">
+      <w:hyperlink r:id="rId337869dcd3fc4f391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11111,51 +11111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248469c15d8a5975a" w:history="1">
+      <w:hyperlink r:id="rId256569dcd3fc4f9bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12175,51 +12175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565069c15d8a59e2a" w:history="1">
+      <w:hyperlink r:id="rId215869dcd3fc501ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12416,63 +12416,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38634690" name="name439969c15d8a5a0dd" descr="eu_funding_250.png"/>
+            <wp:docPr id="57577306" name="name468269dcd3fc50810" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId416069c15d8a5a0dc" cstate="print"/>
+                    <a:blip r:embed="rId791269dcd3fc5080f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12570,137 +12570,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59882224">
+  <w:abstractNum w:abstractNumId="77261752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47230564">
+    <w:lvl w:ilvl="0" w:tplc="84326532">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47230564" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84326532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47230564" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84326532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47230564" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84326532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47230564" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84326532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47230564" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84326532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47230564" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84326532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47230564" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84326532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47230564" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84326532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59882223">
+  <w:abstractNum w:abstractNumId="77261751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83720344">
+    <w:lvl w:ilvl="0" w:tplc="10229392">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13452,55 +13452,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59882223">
-    <w:abstractNumId w:val="59882223"/>
+  <w:num w:numId="77261751">
+    <w:abstractNumId w:val="77261751"/>
   </w:num>
-  <w:num w:numId="59882224">
-    <w:abstractNumId w:val="59882224"/>
+  <w:num w:numId="77261752">
+    <w:abstractNumId w:val="77261752"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25050,51 +25050,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290021594" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId914551690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId184469c15d8a53a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId971069c15d8a53ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId416369c15d8a53ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId732469c15d8a53d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId700669c15d8a54b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId361669c15d8a54b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId879869c15d8a57a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId162569c15d8a57bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId543469c15d8a57ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId766969c15d8a582d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId610369c15d8a58425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId299669c15d8a5847a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId793269c15d8a5850b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId739169c15d8a585e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId824769c15d8a58a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId839469c15d8a58b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId110169c15d8a591ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId248469c15d8a5975a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId565069c15d8a59e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId437669c15d8a55981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId437669c15d8a55981.jpg"/><Relationship Id="rId416069c15d8a5a0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId416069c15d8a5a0dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177976093" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId426593357" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId137469dcd3fc49c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId908469dcd3fc49cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId884969dcd3fc49e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId347969dcd3fc49eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId162769dcd3fc4ac6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId673269dcd3fc4acb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId422569dcd3fc4dab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId890869dcd3fc4dc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId343569dcd3fc4ded3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId648269dcd3fc4e302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId359869dcd3fc4e455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId180069dcd3fc4e4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId375569dcd3fc4e53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId329369dcd3fc4e61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId523669dcd3fc4ebf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId266969dcd3fc4ec8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId337869dcd3fc4f391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId256569dcd3fc4f9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId215869dcd3fc501ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId383669dcd3fc4bb95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId383669dcd3fc4bb95.jpg"/><Relationship Id="rId791269dcd3fc5080f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId791269dcd3fc5080f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>