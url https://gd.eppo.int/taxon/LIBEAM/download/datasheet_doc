--- v7 (2026-04-13)
+++ v8 (2026-05-03)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId137469dcd3fc49c4d" w:history="1">
+      <w:hyperlink r:id="rId632169f7d3e11ff27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId908469dcd3fc49cb0" w:history="1">
+      <w:hyperlink r:id="rId121369f7d3e11ff84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884969dcd3fc49e83" w:history="1">
+            <w:hyperlink r:id="rId692669f7d3e120139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347969dcd3fc49eec" w:history="1">
+            <w:hyperlink r:id="rId999669f7d3e12019d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2397,133 +2397,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162769dcd3fc4ac6e" w:history="1">
+      <w:hyperlink r:id="rId362269f7d3e120fcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId673269dcd3fc4acb7" w:history="1">
+      <w:hyperlink r:id="rId249669f7d3e121017" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50967417" name="name170169dcd3fc4bb98" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="7457412" name="name658969f7d3e121d4b" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId383669dcd3fc4bb95" cstate="print"/>
+                    <a:blip r:embed="rId607269f7d3e121d49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422569dcd3fc4dab2" w:history="1">
+      <w:hyperlink r:id="rId858869f7d3e123ce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId890869dcd3fc4dc4a" w:history="1">
+      <w:hyperlink r:id="rId972369f7d3e123e74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7245,51 +7245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343569dcd3fc4ded3" w:history="1">
+      <w:hyperlink r:id="rId448869f7d3e124109" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7883,51 +7883,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648269dcd3fc4e302" w:history="1">
+      <w:hyperlink r:id="rId645169f7d3e124584" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8089,101 +8089,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359869dcd3fc4e455" w:history="1">
+      <w:hyperlink r:id="rId133769f7d3e1246d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180069dcd3fc4e4ac" w:history="1">
+      <w:hyperlink r:id="rId297769f7d3e124725" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8229,51 +8229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375569dcd3fc4e53e" w:history="1">
+      <w:hyperlink r:id="rId580669f7d3e1247b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8368,51 +8368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329369dcd3fc4e61b" w:history="1">
+      <w:hyperlink r:id="rId387069f7d3e12488e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9080,51 +9080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId523669dcd3fc4ebf4" w:history="1">
+      <w:hyperlink r:id="rId206769f7d3e124d3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9170,51 +9170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266969dcd3fc4ec8f" w:history="1">
+      <w:hyperlink r:id="rId414569f7d3e124dd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10243,51 +10243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337869dcd3fc4f391" w:history="1">
+      <w:hyperlink r:id="rId251269f7d3e125501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11111,51 +11111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256569dcd3fc4f9bd" w:history="1">
+      <w:hyperlink r:id="rId979269f7d3e125a98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12175,51 +12175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215869dcd3fc501ab" w:history="1">
+      <w:hyperlink r:id="rId161569f7d3e126152" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12416,63 +12416,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57577306" name="name468269dcd3fc50810" descr="eu_funding_250.png"/>
+            <wp:docPr id="31893399" name="name828669f7d3e12667d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId791269dcd3fc5080f" cstate="print"/>
+                    <a:blip r:embed="rId453069f7d3e12667b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12570,137 +12570,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77261752">
+  <w:abstractNum w:abstractNumId="75906102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84326532">
+    <w:lvl w:ilvl="0" w:tplc="31391228">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84326532" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31391228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84326532" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31391228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84326532" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31391228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84326532" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31391228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84326532" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31391228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84326532" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31391228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84326532" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31391228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84326532" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31391228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77261751">
+  <w:abstractNum w:abstractNumId="75906101">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10229392">
+    <w:lvl w:ilvl="0" w:tplc="36022599">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13452,55 +13452,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77261751">
-    <w:abstractNumId w:val="77261751"/>
+  <w:num w:numId="75906101">
+    <w:abstractNumId w:val="75906101"/>
   </w:num>
-  <w:num w:numId="77261752">
-    <w:abstractNumId w:val="77261752"/>
+  <w:num w:numId="75906102">
+    <w:abstractNumId w:val="75906102"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25050,51 +25050,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177976093" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId426593357" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId137469dcd3fc49c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId908469dcd3fc49cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId884969dcd3fc49e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId347969dcd3fc49eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId162769dcd3fc4ac6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId673269dcd3fc4acb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId422569dcd3fc4dab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId890869dcd3fc4dc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId343569dcd3fc4ded3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId648269dcd3fc4e302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId359869dcd3fc4e455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId180069dcd3fc4e4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId375569dcd3fc4e53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId329369dcd3fc4e61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId523669dcd3fc4ebf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId266969dcd3fc4ec8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId337869dcd3fc4f391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId256569dcd3fc4f9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId215869dcd3fc501ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId383669dcd3fc4bb95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId383669dcd3fc4bb95.jpg"/><Relationship Id="rId791269dcd3fc5080f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId791269dcd3fc5080f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId662275053" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639114270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId632169f7d3e11ff27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId121369f7d3e11ff84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId692669f7d3e120139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId999669f7d3e12019d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId362269f7d3e120fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId249669f7d3e121017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId858869f7d3e123ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId972369f7d3e123e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId448869f7d3e124109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId645169f7d3e124584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId133769f7d3e1246d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId297769f7d3e124725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId580669f7d3e1247b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId387069f7d3e12488e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId206769f7d3e124d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId414569f7d3e124dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId251269f7d3e125501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId979269f7d3e125a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId161569f7d3e126152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId607269f7d3e121d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId607269f7d3e121d49.jpg"/><Relationship Id="rId453069f7d3e12667b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453069f7d3e12667b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>