--- v8 (2026-05-03)
+++ v9 (2026-05-24)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId632169f7d3e11ff27" w:history="1">
+      <w:hyperlink r:id="rId13746a12a97578e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId121369f7d3e11ff84" w:history="1">
+      <w:hyperlink r:id="rId89076a12a97578f09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692669f7d3e120139" w:history="1">
+            <w:hyperlink r:id="rId17106a12a975790ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999669f7d3e12019d" w:history="1">
+            <w:hyperlink r:id="rId88566a12a97579172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2397,133 +2397,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId362269f7d3e120fcf" w:history="1">
+      <w:hyperlink r:id="rId32126a12a97579e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId249669f7d3e121017" w:history="1">
+      <w:hyperlink r:id="rId82236a12a97579ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7457412" name="name658969f7d3e121d4b" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="47118678" name="name20436a12a9757aaa7" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId607269f7d3e121d49" cstate="print"/>
+                    <a:blip r:embed="rId32306a12a9757aaa2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858869f7d3e123ce0" w:history="1">
+      <w:hyperlink r:id="rId23896a12a9757c913" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972369f7d3e123e74" w:history="1">
+      <w:hyperlink r:id="rId82306a12a9757cabb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7245,51 +7245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448869f7d3e124109" w:history="1">
+      <w:hyperlink r:id="rId33996a12a9757cd5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7883,51 +7883,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645169f7d3e124584" w:history="1">
+      <w:hyperlink r:id="rId97496a12a9757d19e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8089,101 +8089,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133769f7d3e1246d2" w:history="1">
+      <w:hyperlink r:id="rId75896a12a9757d2f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297769f7d3e124725" w:history="1">
+      <w:hyperlink r:id="rId13296a12a9757d349" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8229,51 +8229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580669f7d3e1247b6" w:history="1">
+      <w:hyperlink r:id="rId68146a12a9757d3d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8368,51 +8368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387069f7d3e12488e" w:history="1">
+      <w:hyperlink r:id="rId53936a12a9757d4b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9080,51 +9080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206769f7d3e124d3f" w:history="1">
+      <w:hyperlink r:id="rId25036a12a9757d953" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9170,51 +9170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414569f7d3e124dd1" w:history="1">
+      <w:hyperlink r:id="rId49606a12a9757d9e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10243,51 +10243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251269f7d3e125501" w:history="1">
+      <w:hyperlink r:id="rId74066a12a9757e107" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11111,51 +11111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979269f7d3e125a98" w:history="1">
+      <w:hyperlink r:id="rId53846a12a9757e6f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12175,51 +12175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161569f7d3e126152" w:history="1">
+      <w:hyperlink r:id="rId60836a12a9757eeee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12416,63 +12416,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31893399" name="name828669f7d3e12667d" descr="eu_funding_250.png"/>
+            <wp:docPr id="4366668" name="name58576a12a9757f1b3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId453069f7d3e12667b" cstate="print"/>
+                    <a:blip r:embed="rId89396a12a9757f1b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12570,137 +12570,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75906102">
+  <w:abstractNum w:abstractNumId="27301308">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31391228">
+    <w:lvl w:ilvl="0" w:tplc="30625395">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31391228" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30625395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31391228" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30625395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31391228" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30625395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31391228" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30625395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31391228" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30625395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31391228" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30625395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31391228" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30625395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31391228" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30625395" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75906101">
+  <w:abstractNum w:abstractNumId="27301307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36022599">
+    <w:lvl w:ilvl="0" w:tplc="37846376">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13452,55 +13452,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75906101">
-    <w:abstractNumId w:val="75906101"/>
+  <w:num w:numId="27301307">
+    <w:abstractNumId w:val="27301307"/>
   </w:num>
-  <w:num w:numId="75906102">
-    <w:abstractNumId w:val="75906102"/>
+  <w:num w:numId="27301308">
+    <w:abstractNumId w:val="27301308"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25050,51 +25050,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId662275053" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639114270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId632169f7d3e11ff27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId121369f7d3e11ff84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId692669f7d3e120139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId999669f7d3e12019d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId362269f7d3e120fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId249669f7d3e121017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId858869f7d3e123ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId972369f7d3e123e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId448869f7d3e124109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId645169f7d3e124584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId133769f7d3e1246d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId297769f7d3e124725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId580669f7d3e1247b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId387069f7d3e12488e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId206769f7d3e124d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId414569f7d3e124dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId251269f7d3e125501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId979269f7d3e125a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId161569f7d3e126152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId607269f7d3e121d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId607269f7d3e121d49.jpg"/><Relationship Id="rId453069f7d3e12667b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453069f7d3e12667b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId377759929" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId270088529" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13746a12a97578e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId89076a12a97578f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId17106a12a975790ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId88566a12a97579172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId32126a12a97579e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId82236a12a97579ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId23896a12a9757c913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId82306a12a9757cabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId33996a12a9757cd5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId97496a12a9757d19e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId75896a12a9757d2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId13296a12a9757d349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId68146a12a9757d3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId53936a12a9757d4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId25036a12a9757d953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId49606a12a9757d9e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId74066a12a9757e107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId53846a12a9757e6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId60836a12a9757eeee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32306a12a9757aaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32306a12a9757aaa2.jpg"/><Relationship Id="rId89396a12a9757f1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89396a12a9757f1b1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>