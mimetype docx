--- v9 (2026-05-24)
+++ v10 (2026-06-13)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13746a12a97578e56" w:history="1">
+      <w:hyperlink r:id="rId21276a2d82c07401a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89076a12a97578f09" w:history="1">
+      <w:hyperlink r:id="rId30406a2d82c07407f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17106a12a975790ff" w:history="1">
+            <w:hyperlink r:id="rId62986a2d82c07423c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88566a12a97579172" w:history="1">
+            <w:hyperlink r:id="rId88796a2d82c0742a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2397,133 +2397,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32126a12a97579e98" w:history="1">
+      <w:hyperlink r:id="rId77866a2d82c0750b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId82236a12a97579ee0" w:history="1">
+      <w:hyperlink r:id="rId55036a2d82c0750fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47118678" name="name20436a12a9757aaa7" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="10499842" name="name83586a2d82c07615f" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32306a12a9757aaa2" cstate="print"/>
+                    <a:blip r:embed="rId39216a2d82c07615b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6603,51 +6603,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23896a12a9757c913" w:history="1">
+      <w:hyperlink r:id="rId14606a2d82c077e8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6847,51 +6847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82306a12a9757cabb" w:history="1">
+      <w:hyperlink r:id="rId14416a2d82c07801d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7245,51 +7245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33996a12a9757cd5a" w:history="1">
+      <w:hyperlink r:id="rId77216a2d82c0782ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7883,51 +7883,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97496a12a9757d19e" w:history="1">
+      <w:hyperlink r:id="rId29056a2d82c0786d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8089,101 +8089,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75896a12a9757d2f2" w:history="1">
+      <w:hyperlink r:id="rId93656a2d82c078820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13296a12a9757d349" w:history="1">
+      <w:hyperlink r:id="rId96556a2d82c078873" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8229,51 +8229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68146a12a9757d3d9" w:history="1">
+      <w:hyperlink r:id="rId31336a2d82c078903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8368,51 +8368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53936a12a9757d4b2" w:history="1">
+      <w:hyperlink r:id="rId77436a2d82c0789dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9080,51 +9080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25036a12a9757d953" w:history="1">
+      <w:hyperlink r:id="rId70566a2d82c078e65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9170,51 +9170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49606a12a9757d9e7" w:history="1">
+      <w:hyperlink r:id="rId66946a2d82c078ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10243,51 +10243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74066a12a9757e107" w:history="1">
+      <w:hyperlink r:id="rId57386a2d82c0795e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11111,51 +11111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53846a12a9757e6f9" w:history="1">
+      <w:hyperlink r:id="rId12926a2d82c079b76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12175,51 +12175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60836a12a9757eeee" w:history="1">
+      <w:hyperlink r:id="rId36186a2d82c07a24b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12416,63 +12416,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4366668" name="name58576a12a9757f1b3" descr="eu_funding_250.png"/>
+            <wp:docPr id="93428939" name="name81456a2d82c07a464" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89396a12a9757f1b1" cstate="print"/>
+                    <a:blip r:embed="rId97786a2d82c07a463" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12570,137 +12570,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27301308">
+  <w:abstractNum w:abstractNumId="61431307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30625395">
+    <w:lvl w:ilvl="0" w:tplc="47956560">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30625395" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47956560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30625395" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47956560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30625395" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47956560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30625395" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47956560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30625395" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47956560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30625395" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47956560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30625395" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47956560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30625395" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47956560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27301307">
+  <w:abstractNum w:abstractNumId="61431306">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37846376">
+    <w:lvl w:ilvl="0" w:tplc="45722374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13452,55 +13452,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27301307">
-    <w:abstractNumId w:val="27301307"/>
+  <w:num w:numId="61431306">
+    <w:abstractNumId w:val="61431306"/>
   </w:num>
-  <w:num w:numId="27301308">
-    <w:abstractNumId w:val="27301308"/>
+  <w:num w:numId="61431307">
+    <w:abstractNumId w:val="61431307"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25050,51 +25050,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId377759929" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId270088529" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13746a12a97578e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId89076a12a97578f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId17106a12a975790ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId88566a12a97579172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId32126a12a97579e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId82236a12a97579ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId23896a12a9757c913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId82306a12a9757cabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId33996a12a9757cd5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId97496a12a9757d19e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId75896a12a9757d2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId13296a12a9757d349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId68146a12a9757d3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId53936a12a9757d4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId25036a12a9757d953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId49606a12a9757d9e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId74066a12a9757e107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId53846a12a9757e6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId60836a12a9757eeee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32306a12a9757aaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32306a12a9757aaa2.jpg"/><Relationship Id="rId89396a12a9757f1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89396a12a9757f1b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307977965" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId117501253" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21276a2d82c07401a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId30406a2d82c07407f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId62986a2d82c07423c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId88796a2d82c0742a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId77866a2d82c0750b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId55036a2d82c0750fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId14606a2d82c077e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId14416a2d82c07801d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId77216a2d82c0782ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId29056a2d82c0786d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId93656a2d82c078820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId96556a2d82c078873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId31336a2d82c078903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId77436a2d82c0789dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId70566a2d82c078e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId66946a2d82c078ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId57386a2d82c0795e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId12926a2d82c079b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId36186a2d82c07a24b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39216a2d82c07615b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39216a2d82c07615b.jpg"/><Relationship Id="rId97786a2d82c07a463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97786a2d82c07a463.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>