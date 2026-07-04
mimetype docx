--- v10 (2026-06-13)
+++ v11 (2026-07-04)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21276a2d82c07401a" w:history="1">
+      <w:hyperlink r:id="rId16666a48a64bec45e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30406a2d82c07407f" w:history="1">
+      <w:hyperlink r:id="rId69366a48a64bec4be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62986a2d82c07423c" w:history="1">
+            <w:hyperlink r:id="rId68296a48a64bec6a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88796a2d82c0742a1" w:history="1">
+            <w:hyperlink r:id="rId23866a48a64bec70d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2259,89 +2259,136 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">(EPPO/CABI, 1996 a) is present with restricted distribution in Spain, (including Canary Islands), and in Portugal, (including Madeira Island) (Pérez-Otero </w:t>
+      <w:hyperlink r:id="rId50266a48a64bed31d" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Diaphorina citri</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 2025), and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70296a48a64bed379" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Trioza erytreae</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is present with restricted distribution in Spain, (including Canary Islands), and in Portugal, (including Madeira Island) (Pérez-Otero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015; Siverio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -2397,133 +2444,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77866a2d82c0750b6" w:history="1">
+      <w:hyperlink r:id="rId30556a48a64bed451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55036a2d82c0750fc" w:history="1">
+      <w:hyperlink r:id="rId30616a48a64bed493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10499842" name="name83586a2d82c07615f" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="69592358" name="name27866a48a64bee537" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39216a2d82c07615b" cstate="print"/>
+                    <a:blip r:embed="rId29626a48a64bee535" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5559,91 +5606,91 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia, where ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Liberibacter asiaticus’ occurs, huge impacts have been reported. A review about the disease in China (Zheng </w:t>
+        <w:t xml:space="preserve"> Liberibacter asiaticus’ occurs, huge impacts have been reported. A review about the disease in China (Zheng </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">., 2018) shows its enormous consequences for the citrus industry for over a hundred years. In Indonesia, 3 million trees were destroyed between 1960 and 1970 (Tirtawadja, 1980) and 4 million between 1986-1988 (Aubert, 1993). In India and Thailand, the disease was described as widespread and causing catastrophic losses during the 1960s and 1970s (Bové </w:t>
+        <w:t xml:space="preserve">., 2018) shows its enormous consequences for the citrus industry for over a hundred years. In Indonesia, 3 million trees were destroyed between 1960 and 1970 (Tirtawadja, 1980) and 4 million between 1986-1988 (Aubert, 1993). In India and Thailand, the disease was described as widespread and causing catastrophic losses during the 1960s and 1970s (Bové </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 1993; Varma </w:t>
+        <w:t xml:space="preserve">, 1993; Varma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1993). In Saudi Arabia, all sweet oranges and mandarin trees had declined by 1986 leaving only limes (Aubert, 1993). In the Philippines, mandarin production decreased by 85 % in only eight years. In northern Bali, almost 100 % of mandarin trees planted in 1990-91 were severely affected five years later. In most cases, when the diseased trees were replaced, the disease reappeared on the newly planted trees. Almost 100 million trees have been affected and destroyed in many countries of South and Southeast Asia, compromising the local citriculture and large areas of citrus cultivation had to be abandoned (Gottwald, 2010).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -5677,51 +5724,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and the causal agent was well known. In Brazil, five years after the identification of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Liberibacter asiaticus’ in 2004 (Coletha-Filho </w:t>
+        <w:t xml:space="preserve"> Liberibacter asiaticus’ in 2004 (Coletha-Filho </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004), more than 4 million trees were eliminated (officially and unofficially by the growers directly) in attempts to limit the dissemination of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5737,91 +5784,91 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Liberibacter asiaticus and ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Liberibacter americanus’. One year later, the number of symptomatic trees was estimated to be ca. 2 million (ca. 87 %) according to Belasque </w:t>
+        <w:t xml:space="preserve">. Liberibacter americanus’. One year later, the number of symptomatic trees was estimated to be ca. 2 million (ca. 87 %) according to Belasque </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2010). In Florida (USA), costs of cultivation drastically increased since 2005, when the disease was first reported (Spreen </w:t>
+        <w:t xml:space="preserve"> (2010). In Florida (USA), costs of cultivation drastically increased since 2005, when the disease was first reported (Spreen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2014). The costs of visual inspections of trees increased from 4 to 17 USD/ha and costs of insecticide treatments increased from 240 to 1000 USD/ha per year (Belasque </w:t>
+        <w:t xml:space="preserve">, 2014). The costs of visual inspections of trees increased from 4 to 17 USD/ha and costs of insecticide treatments increased from 240 to 1000 USD/ha per year (Belasque </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2010). The disease also had a very high economic and social impact during the first seven years after its detection. In addition, many packing houses and processing plants closed, with significant declines in employment and it was estimated that losses reached more than 3.63 billion USD in Florida and that more than 6 600 jobs were lost (Hodges &amp; Spreen, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -5835,71 +5882,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The African form, ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Liberibacter africanus’, is considered to be less aggressive than the Asian form. However, da Graça &amp; Korsten (2004) based on past information, reported that 4 out of 11 million trees in South Africa were affected by this disease. Crop losses of 30-100 % had been reported in South Africa during the 20</w:t>
+        <w:t xml:space="preserve"> Liberibacter africanus’, is considered to be less aggressive than the Asian form. However, da Graça &amp; Korsten (2004) based on past information, reported that 4 out of 11 million trees in South Africa were affected by this disease. Crop losses of 30-100 % had been reported in South Africa during the 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">century and many of these orchards had subsequently to be abandoned or removed (Buitendag, 1991). In East Africa, surveys In Kenya and Tanzania, showed that it had the greatest impact on citrus production in the cooler highland regions, causing yield losses of 25–100 % (Rasowo </w:t>
+        <w:t xml:space="preserve">century and many of these orchards had subsequently to be abandoned or removed (Buitendag, 1991). In East Africa, surveys In Kenya and Tanzania, showed that it had the greatest impact on citrus production in the cooler highland regions, causing yield losses of 25–100 % (Rasowo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -6010,71 +6057,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus’ during the second part of the 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> century relied on a combination of measures that were considered the most appropriate for each country (including chemical or biological vector control, trunk injections with tetracycline, pruning, thermotherapy, eradication, use of disease-free planting material, alternative hosts) and this integrated approach obtained relative success (da Graça, 1991; da Graca &amp; Korsten, 2004). In South Africa, where most of the research was performed, removal of infected branches or trees, use of </w:t>
+        <w:t xml:space="preserve"> century relied on a combination of measures that were considered the most appropriate for each country (including chemical or biological vector control, trunk injections with tetracycline, pruning, thermotherapy, eradication, use of disease-free planting material, alternative hosts) and this integrated approach obtained relative success (da Graça, 1991; da Graca &amp; Korsten, 2004). In South Africa, where most of the research was performed, removal of infected branches or trees, use of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">-free planting material, and control of the psyllid vector were applied (Buitendag &amp; von Broembsen, 1993) with the main emphasis on the effect of systemic insecticides against </w:t>
+        <w:t xml:space="preserve">-free planting material, and control of the psyllid vector were applied (Buitendag &amp; von Broembsen, 1993) with the main emphasis on the effect of systemic insecticides against </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. erytreae,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to maintain low psyllid populations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -6088,149 +6135,149 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia, most research on strategies for a successful control of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Liberibacter asiaticus’ were carried out in China with a similar approach, by promoting large-scale production of healthy nursery plants, early removal of infected plants in existing orchards, and applying insecticide sprays at critical flushing periods (Ke &amp; Fan, 1990; Zheng </w:t>
+        <w:t xml:space="preserve">. Liberibacter asiaticus’ were carried out in China with a similar approach, by promoting large-scale production of healthy nursery plants, early removal of infected plants in existing orchards, and applying insecticide sprays at critical flushing periods (Ke &amp; Fan, 1990; Zheng </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2018). In the Americas, the most comprehensive example for the management of ‘</w:t>
+        <w:t xml:space="preserve"> 2018). In the Americas, the most comprehensive example for the management of ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Liberibacter asiaticus’ is provided by the Sao Paulo state in Brazil because it is one of the few regions in the world where control against huanglongbing has been carried out on a large scale by the growers, and found to be successful. It is summarized by Belasque </w:t>
+        <w:t xml:space="preserve">. Liberibacter asiaticus’ is provided by the Sao Paulo state in Brazil because it is one of the few regions in the world where control against huanglongbing has been carried out on a large scale by the growers, and found to be successful. It is summarized by Belasque </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2010) and based on three principles: (i) inoculum reduction by exhaustive inspections and frequent removal of affected trees, (ii) control of psyllid vector populations by insecticide treatments, to prevent new trees from becoming infected, and iii) replanting with healthy tested plants produced under screen facilities only. Data from farms where the recommended measures have been applied since 2004 showed that the disease can be controlled. But the success was mainly obtained in large farms and it was necessary to apply the recommended measures rigorously. They must be strictly utilised in all the orchards of the area to be efficient. However, in a review on the management practices in Florida (antibiotics, insecticide applications, enhanced foliar nutritional programs, thermotherapy, and biological control), after the analysis of their economic performance and the economic impact of several control options, Li </w:t>
+        <w:t xml:space="preserve"> (2010) and based on three principles: (i) inoculum reduction by exhaustive inspections and frequent removal of affected trees, (ii) control of psyllid vector populations by insecticide treatments, to prevent new trees from becoming infected, and iii) replanting with healthy tested plants produced under screen facilities only. Data from farms where the recommended measures have been applied since 2004 showed that the disease can be controlled. But the success was mainly obtained in large farms and it was necessary to apply the recommended measures rigorously. They must be strictly utilised in all the orchards of the area to be efficient. However, in a review on the management practices in Florida (antibiotics, insecticide applications, enhanced foliar nutritional programs, thermotherapy, and biological control), after the analysis of their economic performance and the economic impact of several control options, Li </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) concluded that broad-spectrum insecticides provide the only cost-effective strategy for mitigating the high impact of the disease in the conditions of this state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">An essential part of the integrated control of huanglongbing in all the continents is the use of healthy plant material for replanting after eradication, developing a certification program based on microshoot-tip grafting </w:t>
+        <w:t xml:space="preserve">An essential part of the integrated control of huanglongbing in all the continents is the use of healthy plant material for replanting after eradication, developing a certification program based on microshoot-tip grafting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in vitro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Navarro &amp; Juárez, 2007; FAO, 2014), and producing plants in protected greenhouses to avoid the presence of vectors. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -6263,111 +6310,111 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytosanitary risk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the EPPO region, host plants of huanglongbing are essentially </w:t>
+        <w:t xml:space="preserve">In the EPPO region, host plants of huanglongbing are essentially </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> species that are intensively cultivated in the Mediterranean basin countries. For the moment, none of the bacteria associated with huanglongbing has been found in the EPPO region, but one of its vectors, </w:t>
+        <w:t xml:space="preserve"> species that are intensively cultivated in the Mediterranean basin countries. For the moment, none of the bacteria associated with huanglongbing has been found in the EPPO region, but the two vectors, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. citri </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. erytreae,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is already present (in Spain and Portugal, Pérez-Otero </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">., 2015). There is no suggestion that native Mediterranean vectors could exist. If the huanglongbing associated bacteria were introduced in citrus-growing areas of the EPPO region, it is foreseen that tree development, harvest amount and quality would be severely impacted, and that this would ultimately seriously limit the citrus industry. Based on the experience of citrus-producing countries in other parts of the world, many changes quickly take place for the industry when new outbreaks are detected. In the short term, costly eradication, vector control, and nursery certification programs have to be immediately put in place and quarantine restrictions for export probably will appear. Nursery production must be maintained free of the disease, combined with the increased demand due to increasing infected tree removals. This can result in a rapid reduction of citrus production area as diseased trees are continuously removed (Gottwald, 2010) and final consequences are not only economic but also social and environmental. Considering the severity of huanglongbing, it is essential to keep this disease (and its vectors when possible) out of the EPPO region and to prevent their spread in the Middle East.</w:t>
+        <w:t xml:space="preserve"> are already present in some countries. There is no suggestion that native Mediterranean vectors could exist. If the huanglongbing associated bacteria were introduced in citrus-growing areas of the EPPO region, it is foreseen that tree development, harvest amount and quality would be severely impacted, and that this would ultimately seriously limit the citrus industry. Based on the experience of citrus-producing countries in other parts of the world, many changes quickly take place for the industry when new outbreaks are detected. In the short term, costly eradication, vector control, and nursery certification programs have to be immediately put in place and quarantine restrictions for export probably will appear. Nursery production must be maintained free of the disease, combined with the increased demand due to increasing infected tree removals. This can result in a rapid reduction of citrus production area as diseased trees are continuously removed (Gottwald, 2010) and final consequences are not only economic but also social and environmental. Considering the severity of huanglongbing, it is essential to keep this disease (and its vectors when possible) out of the EPPO region and to prevent their spread in the Middle East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6382,50 +6429,70 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Considering the severity of huanglongbing, EPPO has recommended to prohibit the importation of citrus plants for planting and cut branches or buds of citrus from areas or countries where citrus huanglongbing (or either of its vectors) are present. In the EU, in addition, in areas where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. citri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> occurs, control is compulsory, and it is prohibited to move plant material from infested areas to pest-free areas. In the EU territory, it is also forbidden to import fruit from third countries with their peduncles and leaves. In disease free countries as those of the Mediterranean area, awareness, monitoring, surveillance, pest risk assessment, quarantine measures and action plans are advised (Duran-Vila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Siverio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6603,51 +6670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14606a2d82c077e8c" w:history="1">
+      <w:hyperlink r:id="rId56676a48a64bf02a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6847,51 +6914,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14416a2d82c07801d" w:history="1">
+      <w:hyperlink r:id="rId80356a48a64bf0458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7245,51 +7312,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77216a2d82c0782ce" w:history="1">
+      <w:hyperlink r:id="rId32756a48a64bf06df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7883,51 +7950,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29056a2d82c0786d4" w:history="1">
+      <w:hyperlink r:id="rId21636a48a64bf0aed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8089,101 +8156,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93656a2d82c078820" w:history="1">
+      <w:hyperlink r:id="rId71496a48a64bf0c38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96556a2d82c078873" w:history="1">
+      <w:hyperlink r:id="rId39436a48a64bf0c8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8229,51 +8296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31336a2d82c078903" w:history="1">
+      <w:hyperlink r:id="rId85516a48a64bf0d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8368,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77436a2d82c0789dc" w:history="1">
+      <w:hyperlink r:id="rId63666a48a64bf0df5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8599,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2016) Regulation (EU) 2016/2031 of the European Parliament of the Council of 26 October 2016 on protective measures against pests of plants, amending Regulations (EU) No 228/2013, (EU) No 652/2014 and (EU) No 1143/2014 of the European Parliament and of the Council and repealing Council Directives 69/464/EEC, 74/647/EEC, 93/85/EEC, 98/57/EC, 2000/29/EC, 2006/91/EC and 2007/33/EC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 23.11.2016, L317/4.</w:t>
+        <w:t xml:space="preserve"> 23.11.2016, L317/4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2014) Project TCP-BZE-3402 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -9080,51 +9147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70566a2d82c078e65" w:history="1">
+      <w:hyperlink r:id="rId28306a48a64bf1270" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9170,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66946a2d82c078ef8" w:history="1">
+      <w:hyperlink r:id="rId42066a48a64bf1301" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10243,51 +10310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57386a2d82c0795e6" w:history="1">
+      <w:hyperlink r:id="rId30596a48a64bf19d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,316 +10913,365 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moll JN &amp; Martin MN (1973) Electron microscope evidence that citrus psylla (</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Phytophylactica </w:t>
+        <w:t xml:space="preserve">Melifronidou‐Pantelidou A, Urbaneja A, Tena A, Seraphides N, Stavrinides M, Koukkoularidou D, Georgiades M (2025) Eradication campaign for Diaphorina citri in Cyprus. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 41-44. </w:t>
+        <w:t xml:space="preserve">55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 305-311.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Morgan JK, Zhou L, Li W, Shatters RG, Keremane M &amp;Duan YP (2012) Improved real-time PCR detection of ‘</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Moll JN &amp; Martin MN (1973) Electron microscope evidence that citrus psylla (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trioza erytreae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) is a vector of citrus huanglongbing or greening in South Africa. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phytophylactica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">26</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 90-98.</w:t>
+        <w:t xml:space="preserve">5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 41-44. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Navarro L &amp; Juárez J (2007) Shoot-tip grafting in vitro: Impact in the citrus industry and research applications. In: Khan A (ed) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. CABI, Wallingford, UK, pp. 353-370.</w:t>
+        <w:t xml:space="preserve">Morgan JK, Zhou L, Li W, Shatters RG, Keremane M &amp;Duan YP (2012) Improved real-time PCR detection of ‘</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liberibacter asiaticus’ from citrus and psyllid hosts by targeting the intragenic tandem-repeats of its prophage genes. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 90-98.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pérez-Otero R, Mansilla JP &amp; del Estal P (2015) Detección de la psila africana de los cítricos, </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">, 119-122. </w:t>
+        <w:t xml:space="preserve">Navarro L &amp; Juárez J (2007) Shoot-tip grafting in vitro: Impact in the citrus industry and research applications. In: Khan A (ed) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citrus Genetics, Breeding and Biotechnology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. CABI, Wallingford, UK, pp. 353-370.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pérez-Otero R, Mansilla JP &amp; del Estal P (2015) Detección de la psila africana de los cítricos, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trioza erytreae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Del Guercio, 1918) (Hemiptera: Psylloidea: Triozidae), en la Península Ibérica. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquivos Entomoloxicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 119-122. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12926a2d82c079b76" w:history="1">
+      <w:hyperlink r:id="rId46236a48a64bf1fc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12175,51 +12291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36186a2d82c07a24b" w:history="1">
+      <w:hyperlink r:id="rId79886a48a64bf2693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12416,63 +12532,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93428939" name="name81456a2d82c07a464" descr="eu_funding_250.png"/>
+            <wp:docPr id="88330399" name="name63246a48a64bf29d5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97786a2d82c07a463" cstate="print"/>
+                    <a:blip r:embed="rId65886a48a64bf29d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12570,137 +12686,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61431307">
+  <w:abstractNum w:abstractNumId="89337044">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47956560">
+    <w:lvl w:ilvl="0" w:tplc="87678585">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47956560" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87678585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47956560" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87678585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47956560" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87678585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47956560" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87678585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47956560" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87678585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47956560" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87678585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47956560" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87678585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47956560" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87678585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61431306">
+  <w:abstractNum w:abstractNumId="89337043">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45722374">
+    <w:lvl w:ilvl="0" w:tplc="33986374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13452,55 +13568,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61431306">
-    <w:abstractNumId w:val="61431306"/>
+  <w:num w:numId="89337043">
+    <w:abstractNumId w:val="89337043"/>
   </w:num>
-  <w:num w:numId="61431307">
-    <w:abstractNumId w:val="61431307"/>
+  <w:num w:numId="89337044">
+    <w:abstractNumId w:val="89337044"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25050,51 +25166,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId307977965" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId117501253" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21276a2d82c07401a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId30406a2d82c07407f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId62986a2d82c07423c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId88796a2d82c0742a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId77866a2d82c0750b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId55036a2d82c0750fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId14606a2d82c077e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId14416a2d82c07801d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId77216a2d82c0782ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId29056a2d82c0786d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId93656a2d82c078820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId96556a2d82c078873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId31336a2d82c078903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId77436a2d82c0789dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId70566a2d82c078e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId66946a2d82c078ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId57386a2d82c0795e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId12926a2d82c079b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId36186a2d82c07a24b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39216a2d82c07615b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39216a2d82c07615b.jpg"/><Relationship Id="rId97786a2d82c07a463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97786a2d82c07a463.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329319052" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711156874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16666a48a64bec45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId69366a48a64bec4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId68296a48a64bec6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId23866a48a64bec70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId50266a48a64bed31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId70296a48a64bed379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId30556a48a64bed451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId30616a48a64bed493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId56676a48a64bf02a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId80356a48a64bf0458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId32756a48a64bf06df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId21636a48a64bf0aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId71496a48a64bf0c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId39436a48a64bf0c8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId85516a48a64bf0d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId63666a48a64bf0df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId28306a48a64bf1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId42066a48a64bf1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId30596a48a64bf19d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId46236a48a64bf1fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId79886a48a64bf2693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29626a48a64bee535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29626a48a64bee535.jpg"/><Relationship Id="rId65886a48a64bf29d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65886a48a64bf29d4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>