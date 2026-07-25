--- v11 (2026-07-04)
+++ v12 (2026-07-25)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16666a48a64bec45e" w:history="1">
+      <w:hyperlink r:id="rId45576a6449214e9b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69366a48a64bec4be" w:history="1">
+      <w:hyperlink r:id="rId74436a6449214ea14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68296a48a64bec6a7" w:history="1">
+            <w:hyperlink r:id="rId34136a6449214ebcd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23866a48a64bec70d" w:history="1">
+            <w:hyperlink r:id="rId77116a6449214ec2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2259,51 +2259,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50266a48a64bed31d" w:history="1">
+      <w:hyperlink r:id="rId71916a6449214fd9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2312,51 +2312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70296a48a64bed379" w:history="1">
+      <w:hyperlink r:id="rId46556a6449214fdfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2444,133 +2444,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30556a48a64bed451" w:history="1">
+      <w:hyperlink r:id="rId21016a6449214ff02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30616a48a64bed493" w:history="1">
+      <w:hyperlink r:id="rId13526a6449214ff45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69592358" name="name27866a48a64bee537" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="31948175" name="name84126a64492150bc4" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29626a48a64bee535" cstate="print"/>
+                    <a:blip r:embed="rId33326a64492150bbc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6670,51 +6670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56676a48a64bf02a7" w:history="1">
+      <w:hyperlink r:id="rId59886a64492154405" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80356a48a64bf0458" w:history="1">
+      <w:hyperlink r:id="rId66346a644921545a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32756a48a64bf06df" w:history="1">
+      <w:hyperlink r:id="rId95326a6449215484b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7950,51 +7950,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21636a48a64bf0aed" w:history="1">
+      <w:hyperlink r:id="rId94896a64492155b90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8156,101 +8156,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71496a48a64bf0c38" w:history="1">
+      <w:hyperlink r:id="rId62356a64492155f32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39436a48a64bf0c8d" w:history="1">
+      <w:hyperlink r:id="rId77396a64492155fcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8296,51 +8296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85516a48a64bf0d1d" w:history="1">
+      <w:hyperlink r:id="rId73186a6449215607e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63666a48a64bf0df5" w:history="1">
+      <w:hyperlink r:id="rId99456a6449215617a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9147,51 +9147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28306a48a64bf1270" w:history="1">
+      <w:hyperlink r:id="rId50236a644921568e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42066a48a64bf1301" w:history="1">
+      <w:hyperlink r:id="rId71506a6449215697f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10310,51 +10310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30596a48a64bf19d7" w:history="1">
+      <w:hyperlink r:id="rId22186a644921570c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11227,51 +11227,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46236a48a64bf1fc8" w:history="1">
+      <w:hyperlink r:id="rId82106a64492157911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12291,51 +12291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79886a48a64bf2693" w:history="1">
+      <w:hyperlink r:id="rId91266a64492158001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12532,63 +12532,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88330399" name="name63246a48a64bf29d5" descr="eu_funding_250.png"/>
+            <wp:docPr id="93098641" name="name39676a644921581e3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65886a48a64bf29d4" cstate="print"/>
+                    <a:blip r:embed="rId53916a644921581e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12686,137 +12686,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89337044">
+  <w:abstractNum w:abstractNumId="19240510">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87678585">
+    <w:lvl w:ilvl="0" w:tplc="70591017">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87678585" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70591017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87678585" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70591017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87678585" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70591017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87678585" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70591017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87678585" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70591017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87678585" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70591017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87678585" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70591017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87678585" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70591017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89337043">
+  <w:abstractNum w:abstractNumId="19240509">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33986374">
+    <w:lvl w:ilvl="0" w:tplc="82456771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13568,55 +13568,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89337043">
-    <w:abstractNumId w:val="89337043"/>
+  <w:num w:numId="19240509">
+    <w:abstractNumId w:val="19240509"/>
   </w:num>
-  <w:num w:numId="89337044">
-    <w:abstractNumId w:val="89337044"/>
+  <w:num w:numId="19240510">
+    <w:abstractNumId w:val="19240510"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25166,51 +25166,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329319052" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711156874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16666a48a64bec45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId69366a48a64bec4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId68296a48a64bec6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId23866a48a64bec70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId50266a48a64bed31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId70296a48a64bed379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId30556a48a64bed451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId30616a48a64bed493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId56676a48a64bf02a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId80356a48a64bf0458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId32756a48a64bf06df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId21636a48a64bf0aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId71496a48a64bf0c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId39436a48a64bf0c8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId85516a48a64bf0d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId63666a48a64bf0df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId28306a48a64bf1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId42066a48a64bf1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId30596a48a64bf19d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId46236a48a64bf1fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId79886a48a64bf2693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29626a48a64bee535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29626a48a64bee535.jpg"/><Relationship Id="rId65886a48a64bf29d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65886a48a64bf29d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863717978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId867883058" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45576a6449214e9b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId74436a6449214ea14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId34136a6449214ebcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId77116a6449214ec2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId71916a6449214fd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId46556a6449214fdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId21016a6449214ff02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId13526a6449214ff45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId59886a64492154405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId66346a644921545a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId95326a6449215484b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId94896a64492155b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId62356a64492155f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId77396a64492155fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId73186a6449215607e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId99456a6449215617a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId50236a644921568e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId71506a6449215697f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId22186a644921570c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId82106a64492157911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId91266a64492158001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33326a64492150bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33326a64492150bbc.jpg"/><Relationship Id="rId53916a644921581e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53916a644921581e2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>