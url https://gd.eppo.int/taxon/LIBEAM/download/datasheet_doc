--- v12 (2026-07-25)
+++ v13 (2026-08-14)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45576a6449214e9b7" w:history="1">
+      <w:hyperlink r:id="rId10476a7edffa0a159" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74436a6449214ea14" w:history="1">
+      <w:hyperlink r:id="rId83046a7edffa0a1bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34136a6449214ebcd" w:history="1">
+            <w:hyperlink r:id="rId59426a7edffa0a3af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77116a6449214ec2f" w:history="1">
+            <w:hyperlink r:id="rId72246a7edffa0a419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2259,51 +2259,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71916a6449214fd9a" w:history="1">
+      <w:hyperlink r:id="rId91366a7edffa0b068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2312,51 +2312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46556a6449214fdfe" w:history="1">
+      <w:hyperlink r:id="rId28766a7edffa0b0c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2444,133 +2444,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21016a6449214ff02" w:history="1">
+      <w:hyperlink r:id="rId53666a7edffa0b1a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13526a6449214ff45" w:history="1">
+      <w:hyperlink r:id="rId17306a7edffa0b1e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31948175" name="name84126a64492150bc4" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="2395057" name="name95876a7edffa0c117" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33326a64492150bbc" cstate="print"/>
+                    <a:blip r:embed="rId79106a7edffa0c114" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6670,51 +6670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59886a64492154405" w:history="1">
+      <w:hyperlink r:id="rId97676a7edffa0e01a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66346a644921545a0" w:history="1">
+      <w:hyperlink r:id="rId25846a7edffa0e1bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95326a6449215484b" w:history="1">
+      <w:hyperlink r:id="rId72616a7edffa0e460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7950,51 +7950,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94896a64492155b90" w:history="1">
+      <w:hyperlink r:id="rId95536a7edffa0e870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8156,101 +8156,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62356a64492155f32" w:history="1">
+      <w:hyperlink r:id="rId38506a7edffa0e9e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77396a64492155fcb" w:history="1">
+      <w:hyperlink r:id="rId73796a7edffa0ea3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8296,51 +8296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73186a6449215607e" w:history="1">
+      <w:hyperlink r:id="rId85776a7edffa0ead1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99456a6449215617a" w:history="1">
+      <w:hyperlink r:id="rId67486a7edffa0ebc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9147,51 +9147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50236a644921568e8" w:history="1">
+      <w:hyperlink r:id="rId74766a7edffa0f07d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71506a6449215697f" w:history="1">
+      <w:hyperlink r:id="rId48586a7edffa0f112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10310,51 +10310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22186a644921570c1" w:history="1">
+      <w:hyperlink r:id="rId15296a7edffa0fb48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11227,51 +11227,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82106a64492157911" w:history="1">
+      <w:hyperlink r:id="rId66486a7edffa10132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12291,51 +12291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91266a64492158001" w:history="1">
+      <w:hyperlink r:id="rId63826a7edffa10833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12532,63 +12532,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93098641" name="name39676a644921581e3" descr="eu_funding_250.png"/>
+            <wp:docPr id="98332606" name="name35676a7edffa10c72" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53916a644921581e2" cstate="print"/>
+                    <a:blip r:embed="rId45186a7edffa10c71" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12686,137 +12686,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19240510">
+  <w:abstractNum w:abstractNumId="81009158">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70591017">
+    <w:lvl w:ilvl="0" w:tplc="48200979">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70591017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48200979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70591017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48200979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70591017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48200979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70591017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48200979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70591017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48200979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70591017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48200979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70591017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48200979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70591017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48200979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19240509">
+  <w:abstractNum w:abstractNumId="81009157">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82456771">
+    <w:lvl w:ilvl="0" w:tplc="95441939">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13568,55 +13568,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19240509">
-    <w:abstractNumId w:val="19240509"/>
+  <w:num w:numId="81009157">
+    <w:abstractNumId w:val="81009157"/>
   </w:num>
-  <w:num w:numId="19240510">
-    <w:abstractNumId w:val="19240510"/>
+  <w:num w:numId="81009158">
+    <w:abstractNumId w:val="81009158"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25166,51 +25166,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863717978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId867883058" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45576a6449214e9b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId74436a6449214ea14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId34136a6449214ebcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId77116a6449214ec2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId71916a6449214fd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId46556a6449214fdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId21016a6449214ff02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId13526a6449214ff45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId59886a64492154405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId66346a644921545a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId95326a6449215484b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId94896a64492155b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId62356a64492155f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId77396a64492155fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId73186a6449215607e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId99456a6449215617a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId50236a644921568e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId71506a6449215697f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId22186a644921570c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId82106a64492157911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId91266a64492158001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33326a64492150bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33326a64492150bbc.jpg"/><Relationship Id="rId53916a644921581e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53916a644921581e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984923206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343776301" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10476a7edffa0a159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId83046a7edffa0a1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId59426a7edffa0a3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId72246a7edffa0a419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId91366a7edffa0b068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId28766a7edffa0b0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId53666a7edffa0b1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId17306a7edffa0b1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId97676a7edffa0e01a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId25846a7edffa0e1bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId72616a7edffa0e460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId95536a7edffa0e870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId38506a7edffa0e9e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId73796a7edffa0ea3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId85776a7edffa0ead1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId67486a7edffa0ebc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId74766a7edffa0f07d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId48586a7edffa0f112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId15296a7edffa0fb48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId66486a7edffa10132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId63826a7edffa10833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79106a7edffa0c114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79106a7edffa0c114.jpg"/><Relationship Id="rId45186a7edffa10c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45186a7edffa10c71.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>