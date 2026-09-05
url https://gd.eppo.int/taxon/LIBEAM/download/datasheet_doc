--- v13 (2026-08-14)
+++ v14 (2026-09-05)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10476a7edffa0a159" w:history="1">
+      <w:hyperlink r:id="rId86036a9c4e05b4e8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
-      <w:hyperlink r:id="rId83046a7edffa0a1bd" w:history="1">
+      <w:hyperlink r:id="rId11556a9c4e05b4ef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">rioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Liberibacter americanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Brazilian citrus greening</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59426a7edffa0a3af" w:history="1">
+            <w:hyperlink r:id="rId88036a9c4e05b50bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72246a7edffa0a419" w:history="1">
+            <w:hyperlink r:id="rId34646a9c4e05b5125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2259,51 +2259,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91366a7edffa0b068" w:history="1">
+      <w:hyperlink r:id="rId43816a9c4e05b5d7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2312,51 +2312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28766a7edffa0b0c4" w:history="1">
+      <w:hyperlink r:id="rId68796a9c4e05b5e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2444,133 +2444,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter americanus'. Click on the links to view the distributions of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a7edffa0b1a0" w:history="1">
+      <w:hyperlink r:id="rId32266a9c4e05b5ee3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Liberibacter africanus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17306a7edffa0b1e2" w:history="1">
+      <w:hyperlink r:id="rId13876a9c4e05b5f25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca. Liberibacter asiaticus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2395057" name="name95876a7edffa0c117" descr="LIBEAM_distribution_map.jpg"/>
+            <wp:docPr id="54838614" name="name46996a9c4e05b74e6" descr="LIBEAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79106a7edffa0c114" cstate="print"/>
+                    <a:blip r:embed="rId40746a9c4e05b74e3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6670,51 +6670,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97676a7edffa0e01a" w:history="1">
+      <w:hyperlink r:id="rId99926a9c4e05baf2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25846a7edffa0e1bc" w:history="1">
+      <w:hyperlink r:id="rId43226a9c4e05bb10a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7312,51 +7312,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72616a7edffa0e460" w:history="1">
+      <w:hyperlink r:id="rId92186a9c4e05bb3e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7950,51 +7950,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95536a7edffa0e870" w:history="1">
+      <w:hyperlink r:id="rId76616a9c4e05bb84a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8156,101 +8156,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38506a7edffa0e9e5" w:history="1">
+      <w:hyperlink r:id="rId38856a9c4e05bb9aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73796a7edffa0ea3d" w:history="1">
+      <w:hyperlink r:id="rId13676a9c4e05bba24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8296,51 +8296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85776a7edffa0ead1" w:history="1">
+      <w:hyperlink r:id="rId49316a9c4e05bbace" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67486a7edffa0ebc7" w:history="1">
+      <w:hyperlink r:id="rId53626a9c4e05bbbd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9147,51 +9147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74766a7edffa0f07d" w:history="1">
+      <w:hyperlink r:id="rId40526a9c4e05bc0be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9237,51 +9237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48586a7edffa0f112" w:history="1">
+      <w:hyperlink r:id="rId34316a9c4e05bc154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10310,51 +10310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15296a7edffa0fb48" w:history="1">
+      <w:hyperlink r:id="rId51936a9c4e05bddce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11227,51 +11227,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66486a7edffa10132" w:history="1">
+      <w:hyperlink r:id="rId17656a9c4e05bec33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12291,51 +12291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter americanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63826a7edffa10833" w:history="1">
+      <w:hyperlink r:id="rId88066a9c4e05c17cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12532,63 +12532,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98332606" name="name35676a7edffa10c72" descr="eu_funding_250.png"/>
+            <wp:docPr id="26469906" name="name59646a9c4e05c19f1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45186a7edffa10c71" cstate="print"/>
+                    <a:blip r:embed="rId63446a9c4e05c19ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12686,137 +12686,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81009158">
+  <w:abstractNum w:abstractNumId="91870256">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48200979">
+    <w:lvl w:ilvl="0" w:tplc="53377545">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48200979" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53377545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48200979" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53377545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48200979" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53377545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48200979" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53377545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48200979" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53377545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48200979" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53377545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48200979" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53377545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48200979" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53377545" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81009157">
+  <w:abstractNum w:abstractNumId="91870255">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95441939">
+    <w:lvl w:ilvl="0" w:tplc="87522698">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13568,55 +13568,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81009157">
-    <w:abstractNumId w:val="81009157"/>
+  <w:num w:numId="91870255">
+    <w:abstractNumId w:val="91870255"/>
   </w:num>
-  <w:num w:numId="81009158">
-    <w:abstractNumId w:val="81009158"/>
+  <w:num w:numId="91870256">
+    <w:abstractNumId w:val="91870256"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25166,51 +25166,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984923206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343776301" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10476a7edffa0a159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId83046a7edffa0a1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId59426a7edffa0a3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId72246a7edffa0a419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId91366a7edffa0b068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId28766a7edffa0b0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId53666a7edffa0b1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId17306a7edffa0b1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId97676a7edffa0e01a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId25846a7edffa0e1bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId72616a7edffa0e460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId95536a7edffa0e870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId38506a7edffa0e9e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId73796a7edffa0ea3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId85776a7edffa0ead1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId67486a7edffa0ebc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId74766a7edffa0f07d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId48586a7edffa0f112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId15296a7edffa0fb48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId66486a7edffa10132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId63826a7edffa10833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79106a7edffa0c114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79106a7edffa0c114.jpg"/><Relationship Id="rId45186a7edffa10c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45186a7edffa10c71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId768640807" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598851775" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86036a9c4e05b4e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId11556a9c4e05b4ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId88036a9c4e05b50bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/" TargetMode="External"/><Relationship Id="rId34646a9c4e05b5125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/categorization" TargetMode="External"/><Relationship Id="rId43816a9c4e05b5d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId68796a9c4e05b5e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId32266a9c4e05b5ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/distribution" TargetMode="External"/><Relationship Id="rId13876a9c4e05b5f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId99926a9c4e05baf2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId43226a9c4e05bb10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId92186a9c4e05bb3e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId76616a9c4e05bb84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId38856a9c4e05bb9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId13676a9c4e05bba24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId49316a9c4e05bbace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId53626a9c4e05bbbd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId40526a9c4e05bc0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId34316a9c4e05bc154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId51936a9c4e05bddce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId17656a9c4e05bec33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId88066a9c4e05c17cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40746a9c4e05b74e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40746a9c4e05b74e3.jpg"/><Relationship Id="rId63446a9c4e05c19ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63446a9c4e05c19ef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>