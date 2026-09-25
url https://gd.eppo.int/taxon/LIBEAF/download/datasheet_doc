--- v14 (2026-09-05)
+++ v15 (2026-09-25)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12886a9c4e0623f73" w:history="1">
+      <w:hyperlink r:id="rId60206ab6c194a4bfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11366a9c4e0623fde" w:history="1">
+      <w:hyperlink r:id="rId48656ab6c194a4c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter africanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> greening of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79586a9c4e06241fe" w:history="1">
+            <w:hyperlink r:id="rId32536ab6c194a4e6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29816a9c4e0624266" w:history="1">
+            <w:hyperlink r:id="rId38486ab6c194a4ed4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72057132" name="name33236a9c4e0624970" descr="957.jpg"/>
+                  <wp:docPr id="63946764" name="name32556ab6c194a577f" descr="957.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="957.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53346a9c4e062496e" cstate="print"/>
+                          <a:blip r:embed="rId17236ab6c194a577d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69856a9c4e0624abb" w:history="1">
+            <w:hyperlink r:id="rId41396ab6c194a58b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2761,51 +2761,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76576a9c4e06259c6" w:history="1">
+      <w:hyperlink r:id="rId26726ab6c194a6883" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2814,51 +2814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14236a9c4e0625a23" w:history="1">
+      <w:hyperlink r:id="rId76106ab6c194a68e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2946,123 +2946,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus'. Click on the links to view the distributions of ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60746a9c4e0625b01" w:history="1">
+      <w:hyperlink r:id="rId34816ab6c194a69c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46136a9c4e0625b38" w:history="1">
+      <w:hyperlink r:id="rId36726ab6c194a69fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘Ca. Liberibacter asiaticus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89618812" name="name33716a9c4e0626a5d" descr="LIBEAF_distribution_map.jpg"/>
+            <wp:docPr id="70620518" name="name81806ab6c194a7683" descr="LIBEAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79726a9c4e0626a5b" cstate="print"/>
+                    <a:blip r:embed="rId12616ab6c194a767e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7183,51 +7183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11866a9c4e062881b" w:history="1">
+      <w:hyperlink r:id="rId59946ab6c194a954c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7427,51 +7427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50716a9c4e06289b8" w:history="1">
+      <w:hyperlink r:id="rId88516ab6c194a96f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7825,51 +7825,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21996a9c4e0628c5b" w:history="1">
+      <w:hyperlink r:id="rId63136ab6c194a99b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8463,51 +8463,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56516a9c4e062908a" w:history="1">
+      <w:hyperlink r:id="rId97436ab6c194a9de3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,101 +8669,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80746a9c4e0629269" w:history="1">
+      <w:hyperlink r:id="rId39286ab6c194a9f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88496a9c4e06292c3" w:history="1">
+      <w:hyperlink r:id="rId31186ab6c194a9fa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8809,51 +8809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40126a9c4e0629359" w:history="1">
+      <w:hyperlink r:id="rId99786ab6c194aa037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8948,51 +8948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26866a9c4e062943f" w:history="1">
+      <w:hyperlink r:id="rId45406ab6c194aa117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9662,51 +9662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75876a9c4e06298ed" w:history="1">
+      <w:hyperlink r:id="rId72486ab6c194aa5db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9752,51 +9752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91336a9c4e0629981" w:history="1">
+      <w:hyperlink r:id="rId17506ab6c194aa66f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10825,51 +10825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40286a9c4e062a08e" w:history="1">
+      <w:hyperlink r:id="rId88956ab6c194aad76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11742,51 +11742,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79436a9c4e062a688" w:history="1">
+      <w:hyperlink r:id="rId52066ab6c194ab410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12806,51 +12806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter africanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58126a9c4e062ad56" w:history="1">
+      <w:hyperlink r:id="rId62006ab6c194abada" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13047,63 +13047,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53292293" name="name11046a9c4e062af3d" descr="eu_funding_250.png"/>
+            <wp:docPr id="66631602" name="name73316ab6c194abcfa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97116a9c4e062af3c" cstate="print"/>
+                    <a:blip r:embed="rId28116ab6c194abcf9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13201,137 +13201,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33552267">
+  <w:abstractNum w:abstractNumId="57919130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58967341">
+    <w:lvl w:ilvl="0" w:tplc="72657186">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58967341" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72657186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58967341" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72657186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58967341" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72657186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58967341" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72657186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58967341" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72657186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58967341" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72657186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58967341" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72657186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58967341" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72657186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33552266">
+  <w:abstractNum w:abstractNumId="57919129">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86706808">
+    <w:lvl w:ilvl="0" w:tplc="24332450">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14083,55 +14083,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33552266">
-    <w:abstractNumId w:val="33552266"/>
+  <w:num w:numId="57919129">
+    <w:abstractNumId w:val="57919129"/>
   </w:num>
-  <w:num w:numId="33552267">
-    <w:abstractNumId w:val="33552267"/>
+  <w:num w:numId="57919130">
+    <w:abstractNumId w:val="57919130"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25681,51 +25681,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId187782820" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId518910460" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12886a9c4e0623f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId11366a9c4e0623fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId79586a9c4e06241fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId29816a9c4e0624266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId69856a9c4e0624abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId76576a9c4e06259c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId14236a9c4e0625a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId60746a9c4e0625b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId46136a9c4e0625b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId11866a9c4e062881b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId50716a9c4e06289b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId21996a9c4e0628c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId56516a9c4e062908a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId80746a9c4e0629269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId88496a9c4e06292c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId40126a9c4e0629359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId26866a9c4e062943f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId75876a9c4e06298ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId91336a9c4e0629981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId40286a9c4e062a08e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId79436a9c4e062a688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId58126a9c4e062ad56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53346a9c4e062496e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53346a9c4e062496e.jpg"/><Relationship Id="rId79726a9c4e0626a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79726a9c4e0626a5b.jpg"/><Relationship Id="rId97116a9c4e062af3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97116a9c4e062af3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId173419473" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId416341819" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60206ab6c194a4bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId48656ab6c194a4c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId32536ab6c194a4e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId38486ab6c194a4ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId41396ab6c194a58b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId26726ab6c194a6883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId76106ab6c194a68e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId34816ab6c194a69c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId36726ab6c194a69fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId59946ab6c194a954c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId88516ab6c194a96f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId63136ab6c194a99b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId97436ab6c194a9de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId39286ab6c194a9f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId31186ab6c194a9fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId99786ab6c194aa037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId45406ab6c194aa117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId72486ab6c194aa5db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId17506ab6c194aa66f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId88956ab6c194aad76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId52066ab6c194ab410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId62006ab6c194abada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17236ab6c194a577d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17236ab6c194a577d.jpg"/><Relationship Id="rId12616ab6c194a767e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12616ab6c194a767e.jpg"/><Relationship Id="rId28116ab6c194abcf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28116ab6c194abcf9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>