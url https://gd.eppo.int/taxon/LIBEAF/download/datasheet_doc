--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId182169b4c8c99ef63" w:history="1">
+      <w:hyperlink r:id="rId163769cfe1ded5838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448069b4c8c99efc4" w:history="1">
+      <w:hyperlink r:id="rId369769cfe1ded5896" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter africanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> greening of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130169b4c8c99f1de" w:history="1">
+            <w:hyperlink r:id="rId540169cfe1ded5a98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622169b4c8c99f244" w:history="1">
+            <w:hyperlink r:id="rId831569cfe1ded5afc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5457560" name="name343369b4c8c99f858" descr="957.jpg"/>
+                  <wp:docPr id="78039669" name="name850869cfe1ded6320" descr="957.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="957.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId507969b4c8c99f855" cstate="print"/>
+                          <a:blip r:embed="rId899369cfe1ded631e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId837269b4c8c99f976" w:history="1">
+            <w:hyperlink r:id="rId615969cfe1ded6452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2899,123 +2899,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus'. Click on the links to view the distributions of ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId216869b4c8c9a0a82" w:history="1">
+      <w:hyperlink r:id="rId674169cfe1ded7408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883369b4c8c9a0ac0" w:history="1">
+      <w:hyperlink r:id="rId852169cfe1ded7442" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘Ca. Liberibacter asiaticus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80441271" name="name789969b4c8c9a1902" descr="LIBEAF_distribution_map.jpg"/>
+            <wp:docPr id="67575593" name="name938669cfe1ded8264" descr="LIBEAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId342469b4c8c9a18fd" cstate="print"/>
+                    <a:blip r:embed="rId463869cfe1ded8260" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7116,51 +7116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285869b4c8c9a36b4" w:history="1">
+      <w:hyperlink r:id="rId553969cfe1deda03a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7360,51 +7360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565369b4c8c9a3846" w:history="1">
+      <w:hyperlink r:id="rId366269cfe1deda1dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7758,51 +7758,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250569b4c8c9a3acb" w:history="1">
+      <w:hyperlink r:id="rId775169cfe1deda46d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8396,51 +8396,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438369b4c8c9a3f15" w:history="1">
+      <w:hyperlink r:id="rId483569cfe1deda86b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,101 +8602,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId885269b4c8c9a4066" w:history="1">
+      <w:hyperlink r:id="rId391069cfe1deda9b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529269b4c8c9a40ba" w:history="1">
+      <w:hyperlink r:id="rId212369cfe1dedaa09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8742,51 +8742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955369b4c8c9a4164" w:history="1">
+      <w:hyperlink r:id="rId394969cfe1dedaa98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8881,51 +8881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503269b4c8c9a4243" w:history="1">
+      <w:hyperlink r:id="rId568169cfe1dedab6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9595,51 +9595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551369b4c8c9a46d5" w:history="1">
+      <w:hyperlink r:id="rId862169cfe1dedb01e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9685,51 +9685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405469b4c8c9a4771" w:history="1">
+      <w:hyperlink r:id="rId972269cfe1dedb0b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10758,51 +10758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830369b4c8c9a4e4c" w:history="1">
+      <w:hyperlink r:id="rId855569cfe1dedb764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11626,51 +11626,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817269b4c8c9a53f6" w:history="1">
+      <w:hyperlink r:id="rId246269cfe1dedbd1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12690,51 +12690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter africanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200469b4c8c9a607b" w:history="1">
+      <w:hyperlink r:id="rId497369cfe1dedc3c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12931,63 +12931,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60684497" name="name156869b4c8c9a63ef" descr="eu_funding_250.png"/>
+            <wp:docPr id="70193948" name="name683669cfe1dedc5c8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId721469b4c8c9a63ec" cstate="print"/>
+                    <a:blip r:embed="rId982669cfe1dedc5c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13085,137 +13085,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19084244">
+  <w:abstractNum w:abstractNumId="21681390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20732178">
+    <w:lvl w:ilvl="0" w:tplc="59960078">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20732178" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59960078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20732178" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59960078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20732178" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59960078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20732178" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59960078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20732178" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59960078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20732178" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59960078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20732178" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59960078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20732178" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59960078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19084243">
+  <w:abstractNum w:abstractNumId="21681389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17238571">
+    <w:lvl w:ilvl="0" w:tplc="41776681">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13967,55 +13967,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19084243">
-    <w:abstractNumId w:val="19084243"/>
+  <w:num w:numId="21681389">
+    <w:abstractNumId w:val="21681389"/>
   </w:num>
-  <w:num w:numId="19084244">
-    <w:abstractNumId w:val="19084244"/>
+  <w:num w:numId="21681390">
+    <w:abstractNumId w:val="21681390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25565,51 +25565,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId527166541" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId677768222" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId182169b4c8c99ef63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId448069b4c8c99efc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId130169b4c8c99f1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId622169b4c8c99f244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId837269b4c8c99f976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId216869b4c8c9a0a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId883369b4c8c9a0ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId285869b4c8c9a36b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId565369b4c8c9a3846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId250569b4c8c9a3acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId438369b4c8c9a3f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId885269b4c8c9a4066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId529269b4c8c9a40ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId955369b4c8c9a4164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId503269b4c8c9a4243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId551369b4c8c9a46d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId405469b4c8c9a4771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId830369b4c8c9a4e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId817269b4c8c9a53f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId200469b4c8c9a607b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId507969b4c8c99f855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId507969b4c8c99f855.jpg"/><Relationship Id="rId342469b4c8c9a18fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId342469b4c8c9a18fd.jpg"/><Relationship Id="rId721469b4c8c9a63ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId721469b4c8c9a63ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId178700823" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159349015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId163769cfe1ded5838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId369769cfe1ded5896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId540169cfe1ded5a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId831569cfe1ded5afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId615969cfe1ded6452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId674169cfe1ded7408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId852169cfe1ded7442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId553969cfe1deda03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId366269cfe1deda1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId775169cfe1deda46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId483569cfe1deda86b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId391069cfe1deda9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId212369cfe1dedaa09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId394969cfe1dedaa98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId568169cfe1dedab6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId862169cfe1dedb01e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId972269cfe1dedb0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId855569cfe1dedb764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId246269cfe1dedbd1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId497369cfe1dedc3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId899369cfe1ded631e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899369cfe1ded631e.jpg"/><Relationship Id="rId463869cfe1ded8260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463869cfe1ded8260.jpg"/><Relationship Id="rId982669cfe1dedc5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId982669cfe1dedc5c6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>