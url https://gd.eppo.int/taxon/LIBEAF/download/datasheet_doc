--- v7 (2026-04-03)
+++ v8 (2026-04-30)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId163769cfe1ded5838" w:history="1">
+      <w:hyperlink r:id="rId760969f2f48cc80e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369769cfe1ded5896" w:history="1">
+      <w:hyperlink r:id="rId937969f2f48cc814c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter africanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> greening of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540169cfe1ded5a98" w:history="1">
+            <w:hyperlink r:id="rId993969f2f48cc837c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831569cfe1ded5afc" w:history="1">
+            <w:hyperlink r:id="rId433869f2f48cc83e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78039669" name="name850869cfe1ded6320" descr="957.jpg"/>
+                  <wp:docPr id="73895178" name="name853969f2f48cc8cb6" descr="957.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="957.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId899369cfe1ded631e" cstate="print"/>
+                          <a:blip r:embed="rId133969f2f48cc8cb4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId615969cfe1ded6452" w:history="1">
+            <w:hyperlink r:id="rId588569f2f48cc8e2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2899,123 +2899,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus'. Click on the links to view the distributions of ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId674169cfe1ded7408" w:history="1">
+      <w:hyperlink r:id="rId220669f2f48cc9eea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852169cfe1ded7442" w:history="1">
+      <w:hyperlink r:id="rId730169f2f48cc9f24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘Ca. Liberibacter asiaticus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67575593" name="name938669cfe1ded8264" descr="LIBEAF_distribution_map.jpg"/>
+            <wp:docPr id="17742642" name="name194269f2f48ccb00e" descr="LIBEAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId463869cfe1ded8260" cstate="print"/>
+                    <a:blip r:embed="rId613969f2f48ccb00a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7116,51 +7116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553969cfe1deda03a" w:history="1">
+      <w:hyperlink r:id="rId901469f2f48ccccd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7360,51 +7360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366269cfe1deda1dd" w:history="1">
+      <w:hyperlink r:id="rId745669f2f48ccce61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7758,51 +7758,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId775169cfe1deda46d" w:history="1">
+      <w:hyperlink r:id="rId224369f2f48ccd110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8396,51 +8396,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483569cfe1deda86b" w:history="1">
+      <w:hyperlink r:id="rId594769f2f48ccd510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,101 +8602,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391069cfe1deda9b6" w:history="1">
+      <w:hyperlink r:id="rId552969f2f48ccd659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212369cfe1dedaa09" w:history="1">
+      <w:hyperlink r:id="rId556869f2f48ccd6ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8742,51 +8742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394969cfe1dedaa98" w:history="1">
+      <w:hyperlink r:id="rId407669f2f48ccd73c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8881,51 +8881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568169cfe1dedab6f" w:history="1">
+      <w:hyperlink r:id="rId207969f2f48ccd82c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9595,51 +9595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862169cfe1dedb01e" w:history="1">
+      <w:hyperlink r:id="rId941169f2f48ccdcbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9685,51 +9685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972269cfe1dedb0b3" w:history="1">
+      <w:hyperlink r:id="rId676069f2f48ccdd53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10758,51 +10758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855569cfe1dedb764" w:history="1">
+      <w:hyperlink r:id="rId238969f2f48cce43c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11626,51 +11626,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246269cfe1dedbd1c" w:history="1">
+      <w:hyperlink r:id="rId729969f2f48cce9b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12690,51 +12690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter africanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497369cfe1dedc3c9" w:history="1">
+      <w:hyperlink r:id="rId889569f2f48ccf074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12931,63 +12931,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70193948" name="name683669cfe1dedc5c8" descr="eu_funding_250.png"/>
+            <wp:docPr id="81057688" name="name733669f2f48ccf418" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId982669cfe1dedc5c6" cstate="print"/>
+                    <a:blip r:embed="rId357669f2f48ccf417" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13085,137 +13085,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21681390">
+  <w:abstractNum w:abstractNumId="52269702">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59960078">
+    <w:lvl w:ilvl="0" w:tplc="80498704">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59960078" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80498704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59960078" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80498704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59960078" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80498704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59960078" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80498704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59960078" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80498704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59960078" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80498704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59960078" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80498704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59960078" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80498704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21681389">
+  <w:abstractNum w:abstractNumId="52269701">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41776681">
+    <w:lvl w:ilvl="0" w:tplc="20094537">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13967,55 +13967,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21681389">
-    <w:abstractNumId w:val="21681389"/>
+  <w:num w:numId="52269701">
+    <w:abstractNumId w:val="52269701"/>
   </w:num>
-  <w:num w:numId="21681390">
-    <w:abstractNumId w:val="21681390"/>
+  <w:num w:numId="52269702">
+    <w:abstractNumId w:val="52269702"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25565,51 +25565,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId178700823" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159349015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId163769cfe1ded5838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId369769cfe1ded5896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId540169cfe1ded5a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId831569cfe1ded5afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId615969cfe1ded6452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId674169cfe1ded7408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId852169cfe1ded7442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId553969cfe1deda03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId366269cfe1deda1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId775169cfe1deda46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId483569cfe1deda86b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId391069cfe1deda9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId212369cfe1dedaa09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId394969cfe1dedaa98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId568169cfe1dedab6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId862169cfe1dedb01e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId972269cfe1dedb0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId855569cfe1dedb764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId246269cfe1dedbd1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId497369cfe1dedc3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId899369cfe1ded631e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899369cfe1ded631e.jpg"/><Relationship Id="rId463869cfe1ded8260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463869cfe1ded8260.jpg"/><Relationship Id="rId982669cfe1dedc5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId982669cfe1dedc5c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId792002883" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId912695633" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId760969f2f48cc80e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId937969f2f48cc814c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId993969f2f48cc837c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId433869f2f48cc83e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId588569f2f48cc8e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId220669f2f48cc9eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId730169f2f48cc9f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId901469f2f48ccccd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId745669f2f48ccce61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId224369f2f48ccd110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId594769f2f48ccd510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId552969f2f48ccd659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId556869f2f48ccd6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId407669f2f48ccd73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId207969f2f48ccd82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId941169f2f48ccdcbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId676069f2f48ccdd53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId238969f2f48cce43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId729969f2f48cce9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId889569f2f48ccf074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId133969f2f48cc8cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId133969f2f48cc8cb4.jpg"/><Relationship Id="rId613969f2f48ccb00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId613969f2f48ccb00a.jpg"/><Relationship Id="rId357669f2f48ccf417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357669f2f48ccf417.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>