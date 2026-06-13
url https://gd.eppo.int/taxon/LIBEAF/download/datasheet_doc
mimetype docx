--- v8 (2026-04-30)
+++ v9 (2026-06-13)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId760969f2f48cc80e8" w:history="1">
+      <w:hyperlink r:id="rId11266a2d82c9095db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937969f2f48cc814c" w:history="1">
+      <w:hyperlink r:id="rId94116a2d82c909664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter africanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> greening of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993969f2f48cc837c" w:history="1">
+            <w:hyperlink r:id="rId49176a2d82c909932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433869f2f48cc83e2" w:history="1">
+            <w:hyperlink r:id="rId93526a2d82c9099be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73895178" name="name853969f2f48cc8cb6" descr="957.jpg"/>
+                  <wp:docPr id="14440058" name="name10266a2d82c90a080" descr="957.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="957.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId133969f2f48cc8cb4" cstate="print"/>
+                          <a:blip r:embed="rId70226a2d82c90a07d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId588569f2f48cc8e2b" w:history="1">
+            <w:hyperlink r:id="rId62546a2d82c90a204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2899,123 +2899,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus'. Click on the links to view the distributions of ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId220669f2f48cc9eea" w:history="1">
+      <w:hyperlink r:id="rId73386a2d82c90b205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730169f2f48cc9f24" w:history="1">
+      <w:hyperlink r:id="rId45166a2d82c90b23f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘Ca. Liberibacter asiaticus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17742642" name="name194269f2f48ccb00e" descr="LIBEAF_distribution_map.jpg"/>
+            <wp:docPr id="56025001" name="name96446a2d82c90c090" descr="LIBEAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId613969f2f48ccb00a" cstate="print"/>
+                    <a:blip r:embed="rId87526a2d82c90c06d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7116,51 +7116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901469f2f48ccccd4" w:history="1">
+      <w:hyperlink r:id="rId34856a2d82c90e20e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7360,51 +7360,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745669f2f48ccce61" w:history="1">
+      <w:hyperlink r:id="rId57826a2d82c90e3dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7758,51 +7758,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224369f2f48ccd110" w:history="1">
+      <w:hyperlink r:id="rId17376a2d82c90e666" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8396,51 +8396,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594769f2f48ccd510" w:history="1">
+      <w:hyperlink r:id="rId16436a2d82c90ebe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,101 +8602,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552969f2f48ccd659" w:history="1">
+      <w:hyperlink r:id="rId62856a2d82c90ed72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556869f2f48ccd6ad" w:history="1">
+      <w:hyperlink r:id="rId11946a2d82c90edcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8742,51 +8742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407669f2f48ccd73c" w:history="1">
+      <w:hyperlink r:id="rId37636a2d82c90ee5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8881,51 +8881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207969f2f48ccd82c" w:history="1">
+      <w:hyperlink r:id="rId24286a2d82c90ef3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9595,51 +9595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId941169f2f48ccdcbf" w:history="1">
+      <w:hyperlink r:id="rId27316a2d82c90f46f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9685,51 +9685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId676069f2f48ccdd53" w:history="1">
+      <w:hyperlink r:id="rId81236a2d82c90f501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10758,51 +10758,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238969f2f48cce43c" w:history="1">
+      <w:hyperlink r:id="rId45256a2d82c90fd6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11626,51 +11626,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729969f2f48cce9b8" w:history="1">
+      <w:hyperlink r:id="rId44866a2d82c9103fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12690,51 +12690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter africanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889569f2f48ccf074" w:history="1">
+      <w:hyperlink r:id="rId26316a2d82c910b5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12931,63 +12931,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81057688" name="name733669f2f48ccf418" descr="eu_funding_250.png"/>
+            <wp:docPr id="89510428" name="name56536a2d82c910da0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId357669f2f48ccf417" cstate="print"/>
+                    <a:blip r:embed="rId24376a2d82c910d9f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13085,137 +13085,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52269702">
+  <w:abstractNum w:abstractNumId="17431829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80498704">
+    <w:lvl w:ilvl="0" w:tplc="29719579">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80498704" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29719579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80498704" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29719579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80498704" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29719579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80498704" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29719579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80498704" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29719579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80498704" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29719579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80498704" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29719579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80498704" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29719579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52269701">
+  <w:abstractNum w:abstractNumId="17431828">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20094537">
+    <w:lvl w:ilvl="0" w:tplc="26065187">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13967,55 +13967,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52269701">
-    <w:abstractNumId w:val="52269701"/>
+  <w:num w:numId="17431828">
+    <w:abstractNumId w:val="17431828"/>
   </w:num>
-  <w:num w:numId="52269702">
-    <w:abstractNumId w:val="52269702"/>
+  <w:num w:numId="17431829">
+    <w:abstractNumId w:val="17431829"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25565,51 +25565,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId792002883" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId912695633" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId760969f2f48cc80e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId937969f2f48cc814c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId993969f2f48cc837c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId433869f2f48cc83e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId588569f2f48cc8e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId220669f2f48cc9eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId730169f2f48cc9f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId901469f2f48ccccd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId745669f2f48ccce61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId224369f2f48ccd110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId594769f2f48ccd510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId552969f2f48ccd659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId556869f2f48ccd6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId407669f2f48ccd73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId207969f2f48ccd82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId941169f2f48ccdcbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId676069f2f48ccdd53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId238969f2f48cce43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId729969f2f48cce9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId889569f2f48ccf074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId133969f2f48cc8cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId133969f2f48cc8cb4.jpg"/><Relationship Id="rId613969f2f48ccb00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId613969f2f48ccb00a.jpg"/><Relationship Id="rId357669f2f48ccf417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357669f2f48ccf417.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401119675" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId136034155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11266a2d82c9095db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId94116a2d82c909664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId49176a2d82c909932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId93526a2d82c9099be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId62546a2d82c90a204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId73386a2d82c90b205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId45166a2d82c90b23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId34856a2d82c90e20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId57826a2d82c90e3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId17376a2d82c90e666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId16436a2d82c90ebe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId62856a2d82c90ed72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId11946a2d82c90edcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId37636a2d82c90ee5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId24286a2d82c90ef3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId27316a2d82c90f46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId81236a2d82c90f501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId45256a2d82c90fd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId44866a2d82c9103fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId26316a2d82c910b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70226a2d82c90a07d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70226a2d82c90a07d.jpg"/><Relationship Id="rId87526a2d82c90c06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87526a2d82c90c06d.jpg"/><Relationship Id="rId24376a2d82c910d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24376a2d82c910d9f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>