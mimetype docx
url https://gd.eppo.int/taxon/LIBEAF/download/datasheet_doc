--- v9 (2026-06-13)
+++ v10 (2026-07-04)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11266a2d82c9095db" w:history="1">
+      <w:hyperlink r:id="rId10476a493194db72b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94116a2d82c909664" w:history="1">
+      <w:hyperlink r:id="rId25256a493194db7a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter africanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> greening of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49176a2d82c909932" w:history="1">
+            <w:hyperlink r:id="rId80786a493194dba03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93526a2d82c9099be" w:history="1">
+            <w:hyperlink r:id="rId13056a493194dba84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14440058" name="name10266a2d82c90a080" descr="957.jpg"/>
+                  <wp:docPr id="12714423" name="name44356a493194dc221" descr="957.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="957.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70226a2d82c90a07d" cstate="print"/>
+                          <a:blip r:embed="rId87536a493194dc21f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62546a2d82c90a204" w:history="1">
+            <w:hyperlink r:id="rId34216a493194dc337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2761,89 +2761,136 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">(EPPO/CABI, 1996 a) is present with restricted distribution in Spain, (including Canary Islands), and in Portugal, (including Madeira Island) (Pérez-Otero </w:t>
+      <w:hyperlink r:id="rId87836a493194dd313" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Diaphorina citri</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 2025), and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36316a493194dd36e" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Trioza erytreae</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is present with restricted distribution in Spain, (including Canary Islands), and in Portugal, (including Madeira Island) (Pérez-Otero </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015; Siverio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -2899,123 +2946,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus'. Click on the links to view the distributions of ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73386a2d82c90b205" w:history="1">
+      <w:hyperlink r:id="rId98486a493194dd44b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45166a2d82c90b23f" w:history="1">
+      <w:hyperlink r:id="rId97626a493194dd480" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘Ca. Liberibacter asiaticus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56025001" name="name96446a2d82c90c090" descr="LIBEAF_distribution_map.jpg"/>
+            <wp:docPr id="22371006" name="name78726a493194ddef8" descr="LIBEAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87526a2d82c90c06d" cstate="print"/>
+                    <a:blip r:embed="rId31676a493194ddef6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6796,91 +6843,91 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the EPPO region, host plants of huanglongbing are essentially </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> species that are intensively cultivated in the Mediterranean basin countries. For the moment, none of the bacteria associated with huanglongbing has been found in the EPPO region, but one of its vectors, </w:t>
+        <w:t xml:space="preserve"> species that are intensively cultivated in the Mediterranean basin countries. For the moment, none of the bacteria associated with huanglongbing has been found in the EPPO region, but the two vectors, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. citri </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. erytreae,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is already present (in Spain and Portugal, Pérez-Otero </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">., 2015). There is no suggestion that native Mediterranean vectors could exist. If the huanglongbing associated bacteria were introduced in citrus-growing areas of the EPPO region, it is foreseen that tree development, harvest amount and quality would be severely impacted, and that this would ultimately seriously limit the citrus industry. Based on the experience of citrus-producing countries in other parts of the world, many changes quickly take place for the industry when new outbreaks are detected. In the short term, costly eradication, vector control, and nursery certification programs have to be immediately put in place and quarantine restrictions for export probably will appear. Nursery production must be maintained free of the disease, combined with the increased demand due to increasing infected tree removals. This can result in a rapid reduction of citrus production area as diseased trees are continuously removed (Gottwald, 2010) and final consequences are not only economic but also social and environmental. Considering the severity of huanglongbing, it is essential to keep this disease (and its vectors when possible) out of the EPPO region and to prevent their spread in the Middle East.</w:t>
+        <w:t xml:space="preserve"> are already present in some countries. There is no suggestion that native Mediterranean vectors could exist. If the huanglongbing associated bacteria were introduced in citrus-growing areas of the EPPO region, it is foreseen that tree development, harvest amount and quality would be severely impacted, and that this would ultimately seriously limit the citrus industry. Based on the experience of citrus-producing countries in other parts of the world, many changes quickly take place for the industry when new outbreaks are detected. In the short term, costly eradication, vector control, and nursery certification programs have to be immediately put in place and quarantine restrictions for export probably will appear. Nursery production must be maintained free of the disease, combined with the increased demand due to increasing infected tree removals. This can result in a rapid reduction of citrus production area as diseased trees are continuously removed (Gottwald, 2010) and final consequences are not only economic but also social and environmental. Considering the severity of huanglongbing, it is essential to keep this disease (and its vectors when possible) out of the EPPO region and to prevent their spread in the Middle East.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6895,51 +6942,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Considering the severity of huanglongbing, EPPO has recommended to prohibit the importation of citrus plants for planting and cut branches or buds of citrus from areas or countries where citrus huanglongbing (or either of its vectors) are present. In the EU, in addition, in areas where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> occurs, control is compulsory, and it is prohibited to move plant material from infested areas to pest-free areas. In the EU territory, it is also forbidden to import fruit from third countries with their peduncles and leaves. In disease free countries as those of the Mediterranean area, awareness, monitoring, surveillance, pest risk assessment, quarantine measures and action plans are advised (Duran-Vila </w:t>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. citri </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">occurs, control is compulsory, and it is prohibited to move plant material from infested areas to pest-free areas. In the EU territory, it is also forbidden to import fruit from third countries with their peduncles and leaves. In disease free countries as those of the Mediterranean area, awareness, monitoring, surveillance, pest risk assessment, quarantine measures and action plans are advised (Duran-Vila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2014; Siverio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7116,51 +7183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34856a2d82c90e20e" w:history="1">
+      <w:hyperlink r:id="rId66486a493194dfd41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7360,51 +7427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57826a2d82c90e3dd" w:history="1">
+      <w:hyperlink r:id="rId95446a493194dfede" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7758,51 +7825,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17376a2d82c90e666" w:history="1">
+      <w:hyperlink r:id="rId93536a493194e0167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8396,51 +8463,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16436a2d82c90ebe7" w:history="1">
+      <w:hyperlink r:id="rId15406a493194e05d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,101 +8669,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62856a2d82c90ed72" w:history="1">
+      <w:hyperlink r:id="rId14156a493194e0743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11946a2d82c90edcb" w:history="1">
+      <w:hyperlink r:id="rId65906a493194e0797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8742,51 +8809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37636a2d82c90ee5f" w:history="1">
+      <w:hyperlink r:id="rId25156a493194e0836" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8881,51 +8948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24286a2d82c90ef3a" w:history="1">
+      <w:hyperlink r:id="rId73856a493194e092b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9047,51 +9114,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2016) Regulation (EU) 2016/2031 of the European Parliament of the Council of 26 October 2016 on protective measures against pests of plants, amending Regulations (EU) No 228/2013, (EU) No 652/2014 and (EU) No 1143/2014 of the European Parliament and of the Council and repealing Council Directives 69/464/EEC, 74/647/EEC, 93/85/EEC, 98/57/EC, 2000/29/EC, 2006/91/EC and 2007/33/EC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 23.11.2016, L317/4.</w:t>
+        <w:t xml:space="preserve"> 23.11.2016, L317/4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2014) Project TCP-BZE-3402 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -9595,51 +9662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27316a2d82c90f46f" w:history="1">
+      <w:hyperlink r:id="rId71076a493194e0e1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9685,51 +9752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81236a2d82c90f501" w:history="1">
+      <w:hyperlink r:id="rId41856a493194e0eb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10758,51 +10825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45256a2d82c90fd6b" w:history="1">
+      <w:hyperlink r:id="rId43306a493194e15d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11361,316 +11428,365 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-194.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moll JN &amp; Martin MN (1973) Electron microscope evidence that citrus psylla (</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Phytophylactica </w:t>
+        <w:t xml:space="preserve">Melifronidou‐Pantelidou A, Urbaneja A, Tena A, Seraphides N, Stavrinides M, Koukkoularidou D, Georgiades M (2025) Eradication campaign for Diaphorina citri in Cyprus. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 41-44. </w:t>
+        <w:t xml:space="preserve">55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 305-311.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Morgan JK, Zhou L, Li W, Shatters RG, Keremane M &amp;Duan YP (2012) Improved real-time PCR detection of ‘</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Moll JN &amp; Martin MN (1973) Electron microscope evidence that citrus psylla (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trioza erytreae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) is a vector of citrus huanglongbing or greening in South Africa. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phytophylactica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">26</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, 90-98.</w:t>
+        <w:t xml:space="preserve">5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 41-44. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Navarro L &amp; Juárez J (2007) Shoot-tip grafting in vitro: Impact in the citrus industry and research applications. In: Khan A (ed) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. CABI, Wallingford, UK, pp. 353-370.</w:t>
+        <w:t xml:space="preserve">Morgan JK, Zhou L, Li W, Shatters RG, Keremane M &amp;Duan YP (2012) Improved real-time PCR detection of ‘</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liberibacter asiaticus’ from citrus and psyllid hosts by targeting the intragenic tandem-repeats of its prophage genes. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 90-98.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pérez-Otero R, Mansilla JP &amp; del Estal P (2015) Detección de la psila africana de los cítricos, </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">, 119-122. </w:t>
+        <w:t xml:space="preserve">Navarro L &amp; Juárez J (2007) Shoot-tip grafting in vitro: Impact in the citrus industry and research applications. In: Khan A (ed) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citrus Genetics, Breeding and Biotechnology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. CABI, Wallingford, UK, pp. 353-370.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pérez-Otero R, Mansilla JP &amp; del Estal P (2015) Detección de la psila africana de los cítricos, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trioza erytreae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Del Guercio, 1918) (Hemiptera: Psylloidea: Triozidae), en la Península Ibérica. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arquivos Entomoloxicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 119-122. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44866a2d82c9103fa" w:history="1">
+      <w:hyperlink r:id="rId30796a493194e1bd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12690,51 +12806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter africanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26316a2d82c910b5f" w:history="1">
+      <w:hyperlink r:id="rId67646a493194e22b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12931,63 +13047,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89510428" name="name56536a2d82c910da0" descr="eu_funding_250.png"/>
+            <wp:docPr id="5675910" name="name23476a493194e24a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24376a2d82c910d9f" cstate="print"/>
+                    <a:blip r:embed="rId27846a493194e24a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13085,137 +13201,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17431829">
+  <w:abstractNum w:abstractNumId="23430219">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29719579">
+    <w:lvl w:ilvl="0" w:tplc="23145385">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29719579" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23145385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29719579" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23145385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29719579" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23145385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29719579" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23145385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29719579" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23145385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29719579" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23145385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29719579" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23145385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29719579" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23145385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17431828">
+  <w:abstractNum w:abstractNumId="23430218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26065187">
+    <w:lvl w:ilvl="0" w:tplc="39053759">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13967,55 +14083,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17431828">
-    <w:abstractNumId w:val="17431828"/>
+  <w:num w:numId="23430218">
+    <w:abstractNumId w:val="23430218"/>
   </w:num>
-  <w:num w:numId="17431829">
-    <w:abstractNumId w:val="17431829"/>
+  <w:num w:numId="23430219">
+    <w:abstractNumId w:val="23430219"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25565,51 +25681,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401119675" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId136034155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11266a2d82c9095db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId94116a2d82c909664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId49176a2d82c909932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId93526a2d82c9099be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId62546a2d82c90a204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId73386a2d82c90b205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId45166a2d82c90b23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId34856a2d82c90e20e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId57826a2d82c90e3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId17376a2d82c90e666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId16436a2d82c90ebe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId62856a2d82c90ed72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId11946a2d82c90edcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId37636a2d82c90ee5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId24286a2d82c90ef3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId27316a2d82c90f46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId81236a2d82c90f501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId45256a2d82c90fd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId44866a2d82c9103fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId26316a2d82c910b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70226a2d82c90a07d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70226a2d82c90a07d.jpg"/><Relationship Id="rId87526a2d82c90c06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87526a2d82c90c06d.jpg"/><Relationship Id="rId24376a2d82c910d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24376a2d82c910d9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765490990" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId445377665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10476a493194db72b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId25256a493194db7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId80786a493194dba03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId13056a493194dba84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId34216a493194dc337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId87836a493194dd313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId36316a493194dd36e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId98486a493194dd44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId97626a493194dd480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId66486a493194dfd41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId95446a493194dfede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId93536a493194e0167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId15406a493194e05d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId14156a493194e0743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId65906a493194e0797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId25156a493194e0836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId73856a493194e092b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId71076a493194e0e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId41856a493194e0eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId43306a493194e15d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId30796a493194e1bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId67646a493194e22b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87536a493194dc21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87536a493194dc21f.jpg"/><Relationship Id="rId31676a493194ddef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31676a493194ddef6.jpg"/><Relationship Id="rId27846a493194e24a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27846a493194e24a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>