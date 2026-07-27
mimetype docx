--- v10 (2026-07-04)
+++ v11 (2026-07-27)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10476a493194db72b" w:history="1">
+      <w:hyperlink r:id="rId62056a66fb99a7720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25256a493194db7a1" w:history="1">
+      <w:hyperlink r:id="rId19206a66fb99a7787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter africanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> greening of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80786a493194dba03" w:history="1">
+            <w:hyperlink r:id="rId25356a66fb99a79ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13056a493194dba84" w:history="1">
+            <w:hyperlink r:id="rId14536a66fb99a7a7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12714423" name="name44356a493194dc221" descr="957.jpg"/>
+                  <wp:docPr id="74003201" name="name92116a66fb99a7f86" descr="957.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="957.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87536a493194dc21f" cstate="print"/>
+                          <a:blip r:embed="rId42406a66fb99a7f85" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34216a493194dc337" w:history="1">
+            <w:hyperlink r:id="rId84026a66fb99a8105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2761,51 +2761,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87836a493194dd313" w:history="1">
+      <w:hyperlink r:id="rId34296a66fb99a928c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2814,51 +2814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36316a493194dd36e" w:history="1">
+      <w:hyperlink r:id="rId90856a66fb99a92eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2946,123 +2946,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus'. Click on the links to view the distributions of ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98486a493194dd44b" w:history="1">
+      <w:hyperlink r:id="rId12776a66fb99a9418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97626a493194dd480" w:history="1">
+      <w:hyperlink r:id="rId58366a66fb99a948b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘Ca. Liberibacter asiaticus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22371006" name="name78726a493194ddef8" descr="LIBEAF_distribution_map.jpg"/>
+            <wp:docPr id="48088997" name="name42106a66fb99a9d50" descr="LIBEAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31676a493194ddef6" cstate="print"/>
+                    <a:blip r:embed="rId65286a66fb99a9d4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7183,51 +7183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66486a493194dfd41" w:history="1">
+      <w:hyperlink r:id="rId32996a66fb99abdee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7427,51 +7427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95446a493194dfede" w:history="1">
+      <w:hyperlink r:id="rId20476a66fb99abf8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7825,51 +7825,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93536a493194e0167" w:history="1">
+      <w:hyperlink r:id="rId43866a66fb99ac217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8463,51 +8463,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15406a493194e05d9" w:history="1">
+      <w:hyperlink r:id="rId45836a66fb99ac6f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,101 +8669,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14156a493194e0743" w:history="1">
+      <w:hyperlink r:id="rId99456a66fb99ac845" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65906a493194e0797" w:history="1">
+      <w:hyperlink r:id="rId85266a66fb99ac8c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8809,51 +8809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25156a493194e0836" w:history="1">
+      <w:hyperlink r:id="rId12026a66fb99ac974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8948,51 +8948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73856a493194e092b" w:history="1">
+      <w:hyperlink r:id="rId59706a66fb99aca56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9662,51 +9662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71076a493194e0e1e" w:history="1">
+      <w:hyperlink r:id="rId65566a66fb99acf03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9752,51 +9752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41856a493194e0eb2" w:history="1">
+      <w:hyperlink r:id="rId37146a66fb99acf95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10825,51 +10825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43306a493194e15d8" w:history="1">
+      <w:hyperlink r:id="rId54986a66fb99ad667" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11742,51 +11742,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30796a493194e1bd0" w:history="1">
+      <w:hyperlink r:id="rId36416a66fb99adc30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12806,51 +12806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter africanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67646a493194e22b1" w:history="1">
+      <w:hyperlink r:id="rId95996a66fb99ae33a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13047,63 +13047,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5675910" name="name23476a493194e24a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="42299742" name="name43476a66fb99ae58c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27846a493194e24a4" cstate="print"/>
+                    <a:blip r:embed="rId80716a66fb99ae58a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13201,137 +13201,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23430219">
+  <w:abstractNum w:abstractNumId="63813543">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23145385">
+    <w:lvl w:ilvl="0" w:tplc="97222114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23145385" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97222114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23145385" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97222114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23145385" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97222114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23145385" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97222114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23145385" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97222114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23145385" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97222114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23145385" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97222114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23145385" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97222114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23430218">
+  <w:abstractNum w:abstractNumId="63813542">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39053759">
+    <w:lvl w:ilvl="0" w:tplc="72383429">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14083,55 +14083,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23430218">
-    <w:abstractNumId w:val="23430218"/>
+  <w:num w:numId="63813542">
+    <w:abstractNumId w:val="63813542"/>
   </w:num>
-  <w:num w:numId="23430219">
-    <w:abstractNumId w:val="23430219"/>
+  <w:num w:numId="63813543">
+    <w:abstractNumId w:val="63813543"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25681,51 +25681,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765490990" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId445377665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10476a493194db72b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId25256a493194db7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId80786a493194dba03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId13056a493194dba84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId34216a493194dc337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId87836a493194dd313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId36316a493194dd36e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId98486a493194dd44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId97626a493194dd480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId66486a493194dfd41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId95446a493194dfede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId93536a493194e0167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId15406a493194e05d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId14156a493194e0743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId65906a493194e0797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId25156a493194e0836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId73856a493194e092b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId71076a493194e0e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId41856a493194e0eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId43306a493194e15d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId30796a493194e1bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId67646a493194e22b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87536a493194dc21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87536a493194dc21f.jpg"/><Relationship Id="rId31676a493194ddef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31676a493194ddef6.jpg"/><Relationship Id="rId27846a493194e24a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27846a493194e24a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208717609" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159126017" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62056a66fb99a7720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId19206a66fb99a7787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId25356a66fb99a79ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId14536a66fb99a7a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId84026a66fb99a8105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId34296a66fb99a928c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId90856a66fb99a92eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId12776a66fb99a9418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId58366a66fb99a948b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId32996a66fb99abdee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId20476a66fb99abf8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId43866a66fb99ac217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId45836a66fb99ac6f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId99456a66fb99ac845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId85266a66fb99ac8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId12026a66fb99ac974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId59706a66fb99aca56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId65566a66fb99acf03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId37146a66fb99acf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId54986a66fb99ad667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId36416a66fb99adc30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId95996a66fb99ae33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42406a66fb99a7f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42406a66fb99a7f85.jpg"/><Relationship Id="rId65286a66fb99a9d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65286a66fb99a9d4e.jpg"/><Relationship Id="rId80716a66fb99ae58a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80716a66fb99ae58a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>