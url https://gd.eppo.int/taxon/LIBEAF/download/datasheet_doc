--- v11 (2026-07-27)
+++ v12 (2026-07-27)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62056a66fb99a7720" w:history="1">
+      <w:hyperlink r:id="rId91656a6703be52fef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19206a66fb99a7787" w:history="1">
+      <w:hyperlink r:id="rId54816a6703be53054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter africanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> greening of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25356a66fb99a79ff" w:history="1">
+            <w:hyperlink r:id="rId98236a6703be53256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14536a66fb99a7a7f" w:history="1">
+            <w:hyperlink r:id="rId87626a6703be532bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74003201" name="name92116a66fb99a7f86" descr="957.jpg"/>
+                  <wp:docPr id="70429170" name="name29746a6703be53919" descr="957.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="957.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42406a66fb99a7f85" cstate="print"/>
+                          <a:blip r:embed="rId23806a6703be53917" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84026a66fb99a8105" w:history="1">
+            <w:hyperlink r:id="rId20006a6703be53a27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2761,51 +2761,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34296a66fb99a928c" w:history="1">
+      <w:hyperlink r:id="rId24956a6703be548cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2814,51 +2814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90856a66fb99a92eb" w:history="1">
+      <w:hyperlink r:id="rId95596a6703be54924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2946,123 +2946,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus'. Click on the links to view the distributions of ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12776a66fb99a9418" w:history="1">
+      <w:hyperlink r:id="rId60076a6703be549fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58366a66fb99a948b" w:history="1">
+      <w:hyperlink r:id="rId49546a6703be54a31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘Ca. Liberibacter asiaticus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48088997" name="name42106a66fb99a9d50" descr="LIBEAF_distribution_map.jpg"/>
+            <wp:docPr id="66249868" name="name93856a6703be553ab" descr="LIBEAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65286a66fb99a9d4e" cstate="print"/>
+                    <a:blip r:embed="rId35146a6703be553a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7183,51 +7183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32996a66fb99abdee" w:history="1">
+      <w:hyperlink r:id="rId66676a6703be57139" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7427,51 +7427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20476a66fb99abf8c" w:history="1">
+      <w:hyperlink r:id="rId15956a6703be572ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7825,51 +7825,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43866a66fb99ac217" w:history="1">
+      <w:hyperlink r:id="rId28446a6703be5754d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8463,51 +8463,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45836a66fb99ac6f2" w:history="1">
+      <w:hyperlink r:id="rId64846a6703be5795a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,101 +8669,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99456a66fb99ac845" w:history="1">
+      <w:hyperlink r:id="rId77436a6703be57aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85266a66fb99ac8c4" w:history="1">
+      <w:hyperlink r:id="rId17366a6703be57af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8809,51 +8809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12026a66fb99ac974" w:history="1">
+      <w:hyperlink r:id="rId44536a6703be57b87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8948,51 +8948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59706a66fb99aca56" w:history="1">
+      <w:hyperlink r:id="rId50336a6703be57c5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9662,51 +9662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65566a66fb99acf03" w:history="1">
+      <w:hyperlink r:id="rId50826a6703be580f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9752,51 +9752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37146a66fb99acf95" w:history="1">
+      <w:hyperlink r:id="rId25336a6703be58186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10825,51 +10825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54986a66fb99ad667" w:history="1">
+      <w:hyperlink r:id="rId45446a6703be58849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11742,51 +11742,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36416a66fb99adc30" w:history="1">
+      <w:hyperlink r:id="rId44756a6703be58e22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12806,51 +12806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter africanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95996a66fb99ae33a" w:history="1">
+      <w:hyperlink r:id="rId62416a6703be594da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13047,63 +13047,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42299742" name="name43476a66fb99ae58c" descr="eu_funding_250.png"/>
+            <wp:docPr id="28157314" name="name14636a6703be596df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80716a66fb99ae58a" cstate="print"/>
+                    <a:blip r:embed="rId63386a6703be596de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13201,137 +13201,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63813543">
+  <w:abstractNum w:abstractNumId="16405920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97222114">
+    <w:lvl w:ilvl="0" w:tplc="30931849">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97222114" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30931849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97222114" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30931849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97222114" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30931849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97222114" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30931849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97222114" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30931849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97222114" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30931849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97222114" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30931849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97222114" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30931849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63813542">
+  <w:abstractNum w:abstractNumId="16405919">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72383429">
+    <w:lvl w:ilvl="0" w:tplc="41983725">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14083,55 +14083,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63813542">
-    <w:abstractNumId w:val="63813542"/>
+  <w:num w:numId="16405919">
+    <w:abstractNumId w:val="16405919"/>
   </w:num>
-  <w:num w:numId="63813543">
-    <w:abstractNumId w:val="63813543"/>
+  <w:num w:numId="16405920">
+    <w:abstractNumId w:val="16405920"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25681,51 +25681,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208717609" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159126017" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62056a66fb99a7720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId19206a66fb99a7787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId25356a66fb99a79ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId14536a66fb99a7a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId84026a66fb99a8105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId34296a66fb99a928c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId90856a66fb99a92eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId12776a66fb99a9418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId58366a66fb99a948b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId32996a66fb99abdee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId20476a66fb99abf8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId43866a66fb99ac217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId45836a66fb99ac6f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId99456a66fb99ac845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId85266a66fb99ac8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId12026a66fb99ac974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId59706a66fb99aca56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId65566a66fb99acf03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId37146a66fb99acf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId54986a66fb99ad667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId36416a66fb99adc30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId95996a66fb99ae33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42406a66fb99a7f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42406a66fb99a7f85.jpg"/><Relationship Id="rId65286a66fb99a9d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65286a66fb99a9d4e.jpg"/><Relationship Id="rId80716a66fb99ae58a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80716a66fb99ae58a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId763392767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId922612703" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91656a6703be52fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId54816a6703be53054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId98236a6703be53256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId87626a6703be532bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId20006a6703be53a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId24956a6703be548cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId95596a6703be54924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId60076a6703be549fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId49546a6703be54a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId66676a6703be57139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId15956a6703be572ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId28446a6703be5754d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId64846a6703be5795a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId77436a6703be57aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId17366a6703be57af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId44536a6703be57b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId50336a6703be57c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId50826a6703be580f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId25336a6703be58186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId45446a6703be58849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId44756a6703be58e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId62416a6703be594da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23806a6703be53917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23806a6703be53917.jpg"/><Relationship Id="rId35146a6703be553a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35146a6703be553a9.jpg"/><Relationship Id="rId63386a6703be596de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63386a6703be596de.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>