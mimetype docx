--- v12 (2026-07-27)
+++ v13 (2026-08-16)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91656a6703be52fef" w:history="1">
+      <w:hyperlink r:id="rId76626a817cef3afd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54816a6703be53054" w:history="1">
+      <w:hyperlink r:id="rId90226a817cef3b037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter africanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> greening of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98236a6703be53256" w:history="1">
+            <w:hyperlink r:id="rId22936a817cef3b241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87626a6703be532bb" w:history="1">
+            <w:hyperlink r:id="rId20516a817cef3b2a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70429170" name="name29746a6703be53919" descr="957.jpg"/>
+                  <wp:docPr id="7403770" name="name87426a817cef3bbd7" descr="957.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="957.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23806a6703be53917" cstate="print"/>
+                          <a:blip r:embed="rId79676a817cef3bbd5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20006a6703be53a27" w:history="1">
+            <w:hyperlink r:id="rId85756a817cef3bd0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2761,51 +2761,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24956a6703be548cd" w:history="1">
+      <w:hyperlink r:id="rId83906a817cef3cc29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2814,51 +2814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95596a6703be54924" w:history="1">
+      <w:hyperlink r:id="rId90666a817cef3cc86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2946,123 +2946,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus'. Click on the links to view the distributions of ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60076a6703be549fd" w:history="1">
+      <w:hyperlink r:id="rId74866a817cef3cd62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49546a6703be54a31" w:history="1">
+      <w:hyperlink r:id="rId46056a817cef3cd9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘Ca. Liberibacter asiaticus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66249868" name="name93856a6703be553ab" descr="LIBEAF_distribution_map.jpg"/>
+            <wp:docPr id="67595628" name="name27866a817cef3da50" descr="LIBEAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35146a6703be553a9" cstate="print"/>
+                    <a:blip r:embed="rId74106a817cef3da4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7183,51 +7183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66676a6703be57139" w:history="1">
+      <w:hyperlink r:id="rId21146a817cef3fc01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7427,51 +7427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15956a6703be572ca" w:history="1">
+      <w:hyperlink r:id="rId18286a817cef3fde7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7825,51 +7825,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28446a6703be5754d" w:history="1">
+      <w:hyperlink r:id="rId36736a817cef4009e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8463,51 +8463,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64846a6703be5795a" w:history="1">
+      <w:hyperlink r:id="rId50176a817cef404c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,101 +8669,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77436a6703be57aa5" w:history="1">
+      <w:hyperlink r:id="rId44016a817cef40620" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17366a6703be57af8" w:history="1">
+      <w:hyperlink r:id="rId90756a817cef40675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8809,51 +8809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44536a6703be57b87" w:history="1">
+      <w:hyperlink r:id="rId79306a817cef40723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8948,51 +8948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50336a6703be57c5e" w:history="1">
+      <w:hyperlink r:id="rId31206a817cef40805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9662,51 +9662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50826a6703be580f4" w:history="1">
+      <w:hyperlink r:id="rId19796a817cef40cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9752,51 +9752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25336a6703be58186" w:history="1">
+      <w:hyperlink r:id="rId67046a817cef40d5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10825,51 +10825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45446a6703be58849" w:history="1">
+      <w:hyperlink r:id="rId17036a817cef414ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11742,51 +11742,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44756a6703be58e22" w:history="1">
+      <w:hyperlink r:id="rId11516a817cef41b49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12806,51 +12806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter africanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62416a6703be594da" w:history="1">
+      <w:hyperlink r:id="rId22626a817cef42224" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13047,63 +13047,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28157314" name="name14636a6703be596df" descr="eu_funding_250.png"/>
+            <wp:docPr id="10404212" name="name74866a817cef42730" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63386a6703be596de" cstate="print"/>
+                    <a:blip r:embed="rId34986a817cef4272f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13201,137 +13201,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16405920">
+  <w:abstractNum w:abstractNumId="49890115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30931849">
+    <w:lvl w:ilvl="0" w:tplc="55396718">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30931849" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55396718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30931849" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55396718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30931849" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55396718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30931849" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55396718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30931849" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55396718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30931849" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55396718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30931849" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55396718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30931849" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55396718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16405919">
+  <w:abstractNum w:abstractNumId="49890114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41983725">
+    <w:lvl w:ilvl="0" w:tplc="76740472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14083,55 +14083,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16405919">
-    <w:abstractNumId w:val="16405919"/>
+  <w:num w:numId="49890114">
+    <w:abstractNumId w:val="49890114"/>
   </w:num>
-  <w:num w:numId="16405920">
-    <w:abstractNumId w:val="16405920"/>
+  <w:num w:numId="49890115">
+    <w:abstractNumId w:val="49890115"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25681,51 +25681,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId763392767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId922612703" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91656a6703be52fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId54816a6703be53054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId98236a6703be53256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId87626a6703be532bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId20006a6703be53a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId24956a6703be548cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId95596a6703be54924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId60076a6703be549fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId49546a6703be54a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId66676a6703be57139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId15956a6703be572ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId28446a6703be5754d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId64846a6703be5795a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId77436a6703be57aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId17366a6703be57af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId44536a6703be57b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId50336a6703be57c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId50826a6703be580f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId25336a6703be58186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId45446a6703be58849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId44756a6703be58e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId62416a6703be594da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23806a6703be53917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23806a6703be53917.jpg"/><Relationship Id="rId35146a6703be553a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35146a6703be553a9.jpg"/><Relationship Id="rId63386a6703be596de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63386a6703be596de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512089418" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId910469752" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76626a817cef3afd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId90226a817cef3b037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId22936a817cef3b241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId20516a817cef3b2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId85756a817cef3bd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId83906a817cef3cc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId90666a817cef3cc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId74866a817cef3cd62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId46056a817cef3cd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId21146a817cef3fc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId18286a817cef3fde7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId36736a817cef4009e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId50176a817cef404c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId44016a817cef40620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId90756a817cef40675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId79306a817cef40723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId31206a817cef40805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId19796a817cef40cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId67046a817cef40d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId17036a817cef414ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId11516a817cef41b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId22626a817cef42224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79676a817cef3bbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79676a817cef3bbd5.jpg"/><Relationship Id="rId74106a817cef3da4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74106a817cef3da4e.jpg"/><Relationship Id="rId34986a817cef4272f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34986a817cef4272f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>