--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -80,96 +80,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Last updated: 2020-06-09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This datasheet covers the three bacterial species that are associated with huanglongbing (or citrus greening). Huanglongbing is transmitted by two psyllid vectors (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId76626a817cef3afd1" w:history="1">
+      <w:hyperlink r:id="rId12886a9c4e0623f73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90226a817cef3b037" w:history="1">
+      <w:hyperlink r:id="rId11366a9c4e0623fde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) which are covered in two other separate datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Liberibacter africanus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> greening of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22936a817cef3b241" w:history="1">
+            <w:hyperlink r:id="rId79586a9c4e06241fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20516a817cef3b2a8" w:history="1">
+            <w:hyperlink r:id="rId29816a9c4e0624266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LIBEAF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7403770" name="name87426a817cef3bbd7" descr="957.jpg"/>
+                  <wp:docPr id="72057132" name="name33236a9c4e0624970" descr="957.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="957.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79676a817cef3bbd5" cstate="print"/>
+                          <a:blip r:embed="rId53346a9c4e062496e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85756a817cef3bd0b" w:history="1">
+            <w:hyperlink r:id="rId69856a9c4e0624abb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2761,51 +2761,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.,2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding disease vectors, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83906a817cef3cc29" w:history="1">
+      <w:hyperlink r:id="rId76576a9c4e06259c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Diaphorina citri</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
@@ -2814,51 +2814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has recently been reported in the EPPO region in Cyprus and Israel (Melifronidou‐Pantelidou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2025), and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90666a817cef3cc86" w:history="1">
+      <w:hyperlink r:id="rId14236a9c4e0625a23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Trioza erytreae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2946,123 +2946,123 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The map below shows the world distribution of '</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Liberibacter africanus'. Click on the links to view the distributions of ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74866a817cef3cd62" w:history="1">
+      <w:hyperlink r:id="rId60746a9c4e0625b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ca</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">. Liberibacter americanus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46056a817cef3cd9a" w:history="1">
+      <w:hyperlink r:id="rId46136a9c4e0625b38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">‘Ca. Liberibacter asiaticus’</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67595628" name="name27866a817cef3da50" descr="LIBEAF_distribution_map.jpg"/>
+            <wp:docPr id="89618812" name="name33716a9c4e0626a5d" descr="LIBEAF_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LIBEAF_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74106a817cef3da4e" cstate="print"/>
+                    <a:blip r:embed="rId79726a9c4e0626a5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7183,51 +7183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21146a817cef3fc01" w:history="1">
+      <w:hyperlink r:id="rId11866a9c4e062881b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7427,51 +7427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18286a817cef3fde7" w:history="1">
+      <w:hyperlink r:id="rId50716a9c4e06289b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4454/jpp.v92i2.171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7825,51 +7825,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOCV, University of California, Riverside, USA, pp. 91-97.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) Citrus huanglongbing disease. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36736a817cef4009e" w:history="1">
+      <w:hyperlink r:id="rId21996a9c4e0628c5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8463,51 +8463,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Dala-Paula BM, Plotto A, Bai J, Manthey JA, Baldwin EA, Ferrarezi RS &amp; Gloria MBA (2019) Effect of huanglongbing or greening disease on orange juice quality, a review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50176a817cef404c3" w:history="1">
+      <w:hyperlink r:id="rId56516a9c4e062908a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01976</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,101 +8669,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 a) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44016a817cef40620" w:history="1">
+      <w:hyperlink r:id="rId80746a9c4e0629269" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.efsa.europa.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019 b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter - Pest Report and Datasheet to support ranking of EU candidate priority pests [Data set]. Zenodo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90756a817cef40675" w:history="1">
+      <w:hyperlink r:id="rId88496a9c4e06292c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.5281/zenodo.2788905</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8809,51 +8809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79306a817cef40723" w:history="1">
+      <w:hyperlink r:id="rId40126a9c4e0629359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12619</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8948,51 +8948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 267-282. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31206a817cef40805" w:history="1">
+      <w:hyperlink r:id="rId26866a9c4e062943f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9662,51 +9662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, da Graça JV &amp; Bassanezi R (2007) Citrus Huanglongbing: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19796a817cef40cc9" w:history="1">
+      <w:hyperlink r:id="rId75876a9c4e06298ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2007-0906-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9752,51 +9752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 100005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67046a817cef40d5d" w:history="1">
+      <w:hyperlink r:id="rId91336a9c4e0629981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.bioflm.2019.100005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10825,51 +10825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Li S, Wu F, Duan Y, Singerman A &amp; Guan Z (2020) Citrus Greening: Management strategies and their economic impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hort Science.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17036a817cef414ee" w:history="1">
+      <w:hyperlink r:id="rId40286a9c4e062a08e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI14696-19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11742,51 +11742,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-122. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasowo BA, Khamis FM, Mohamed SA, Ajene IJ, Aidoo OF, Ombura L, Sétamou M, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11516a817cef41b49" w:history="1">
+      <w:hyperlink r:id="rId79436a9c4e062a688" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ekesi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S &amp; Borgemeister C (2019). African citrus greening disease in East Africa: Incidence, severity, and distribution patterns. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -12806,51 +12806,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Liberibacter africanus'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22626a817cef42224" w:history="1">
+      <w:hyperlink r:id="rId58126a9c4e062ad56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13047,63 +13047,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10404212" name="name74866a817cef42730" descr="eu_funding_250.png"/>
+            <wp:docPr id="53292293" name="name11046a9c4e062af3d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34986a817cef4272f" cstate="print"/>
+                    <a:blip r:embed="rId97116a9c4e062af3c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13201,137 +13201,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49890115">
+  <w:abstractNum w:abstractNumId="33552267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55396718">
+    <w:lvl w:ilvl="0" w:tplc="58967341">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55396718" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58967341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55396718" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58967341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55396718" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58967341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55396718" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58967341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55396718" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58967341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55396718" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58967341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55396718" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58967341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55396718" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58967341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49890114">
+  <w:abstractNum w:abstractNumId="33552266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76740472">
+    <w:lvl w:ilvl="0" w:tplc="86706808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14083,55 +14083,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49890114">
-    <w:abstractNumId w:val="49890114"/>
+  <w:num w:numId="33552266">
+    <w:abstractNumId w:val="33552266"/>
   </w:num>
-  <w:num w:numId="49890115">
-    <w:abstractNumId w:val="49890115"/>
+  <w:num w:numId="33552267">
+    <w:abstractNumId w:val="33552267"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25681,51 +25681,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512089418" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId910469752" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76626a817cef3afd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId90226a817cef3b037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId22936a817cef3b241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId20516a817cef3b2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId85756a817cef3bd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId83906a817cef3cc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId90666a817cef3cc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId74866a817cef3cd62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId46056a817cef3cd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId21146a817cef3fc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId18286a817cef3fde7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId36736a817cef4009e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId50176a817cef404c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId44016a817cef40620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId90756a817cef40675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId79306a817cef40723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId31206a817cef40805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId19796a817cef40cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId67046a817cef40d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId17036a817cef414ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId11516a817cef41b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId22626a817cef42224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79676a817cef3bbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79676a817cef3bbd5.jpg"/><Relationship Id="rId74106a817cef3da4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74106a817cef3da4e.jpg"/><Relationship Id="rId34986a817cef4272f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34986a817cef4272f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId187782820" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId518910460" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12886a9c4e0623f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId11366a9c4e0623fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId79586a9c4e06241fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/" TargetMode="External"/><Relationship Id="rId29816a9c4e0624266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/categorization" TargetMode="External"/><Relationship Id="rId69856a9c4e0624abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAF/photos" TargetMode="External"/><Relationship Id="rId76576a9c4e06259c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIAACI/datasheet" TargetMode="External"/><Relationship Id="rId14236a9c4e0625a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/datasheet" TargetMode="External"/><Relationship Id="rId60746a9c4e0625b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAM/distribution" TargetMode="External"/><Relationship Id="rId46136a9c4e0625b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LIBEAS/distribution" TargetMode="External"/><Relationship Id="rId11866a9c4e062881b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId50716a9c4e06289b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4454/jpp.v92i2.171" TargetMode="External"/><Relationship Id="rId21996a9c4e0628c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet" TargetMode="External"/><Relationship Id="rId56516a9c4e062908a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01976" TargetMode="External"/><Relationship Id="rId80746a9c4e0629269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/publications" TargetMode="External"/><Relationship Id="rId88496a9c4e06292c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.5281/zenodo.2788905" TargetMode="External"/><Relationship Id="rId40126a9c4e0629359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12619" TargetMode="External"/><Relationship Id="rId26866a9c4e062943f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12757" TargetMode="External"/><Relationship Id="rId75876a9c4e06298ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2007-0906-01-RV" TargetMode="External"/><Relationship Id="rId91336a9c4e0629981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.bioflm.2019.100005" TargetMode="External"/><Relationship Id="rId40286a9c4e062a08e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI14696-19" TargetMode="External"/><Relationship Id="rId79436a9c4e062a688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/javascript%3A;" TargetMode="External"/><Relationship Id="rId58126a9c4e062ad56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53346a9c4e062496e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53346a9c4e062496e.jpg"/><Relationship Id="rId79726a9c4e0626a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79726a9c4e0626a5b.jpg"/><Relationship Id="rId97116a9c4e062af3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97116a9c4e062af3c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>