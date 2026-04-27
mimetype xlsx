--- v0 (2025-10-26)
+++ v1 (2026-04-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LGNSI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PSDMAC</t>
   </si>
   <si>
     <t>Acidovorax citrulli</t>
   </si>
   <si>
     <t>* Kubota M, Hagiwara N, Shirakawa T (2012) Disinfection of seeds of cucurbit crops infested with Acidovorax citrulli with dry heat treatment. Journal of Phytopathology, 160(7-8), 364–368. doi:10.1111/j.1439-0434.2012.01913.x 
 ------- confirmed host.</t>
   </si>
@@ -432,56 +432,50 @@
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>TOLCND</t>
   </si>
   <si>
     <t>Begomovirus solanumdelhiense</t>
   </si>
   <si>
     <t>* Nagendran K, Kumar S, Mohan, Manoranjitham SK, Karthikeyan G (2014) Molecular detection and characterization of Tomato leaf curl New Delhi virus causing mosaic disease on bitter gourd in Tamil Nadu, India. Trends in Biosciences 7(23), 3925-3931.
 ------- confirmed host. 
 * Rajeshwari R, Reddy MK (2014) Biological characterisation of Tomato leaf curl New Delhi virus infecting bottle gourd (Lagenaria siceraria) from Karnataka. Mysore Journal of Agricultural Sciences 48(3), 387-393.
 * Troiano E, Parrella G (2023) First report of tomato leaf curl New Delhi virus in Lagenaria siceraria var. longissima in Italy. Phytopathologia Mediterranea 62(1), 17-24.
 -------  Lagenaria siceraria var. longissima.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -794,51 +788,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="351.486" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1494,71 +1488,59 @@
         <v>127</v>
       </c>
       <c r="C51" t="s">
         <v>128</v>
       </c>
       <c r="D51" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" t="s">
         <v>132</v>
       </c>
       <c r="D52" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B53" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D53"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D54"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>