--- v1 (2026-04-27)
+++ v2 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LGNSI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PSDMAC</t>
   </si>
   <si>
     <t>Acidovorax citrulli</t>
   </si>
   <si>
     <t>* Kubota M, Hagiwara N, Shirakawa T (2012) Disinfection of seeds of cucurbit crops infested with Acidovorax citrulli with dry heat treatment. Journal of Phytopathology, 160(7-8), 364–368. doi:10.1111/j.1439-0434.2012.01913.x 
 ------- confirmed host.</t>
   </si>
@@ -310,50 +310,59 @@
   </si>
   <si>
     <t>CVYV00</t>
   </si>
   <si>
     <t>Ipomovirus cucumisvenaflavi</t>
   </si>
   <si>
     <t>* Desbiez C, Caciagli P, Wipf‐Scheibel C, Millot P, Ruiz L, Marian D, Dafalla G, Lecoq H (2019) Evidence for long‐term prevalence of cucumber vein yellowing virus in Sudan and genetic variation of the virus in Sudan and the Mediterranean Basin. Plant Pathology 68(7), 1268-1275.
 * Mansour A,  Al‐Musa A (1993) Cucumber vein yellowing virus; host range and virus vector relationships. Journal of Phytopathology, 137(1), 73-78.</t>
   </si>
   <si>
     <t>LEPLAU</t>
   </si>
   <si>
     <t>Leptoglossus australis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Wei J, Zou L, Kuang R, He L (2000) Influence of leaf tissue structure on host feeding selection by pea leafminer Liriomyza huidobrensis (Diptera: Agromyzidae). Zoological Studies 39, 295-300.</t>
+  </si>
+  <si>
+    <t>LIRITR</t>
+  </si>
+  <si>
+    <t>Liriomyza trifolii</t>
+  </si>
+  <si>
+    <t>* Kumawat K, Kumawat MM, Dangi NL, Ram D, Sharma RK (2026) Population dynamics of major insect pests in bottle gourd. Entomon 51(1), 53-58. https://doi.org/10.33307/entomon.v51i1.161</t>
   </si>
   <si>
     <t>CARYPA</t>
   </si>
   <si>
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>NSILZA</t>
   </si>
   <si>
     <t>Neosilba zadolicha</t>
   </si>
   <si>
     <t>* Baldo F, Berton L, Gisloti L, Raga A (2017) New Records of Anastrepha grandis (Diptera, Tephritidae) and Neosilba zadolicha (Diptera, Lonchaeidae) in Cucurbitaceae Species in Brazil. Journal of Agriculture and Ecology Research International, 13 (2). pp. 1-7.</t>
   </si>
   <si>
     <t>ZLCV00</t>
   </si>
   <si>
     <t>Orthotospovirus cucurbichlorosis</t>
   </si>
   <si>
     <t>* Aguiar RWS, Alves GB, Queiroz AP, Nascimento IT, Lima MF (2018) Evaluation of weeds as virus reservoirs in watermelon crops. Planta Daninha 36, e018171593 (online). https://www.scielo.br/pdf/pd/v36/0100-8358-PD-36-e018171593.pdf</t>
   </si>
@@ -788,51 +797,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D53"/>
+  <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="351.486" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1308,239 +1317,253 @@
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>93</v>
       </c>
       <c r="C38" t="s">
         <v>94</v>
       </c>
       <c r="D38" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>96</v>
       </c>
       <c r="C39" t="s">
         <v>97</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C40" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="D40" t="s">
         <v>100</v>
       </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>101</v>
       </c>
       <c r="C41" t="s">
         <v>102</v>
       </c>
       <c r="D41" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>104</v>
       </c>
       <c r="C42" t="s">
         <v>105</v>
       </c>
       <c r="D42" t="s">
-        <v>63</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" t="s">
         <v>110</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C45" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D45" t="s">
         <v>113</v>
       </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>114</v>
       </c>
       <c r="C46" t="s">
         <v>115</v>
       </c>
       <c r="D46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" t="s">
         <v>118</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C48" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D48" t="s">
         <v>121</v>
       </c>
+      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
         <v>122</v>
       </c>
       <c r="C49" t="s">
         <v>123</v>
       </c>
       <c r="D49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C51" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="D51" t="s">
         <v>129</v>
       </c>
+      <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" t="s">
         <v>130</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>131</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" t="s">
         <v>134</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>135</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>136</v>
       </c>
-      <c r="D53"/>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" t="s">
+        <v>139</v>
+      </c>
+      <c r="D54"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>