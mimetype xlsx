--- v2 (2026-06-06)
+++ v3 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LGNSI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PSDMAC</t>
   </si>
   <si>
     <t>Acidovorax citrulli</t>
   </si>
   <si>
     <t>* Kubota M, Hagiwara N, Shirakawa T (2012) Disinfection of seeds of cucurbit crops infested with Acidovorax citrulli with dry heat treatment. Journal of Phytopathology, 160(7-8), 364–368. doi:10.1111/j.1439-0434.2012.01913.x 
 ------- confirmed host.</t>
   </si>
@@ -295,50 +295,59 @@
   </si>
   <si>
     <t>Diaporthe sclerotioides (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>EPILCH</t>
   </si>
   <si>
     <t>Epilachna elaterii (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>FRANOC</t>
   </si>
   <si>
     <t>Frankliniella occidentalis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>CVYV00</t>
   </si>
   <si>
     <t>Ipomovirus cucumisvenaflavi</t>
   </si>
   <si>
     <t>* Desbiez C, Caciagli P, Wipf‐Scheibel C, Millot P, Ruiz L, Marian D, Dafalla G, Lecoq H (2019) Evidence for long‐term prevalence of cucumber vein yellowing virus in Sudan and genetic variation of the virus in Sudan and the Mediterranean Basin. Plant Pathology 68(7), 1268-1275.
 * Mansour A,  Al‐Musa A (1993) Cucumber vein yellowing virus; host range and virus vector relationships. Journal of Phytopathology, 137(1), 73-78.</t>
+  </si>
+  <si>
+    <t>SQVYVX</t>
+  </si>
+  <si>
+    <t>Ipomovirus cucurbitavenaflavi</t>
+  </si>
+  <si>
+    <t>* Krishnan N, Sidharthan VK, Kumar RV, Pandey S, Karmakar P, Chaubey T, Balasubramanian V, Selvarajan R (2026) High-throughput virome profiling reveals squash vein yellowing virus in bottle gourd and cucumber in India. 3 Biotech 16(6), 249.</t>
   </si>
   <si>
     <t>LEPLAU</t>
   </si>
   <si>
     <t>Leptoglossus australis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Wei J, Zou L, Kuang R, He L (2000) Influence of leaf tissue structure on host feeding selection by pea leafminer Liriomyza huidobrensis (Diptera: Agromyzidae). Zoological Studies 39, 295-300.</t>
   </si>
   <si>
     <t>LIRITR</t>
   </si>
   <si>
     <t>Liriomyza trifolii</t>
   </si>
   <si>
     <t>* Kumawat K, Kumawat MM, Dangi NL, Ram D, Sharma RK (2026) Population dynamics of major insect pests in bottle gourd. Entomon 51(1), 53-58. https://doi.org/10.33307/entomon.v51i1.161</t>
   </si>
@@ -797,51 +806,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="351.486" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1291,279 +1300,293 @@
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>88</v>
       </c>
       <c r="C36" t="s">
         <v>89</v>
       </c>
       <c r="D36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
         <v>91</v>
       </c>
       <c r="C37" t="s">
         <v>92</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D38" t="s">
         <v>95</v>
       </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>96</v>
       </c>
       <c r="C39" t="s">
         <v>97</v>
       </c>
       <c r="D39" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>99</v>
       </c>
       <c r="C40" t="s">
         <v>100</v>
       </c>
-      <c r="D40"/>
+      <c r="D40" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C41" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="D41" t="s">
         <v>103</v>
       </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>104</v>
       </c>
       <c r="C42" t="s">
         <v>105</v>
       </c>
       <c r="D42" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" t="s">
         <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>63</v>
+        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C44" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D44" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>112</v>
       </c>
       <c r="C45" t="s">
         <v>113</v>
       </c>
-      <c r="D45"/>
+      <c r="D45" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C46" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="D46" t="s">
         <v>116</v>
       </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" t="s">
         <v>118</v>
       </c>
       <c r="D47" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
         <v>120</v>
       </c>
       <c r="C48" t="s">
         <v>121</v>
       </c>
-      <c r="D48"/>
+      <c r="D48" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C49" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>124</v>
       </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" t="s">
         <v>129</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C52" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D52" t="s">
         <v>132</v>
       </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B53" t="s">
         <v>133</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>134</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" t="s">
         <v>137</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>138</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>139</v>
       </c>
-      <c r="D54"/>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" t="s">
+        <v>141</v>
+      </c>
+      <c r="C55" t="s">
+        <v>142</v>
+      </c>
+      <c r="D55"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>