--- v0 (2025-10-09)
+++ v1 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LEUIOR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLME</t>
   </si>
   <si>
     <t>Solanum melongena</t>
   </si>
   <si>
     <t>* Alam SN, Rashid MA, Rouf FMA, Jhala RC, Patel JR, Satpathy S, Shivalingaswamy TM, Rai S, Wahundeniya I, Cork A, Ammaranan C, Talekar NS (2003) Development of an integrated control strategy for eggplant fruit and shoot borer in South Asia. Shanhua, Taiwan: AVRDC-the World Vegetable Center. Technical Bulletin No. 28. AVRDC Publication No. 03-548. 56 pp. Available from http://www.oisat.org
 * Dhaliwal NK, Aggarwal N (2024) Alternate hosts and seasonal carry-over of eggplant shoot and fruit borer, Leucinodes orbonalis Guenee (Lepidoptera: Crambidae). International Journal of Tropical Insect Science 4, 1691-1701. 
 ------- true host
@@ -82,77 +82,80 @@
   <si>
     <t>SOLNI</t>
   </si>
   <si>
     <t>Solanum nigrum</t>
   </si>
   <si>
     <t>* Alam SN, Rashid MA, Rouf FMA, Jhala RC, Patel JR, Satpathy S, Shivalingaswamy TM, Rai S, Wahundeniya I, Cork A, Ammaranan C, Talekar NS (2003) Development of an integrated control strategy for eggplant fruit and shoot borer in South Asia. Shanhua, Taiwan: AVRDC-the World Vegetable Center. Technical Bulletin No. 28. AVRDC Publication No. 03-548. 56 pp. Available from http://www.oisat.org
 * Das MS, Patnaik BH (1971) A new host of the brinjal shoot and fruit borer Leucinodes orbonalis Guen. Journal of the Bombay Natural History Society 67, 601-603.
 ------- complete life cycle
 * EFSA Plant Health Panel (2024) PPest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- larval host, life cycle completed, references are provided.
 * Lall BS, Ahmad SQ (1965) The Biology and Control of Brinjal (Eggplant) Fruit and Shoot Borer, Leucinodes orbonalis. Journal of Economic Entomology 58(3), 448-451. 
 ------- S. nigrum and S. virginianum support populations of the pest in the period when S. melongena is not available (April to August)</t>
   </si>
   <si>
     <t>SOLTO</t>
   </si>
   <si>
     <t>Solanum torvum</t>
   </si>
   <si>
     <t xml:space="preserve">* Alam SN, Rashid MA, Rouf FMA, Jhala RC, Patel JR, Satpathy S, Shivalingaswamy TM, Rai S, Wahundeniya I, Cork A, Ammaranan C, Talekar NS (2003) Development of an integrated control strategy for eggplant fruit and shoot borer in South Asia. Shanhua, Taiwan: AVRDC-the World Vegetable Center. Technical Bulletin No. 28. AVRDC Publication No. 03-548. 56 pp. Available from http://www.oisat.org
 * Dash L, Rama LakshmiV, Padhy D (2020) Host Range, Life Aspects and Mode of Damage of Brinjal Shoot and Fruit Borer (Leucinodes orbonalis Guenee) on Brinjal: A Review. International Journal of Agriculture, Environment and Biotechnology 13(1), 81-85.
 ------- mentioned as alternate host plant. Citing Ishahaque NMM, Chaudhiri RP (1985) A new alternate host plant of brinjal shoot and fruit borer Leucinodes orbonalis Guen. in Assam. Journal of Research, Assam Agricultural University 4, 83-85.
-* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. </t>
+* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. 
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
   </si>
   <si>
     <t>SOLVI</t>
   </si>
   <si>
     <t>Solanum viarum</t>
   </si>
   <si>
     <t>* EFSA Plant Health Panel (2024) PPest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- larvae feeding on berries (citing Udayagiri &amp; Mohan, 1985). 
 * Udayagiri S, Mohan NJ (1985). New records of insect pests associated with the medicinal plant Solanum viarum. Indian Drugs 23, 1-4.</t>
   </si>
   <si>
     <t>SOLXA</t>
   </si>
   <si>
     <t>Solanum virginianum</t>
   </si>
   <si>
     <t xml:space="preserve">* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- larval host, life cycle completed, references are provided.
 * Lall BS, Ahmad SQ (1965) The Biology and Control of Brinjal (Eggplant) Fruit and Shoot Borer, Leucinodes orbonalis. Journal of Economic Entomology 58(3), 448-451. 
 ------- S. nigrum and S. virginianum support populations of the pest in the period when S. melongena is not available (April to August)
 * Puthiamadom N, Joseph J, Subramanian M, Pradeepkumar T, Beena C, Latha M (2021) Defense mechanisms in Solanum virginianum against brinjal shoot and fruit borer - a comparative study. Journal of Tropical Agriculture 59(1), 62-70.
 ------- infestation on shoots and fruit
-</t>
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ABMES</t>
   </si>
   <si>
     <t>Abelmoschus esculentus</t>
   </si>
   <si>
     <t>* Ardez KP, Sumalde AC, Taylo LD (2008) Ovipositional preference, host range and life history of eggplant fruit and shoot borer, Leucinodes Orbonalis Guenee (Lepidoptera: Pyralidae). The Philippine Entomologist 22, 173-183.
 ------- Feeding host. In free-choice experiments, no egg-laying on this plant. In feeding experiments, larvae could not develop on fruit of this plant.
 * Dhaliwal NK, Aggarwal N (2024) Alternate hosts and seasonal carry-over of eggplant shoot and fruit borer, Leucinodes orbonalis Guenee (Lepidoptera: Crambidae). International Journal of Tropical Insect Science 4, 1691-1701. 11 pp.
 ------- Feeding host, from field observations.  In a free-choice experiment, low levels of egg-laying on this plant.
 * EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 -------  "Records of L. orbonalis on non-Solanaceae host plants appear to be incidental, and the species is unlikely to complete its life cycle on these plants"</t>
   </si>
   <si>
     <t>IPOBA</t>
   </si>
   <si>
     <t>Ipomoea batatas</t>
   </si>
   <si>
@@ -173,122 +176,173 @@
 * EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 -------  Physalis sometimes reported as host in the literature, but no reference found confirming that L. orbonalis larvae feed on this plant genera</t>
   </si>
   <si>
     <t>PIBSX</t>
   </si>
   <si>
     <t>Pisum sativum</t>
   </si>
   <si>
     <t xml:space="preserve">* Dhaliwal NK, Aggarwal N (2024) Alternate hosts and seasonal carry-over of eggplant shoot and fruit borer, Leucinodes orbonalis Guenee (Lepidoptera: Crambidae). International Journal of Tropical Insect Science 4, 1691-1701. 11 pp.
 ------- feeding host, from field observations. No egg-laying or shoot infestation in free-choice experiments with other plants.
 * EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 -------  "Records of L. orbonalis on non-Solanaceae host plants appear to be incidental, and the species is unlikely to complete its life cycle on these plants"
 </t>
   </si>
   <si>
     <t>SOLAE</t>
   </si>
   <si>
     <t>Solanum aethiopicum</t>
   </si>
   <si>
     <t>* Tejavathu HS, Kalda TS, Gupta SS (1991) Note on relative resistance to shoot and fruit borer in eggplant. Journal of Horticulture 48, 356-359.
 ------- in field experiments, low levels of infestation in seedlings, fruit and shoots.
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. 
 * EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- next most preferred host plant after S. melongena (citing others) and one publication reporting some infestation.  Confirmed feeding.</t>
+  </si>
+  <si>
+    <t>SOLAM</t>
+  </si>
+  <si>
+    <t>Solanum americanum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
   </si>
   <si>
     <t>SOLAA</t>
   </si>
   <si>
     <t>Solanum anomalum</t>
   </si>
   <si>
     <t>* Tejavathu HS, Kalda TS, Gupta SS (1991) Note on Relative Resistance to Shoot and Fruit Borer in Eggplant. Indian Journal of Horticulture 48(4), 356-359.
 ------- low levels of infestation
 * EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- confirmed feeding, and considered host but this species in Tejavathu et al. (1991) might be a misidentification of S. aethiopicum or S. anguivi</t>
+  </si>
+  <si>
+    <t>SOLIA</t>
+  </si>
+  <si>
+    <t>Solanum incanum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Behera TK, Gyanendra S (2002) Studies on resistance to shoot and fruit borer (Leucinodes orbonalis) and interspecific hybridization in eggplant. Indian Journal of Horticulture 59, 62-66.
+------- mentions 3 literature references considering this plant as host. No confirmed feeding or confirmed completion of life cycle. 
+Considered a doubtful host here because the host status is not confirmed.
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
+  </si>
+  <si>
+    <t>SOLFE</t>
+  </si>
+  <si>
+    <t>Solanum lasiocarpum</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Alam SN, Rashid MA, Rouf FMA, Jhala RC, Patel JR, Satpathy S, Shivalingaswamy TM, Rai S, Wahundeniya I, Cork A, Ammaranan C, Talekar NS (2003) Development of an integrated control strategy for eggplant fruit and shoot borer in South Asia. Shanhua, Taiwan: AVRDC-the World Vegetable Center. Technical Bulletin No. 28. AVRDC Publication No. 03-548. 56 pp. Available from http://www.oisat.org
 * Das MS, Patnaik BH (1971) A new host of the brinjal shoot and fruit borer Leucinodes orbonalis Guen. Journal of the Bombay Natural History Society 67, 601-603.
 ------- complete life cycle
 * EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- able to complete life cycle on this plant
 * Reddy NA, Kumar CTA (2004) Insect pests of tomato, Lycopersicon esculentum Mill. in eastern dry zone of Karnataka. Insect Environment 10, 40-42.
 * Srinivasan G, Babu PCS (1998) Life table studies on shoot and fruit borer Leucinodes orbonalis Guenee (Lepidoptera: Pyriallidae) on brinjal, tomato and potato. Advances in IPM for horticultural crops. Proceedings of the First National Symposium on Pest Management in Horticultural Crops: environmental implications and thrusts, Bangalore, India 15-17 October, 1997.</t>
   </si>
   <si>
     <t>SOLMA</t>
   </si>
   <si>
     <t>Solanum macrocarpon</t>
   </si>
   <si>
-    <t>* EFSA Plant Health Panel (2024) PPest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
+    <t xml:space="preserve">* EFSA Plant Health Panel (2024) PPest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- able to complete life cycle on this plant
 * Hanur VS, Rami Reddy PV, Boopal K, Srividya KN, Poovarasan S, Bhalewar S, Saraswathi MS (2011) Solanum macrocarpon, a wild brinjal, is not a source of resistance against brinjal shoot and fruit borer, Leucinodes orbonalis Guenee. Current Science 101(11), 1427-1429.
-------- true host.</t>
+------- true host.
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
   </si>
   <si>
     <t>SOLMY</t>
   </si>
   <si>
     <t>Solanum myriacanthum</t>
   </si>
   <si>
     <t>* Dash L, Rama LakshmiV, Padhy D (2020) Host Range, Life Aspects and Mode of Damage of Brinjal Shoot and Fruit Borer (Leucinodes orbonalis Guenee) on Brinjal: A Review. International Journal of Agriculture, Environment and Biotechnology 13(1), 81-85.
 ------- mentioned as alternate host plant. Citing Ishahaque NMM, Chaudhiri RP (1985) A new alternate host plant of brinjal shoot and fruit borer Leucinodes orbonalis Guen. in Assam. Journal of Research, Assam Agricultural University 4, 83-85.
 * EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498</t>
+  </si>
+  <si>
+    <t>SOLTL</t>
+  </si>
+  <si>
+    <t>Solanum trilobatum</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Alam SN, Rashid MA, Rouf FMA, Jhala RC, Patel JR, Satpathy S, Shivalingaswamy TM, Rai S, Wahundeniya I, Cork A, Ammaranan C, Talekar NS (2003) Development of an integrated control strategy for eggplant fruit and shoot borer in South Asia. Shanhua, Taiwan: AVRDC-the World Vegetable Center. Technical Bulletin No. 28. AVRDC Publication No. 03-548. 56 pp. Available from http://www.oisat.org
 * Boopal K, Arya VV, Rami Reddy PV, Hanur VS (2013) Potato A Suitable Alternative Host For Brinjal Fruit Shoot And Fruit Borer Leucinodes Orbonalis Guenee (Lepidoptera: Pyralidae). International Journal of Agricultural Science and Research 3(4), 179-184.
 ------- life cycle completed in experimental conditions
 * EFSA Plant Health Panel (2024) PPest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- able to complete life cycle on this plant
 * EFSA Plant Health Panel (2024) PPest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- larval host, life cycle completed, references are provided.
 * Murthy PN, Nandihalli BS (2003) Crop loss estimation caused by Leucinodes orbonalis Guenee in potato. Pest Management in Horticultural Ecosystems 9, 59-62.
 * Natikar PK, Balikai RA, Kambrekar DN (2019) Study on biology and physical measurements of shoot borer, Leucinodes orbonalis (Guenee) on the potato, Solanum tuberosum (L.) during kharif and rabi season. Journal of Entomology and Zoology Studies 7(1), 1529-1532. 
 ------- life cycle completed.</t>
   </si>
   <si>
+    <t>SOLVL</t>
+  </si>
+  <si>
+    <t>Solanum violaceum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
+------- mentions 7 literature reference considering this plant as host. No confirmed feeding or confirmed completion of life cycle
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
+  </si>
+  <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BEAVX</t>
   </si>
   <si>
     <t>Beta vulgaris</t>
   </si>
   <si>
     <t>* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- "Records of L. orbonalis on non-Solanaceae host plants appear to be incidental, and the species is unlikely to complete its life cycle on these plants"
 INTERNET
 * Robinson GS, Ackery PR, Kitching I, Beccaloni GW, Hernández LM (2023) HOSTS (from HOSTS - a Database of the World's Lepidopteran Hostplants) [Data set resource]. Natural History Museum. https://data.nhm.ac.uk/dataset/hosts/resource/877f387a-36a3-486c-a0c1-b8d5fb69f85a</t>
   </si>
   <si>
     <t>CAJCA</t>
   </si>
   <si>
     <t>Cajanus cajan</t>
   </si>
   <si>
     <t>* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 -------  mentions 1 literature reference considering this plant as host. No confirmed feeding or confirmed completion of life cycle. "Records of L. orbonalis on non-Solanaceae host plants appear to be incidental, and the species is unlikely to complete its life cycle on these plants"</t>
   </si>
   <si>
@@ -356,102 +410,80 @@
 Considered a doubtful host here because the host status is not confirmed.</t>
   </si>
   <si>
     <t>SOLAG</t>
   </si>
   <si>
     <t>Solanum anguivi</t>
   </si>
   <si>
     <t>* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- 2 interceptions. No confirmed feeding or confirmed completion or life cycle
 Considered a doubtful host here because the host status is not confirmed.</t>
   </si>
   <si>
     <t>SOLVE</t>
   </si>
   <si>
     <t>Solanum donianum</t>
   </si>
   <si>
     <t>* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- mentions 1 literature reference considering this plant as host. No confirmed feeding or confirmed completion of life cycle
 Considered a doubtful host here because the host status is not confirmed.</t>
   </si>
   <si>
-    <t>SOLIA</t>
-[...5 lines deleted...]
-    <t>* Behera TK, Gyanendra S (2002) Studies on resistance to shoot and fruit borer (Leucinodes orbonalis) and interspecific hybridization in eggplant. Indian Journal of Horticulture 59, 62-66.
-------- mentions 3 literature references considering this plant as host. No confirmed feeding or confirmed completion of life cycle.
-Considered a doubtful host here because the host status is not confirmed.</t>
-[...1 lines deleted...]
-  <si>
     <t>SOLMM</t>
   </si>
   <si>
     <t>Solanum mammosum</t>
   </si>
   <si>
     <t>* Netherlands Food and Consumer Product Safety Authority (2005) Pest Risk Analysis - Leucinodes orbonalis (Guenée).  43 pp.
 ------- mentions interceptions in the USA
 Considered a doubtful host here because the host status is not confirmed.</t>
   </si>
   <si>
     <t>SOLST</t>
   </si>
   <si>
     <t>Solanum stramoniifolium</t>
   </si>
   <si>
     <t>* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- 1 interception on fruit of this species. No confirmed feeding or completion of the life cycle.
 Considered a doubtful host here because the host status is not confirmed.</t>
   </si>
   <si>
     <t>SOLCG</t>
   </si>
   <si>
     <t>Solanum undatum</t>
   </si>
   <si>
     <t>* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- 1 interception on fruit of this species. No confirmed feeding or confirmed completion of life cycle.
-Considered a doubtful host here because the host status is not confirmed.</t>
-[...8 lines deleted...]
-    <t>* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
-------- mentions 7 literature reference considering this plant as host. No confirmed feeding or confirmed completion of life cycle
 Considered a doubtful host here because the host status is not confirmed.</t>
   </si>
   <si>
     <t>SORSS</t>
   </si>
   <si>
     <t>Sorghum sp.</t>
   </si>
   <si>
     <t>VIGSI</t>
   </si>
   <si>
     <t>Vigna unguiculata</t>
   </si>
   <si>
     <t>* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 -------  mentions 1 literature reference considering this plant as host, with feeding. "Records of L. orbonalis on non-Solanaceae host plants appear to be incidental, and the species is unlikely to complete its life cycle on these plants"</t>
   </si>
   <si>
     <t>ZEAMX</t>
   </si>
   <si>
     <t>Zea mays</t>
   </si>
 </sst>
@@ -778,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="462.316" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1013,331 +1045,373 @@
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" t="s">
         <v>52</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" t="s">
         <v>55</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="B19" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="B21" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="B22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23" t="s">
         <v>70</v>
       </c>
       <c r="D23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s">
         <v>73</v>
       </c>
       <c r="D24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" t="s">
         <v>76</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" t="s">
         <v>83</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B29" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" t="s">
         <v>86</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" t="s">
         <v>89</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" t="s">
+        <v>91</v>
+      </c>
+      <c r="D31" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" t="s">
+        <v>100</v>
+      </c>
+      <c r="D34" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" t="s">
         <v>103</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B36" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" t="s">
         <v>106</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>107</v>
       </c>
-      <c r="D36" t="s">
-        <v>61</v>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" t="s">
+        <v>109</v>
+      </c>
+      <c r="D37" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38" t="s">
+        <v>110</v>
+      </c>
+      <c r="C38" t="s">
+        <v>111</v>
+      </c>
+      <c r="D38" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39" t="s">
+        <v>113</v>
+      </c>
+      <c r="C39" t="s">
+        <v>114</v>
+      </c>
+      <c r="D39" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">