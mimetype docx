--- v6 (2026-03-07)
+++ v7 (2026-04-05)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Thunberg) Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese bush clover, Chinese lespedeza, Siberian lespedeza (US), bush clover, perennial lespedeza (US), sericea lespedeza (US), silky bush clover</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328869ac86e96de9c" w:history="1">
+            <w:hyperlink r:id="rId347769d285240ddc1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142569ac86e96df09" w:history="1">
+            <w:hyperlink r:id="rId385969d285240de27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -753,63 +753,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15407764" name="name805169ac86e96f356" descr="LESCU_distribution_map.jpg"/>
+            <wp:docPr id="36925982" name="name793869d285240f212" descr="LESCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LESCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId567869ac86e96f351" cstate="print"/>
+                    <a:blip r:embed="rId114669d285240f210" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3043,93 +3043,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, the plant has been declared a noxious weed in Kansas (Ohlenbusch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) and, more recently, Nebraska (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425069ac86e97094c" w:history="1">
+      <w:hyperlink r:id="rId250369d2852410290" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nda.nebraska.gov/plant/noxious_ weeds/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Colorado, the species is also listed as a noxious weed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId350769ac86e970974" w:history="1">
+      <w:hyperlink r:id="rId294369d28524102b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://plants.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, the species is listed as a noxious weed in New York State (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId246369ac86e970997" w:history="1">
+      <w:hyperlink r:id="rId279169d28524102d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3439,51 +3439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497569ac86e970bec" w:history="1">
+      <w:hyperlink r:id="rId593469d2852410515" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12336.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3877,51 +3877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592969ac86e970eaf" w:history="1">
+      <w:hyperlink r:id="rId751969d28524107d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed 25 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3994,51 +3994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China (2010). Volume 10 Online: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527169ac86e970f6c" w:history="1">
+      <w:hyperlink r:id="rId491569d2852410891" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4053,51 +4053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gucker C (2010) (Revised from Munger, G.T. 2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Stations, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241769ac86e970fcb" w:history="1">
+      <w:hyperlink r:id="rId463369d28524108f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.f s.fed.us/database/feis </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403269ac86e9718a7" w:history="1">
+      <w:hyperlink r:id="rId733469d285241119b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5503,51 +5503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 280-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142569ac86e97196f" w:history="1">
+      <w:hyperlink r:id="rId187969d2852411262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5634,137 +5634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20146765">
+  <w:abstractNum w:abstractNumId="30446459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65019910">
+    <w:lvl w:ilvl="0" w:tplc="68689496">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65019910" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68689496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65019910" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68689496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65019910" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68689496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65019910" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68689496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65019910" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68689496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65019910" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68689496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65019910" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68689496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65019910" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68689496" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20146764">
+  <w:abstractNum w:abstractNumId="30446458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92887913">
+    <w:lvl w:ilvl="0" w:tplc="30872223">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6516,55 +6516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20146764">
-    <w:abstractNumId w:val="20146764"/>
+  <w:num w:numId="30446458">
+    <w:abstractNumId w:val="30446458"/>
   </w:num>
-  <w:num w:numId="20146765">
-    <w:abstractNumId w:val="20146765"/>
+  <w:num w:numId="30446459">
+    <w:abstractNumId w:val="30446459"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18114,51 +18114,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId981077388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439779795" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId328869ac86e96de9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId142569ac86e96df09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId425069ac86e97094c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId350769ac86e970974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId246369ac86e970997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId497569ac86e970bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId592969ac86e970eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId527169ac86e970f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId241769ac86e970fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId403269ac86e9718a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId142569ac86e97196f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId567869ac86e96f351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567869ac86e96f351.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306007713" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519805348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId347769d285240ddc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId385969d285240de27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId250369d2852410290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId294369d28524102b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId279169d28524102d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId593469d2852410515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId751969d28524107d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId491569d2852410891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId463369d28524108f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId733469d285241119b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId187969d2852411262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId114669d285240f210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114669d285240f210.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>