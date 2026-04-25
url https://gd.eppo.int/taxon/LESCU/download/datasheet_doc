--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Thunberg) Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese bush clover, Chinese lespedeza, Siberian lespedeza (US), bush clover, perennial lespedeza (US), sericea lespedeza (US), silky bush clover</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347769d285240ddc1" w:history="1">
+            <w:hyperlink r:id="rId946969ed14e8977ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385969d285240de27" w:history="1">
+            <w:hyperlink r:id="rId906269ed14e89781d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -753,63 +753,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36925982" name="name793869d285240f212" descr="LESCU_distribution_map.jpg"/>
+            <wp:docPr id="91886529" name="name208469ed14e8989a2" descr="LESCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LESCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId114669d285240f210" cstate="print"/>
+                    <a:blip r:embed="rId226369ed14e89899f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3043,93 +3043,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, the plant has been declared a noxious weed in Kansas (Ohlenbusch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) and, more recently, Nebraska (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250369d2852410290" w:history="1">
+      <w:hyperlink r:id="rId769769ed14e89a0e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nda.nebraska.gov/plant/noxious_ weeds/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Colorado, the species is also listed as a noxious weed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294369d28524102b4" w:history="1">
+      <w:hyperlink r:id="rId619169ed14e89a10a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://plants.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, the species is listed as a noxious weed in New York State (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId279169d28524102d7" w:history="1">
+      <w:hyperlink r:id="rId460469ed14e89a12d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3439,51 +3439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593469d2852410515" w:history="1">
+      <w:hyperlink r:id="rId855769ed14e89a3c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12336.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3877,51 +3877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751969d28524107d7" w:history="1">
+      <w:hyperlink r:id="rId420769ed14e89a700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed 25 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3994,51 +3994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China (2010). Volume 10 Online: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491569d2852410891" w:history="1">
+      <w:hyperlink r:id="rId102369ed14e89a7c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4053,51 +4053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gucker C (2010) (Revised from Munger, G.T. 2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Stations, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463369d28524108f1" w:history="1">
+      <w:hyperlink r:id="rId972669ed14e89a827" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.f s.fed.us/database/feis </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733469d285241119b" w:history="1">
+      <w:hyperlink r:id="rId915469ed14e89b1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5503,51 +5503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 280-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187969d2852411262" w:history="1">
+      <w:hyperlink r:id="rId636769ed14e89b295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5634,137 +5634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30446459">
+  <w:abstractNum w:abstractNumId="86658492">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68689496">
+    <w:lvl w:ilvl="0" w:tplc="72697503">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68689496" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72697503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68689496" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72697503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68689496" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72697503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68689496" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72697503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68689496" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72697503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68689496" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72697503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68689496" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72697503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68689496" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72697503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30446458">
+  <w:abstractNum w:abstractNumId="86658491">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30872223">
+    <w:lvl w:ilvl="0" w:tplc="17751239">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6516,55 +6516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30446458">
-    <w:abstractNumId w:val="30446458"/>
+  <w:num w:numId="86658491">
+    <w:abstractNumId w:val="86658491"/>
   </w:num>
-  <w:num w:numId="30446459">
-    <w:abstractNumId w:val="30446459"/>
+  <w:num w:numId="86658492">
+    <w:abstractNumId w:val="86658492"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18114,51 +18114,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306007713" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519805348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId347769d285240ddc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId385969d285240de27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId250369d2852410290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId294369d28524102b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId279169d28524102d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId593469d2852410515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId751969d28524107d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId491569d2852410891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId463369d28524108f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId733469d285241119b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId187969d2852411262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId114669d285240f210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114669d285240f210.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113049338" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId281520109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId946969ed14e8977ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId906269ed14e89781d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId769769ed14e89a0e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId619169ed14e89a10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId460469ed14e89a12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId855769ed14e89a3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId420769ed14e89a700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId102369ed14e89a7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId972669ed14e89a827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId915469ed14e89b1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId636769ed14e89b295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId226369ed14e89899f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId226369ed14e89899f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>