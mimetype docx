--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Thunberg) Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese bush clover, Chinese lespedeza, Siberian lespedeza (US), bush clover, perennial lespedeza (US), sericea lespedeza (US), silky bush clover</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946969ed14e8977ae" w:history="1">
+            <w:hyperlink r:id="rId56746a07ce06a4c64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906269ed14e89781d" w:history="1">
+            <w:hyperlink r:id="rId85646a07ce06a4cd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -753,63 +753,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91886529" name="name208469ed14e8989a2" descr="LESCU_distribution_map.jpg"/>
+            <wp:docPr id="94208263" name="name21396a07ce06a5bd3" descr="LESCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LESCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId226369ed14e89899f" cstate="print"/>
+                    <a:blip r:embed="rId58966a07ce06a5bd0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3043,93 +3043,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, the plant has been declared a noxious weed in Kansas (Ohlenbusch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) and, more recently, Nebraska (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId769769ed14e89a0e2" w:history="1">
+      <w:hyperlink r:id="rId58186a07ce06a6c7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nda.nebraska.gov/plant/noxious_ weeds/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Colorado, the species is also listed as a noxious weed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619169ed14e89a10a" w:history="1">
+      <w:hyperlink r:id="rId77106a07ce06a6ca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://plants.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, the species is listed as a noxious weed in New York State (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId460469ed14e89a12d" w:history="1">
+      <w:hyperlink r:id="rId40856a07ce06a6cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3439,51 +3439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855769ed14e89a3c0" w:history="1">
+      <w:hyperlink r:id="rId63126a07ce06a6f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12336.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3877,51 +3877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420769ed14e89a700" w:history="1">
+      <w:hyperlink r:id="rId53696a07ce06a71de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed 25 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3994,51 +3994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China (2010). Volume 10 Online: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102369ed14e89a7c4" w:history="1">
+      <w:hyperlink r:id="rId45506a07ce06a7299" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4053,51 +4053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gucker C (2010) (Revised from Munger, G.T. 2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Stations, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972669ed14e89a827" w:history="1">
+      <w:hyperlink r:id="rId10626a07ce06a730c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.f s.fed.us/database/feis </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915469ed14e89b1c5" w:history="1">
+      <w:hyperlink r:id="rId97446a07ce06a7b7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5503,51 +5503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 280-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636769ed14e89b295" w:history="1">
+      <w:hyperlink r:id="rId75896a07ce06a7c42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5634,137 +5634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86658492">
+  <w:abstractNum w:abstractNumId="62985258">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72697503">
+    <w:lvl w:ilvl="0" w:tplc="28436383">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72697503" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28436383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72697503" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28436383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72697503" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28436383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72697503" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28436383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72697503" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28436383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72697503" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28436383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72697503" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28436383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72697503" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28436383" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86658491">
+  <w:abstractNum w:abstractNumId="62985257">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17751239">
+    <w:lvl w:ilvl="0" w:tplc="19223433">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6516,55 +6516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86658491">
-    <w:abstractNumId w:val="86658491"/>
+  <w:num w:numId="62985257">
+    <w:abstractNumId w:val="62985257"/>
   </w:num>
-  <w:num w:numId="86658492">
-    <w:abstractNumId w:val="86658492"/>
+  <w:num w:numId="62985258">
+    <w:abstractNumId w:val="62985258"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18114,51 +18114,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113049338" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId281520109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId946969ed14e8977ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId906269ed14e89781d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId769769ed14e89a0e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId619169ed14e89a10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId460469ed14e89a12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId855769ed14e89a3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId420769ed14e89a700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId102369ed14e89a7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId972669ed14e89a827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId915469ed14e89b1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId636769ed14e89b295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId226369ed14e89899f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId226369ed14e89899f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668923922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId295237526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56746a07ce06a4c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId85646a07ce06a4cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId58186a07ce06a6c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId77106a07ce06a6ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId40856a07ce06a6cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId63126a07ce06a6f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId53696a07ce06a71de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId45506a07ce06a7299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId10626a07ce06a730c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId97446a07ce06a7b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75896a07ce06a7c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId58966a07ce06a5bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58966a07ce06a5bd0.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>