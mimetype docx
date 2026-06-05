--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Thunberg) Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese bush clover, Chinese lespedeza, Siberian lespedeza (US), bush clover, perennial lespedeza (US), sericea lespedeza (US), silky bush clover</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56746a07ce06a4c64" w:history="1">
+            <w:hyperlink r:id="rId19716a225b63362a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85646a07ce06a4cd5" w:history="1">
+            <w:hyperlink r:id="rId26236a225b6336319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -753,63 +753,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94208263" name="name21396a07ce06a5bd3" descr="LESCU_distribution_map.jpg"/>
+            <wp:docPr id="38993444" name="name14986a225b63373c8" descr="LESCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LESCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58966a07ce06a5bd0" cstate="print"/>
+                    <a:blip r:embed="rId46196a225b63373c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3043,93 +3043,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, the plant has been declared a noxious weed in Kansas (Ohlenbusch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) and, more recently, Nebraska (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58186a07ce06a6c7b" w:history="1">
+      <w:hyperlink r:id="rId36496a225b6338670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nda.nebraska.gov/plant/noxious_ weeds/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Colorado, the species is also listed as a noxious weed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77106a07ce06a6ca0" w:history="1">
+      <w:hyperlink r:id="rId31036a225b6338698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://plants.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, the species is listed as a noxious weed in New York State (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40856a07ce06a6cc2" w:history="1">
+      <w:hyperlink r:id="rId60346a225b63386bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3439,51 +3439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63126a07ce06a6f05" w:history="1">
+      <w:hyperlink r:id="rId11136a225b6338920" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12336.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3877,51 +3877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53696a07ce06a71de" w:history="1">
+      <w:hyperlink r:id="rId31096a225b6338c49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed 25 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3994,51 +3994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China (2010). Volume 10 Online: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45506a07ce06a7299" w:history="1">
+      <w:hyperlink r:id="rId73436a225b6338d07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4053,51 +4053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gucker C (2010) (Revised from Munger, G.T. 2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Stations, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10626a07ce06a730c" w:history="1">
+      <w:hyperlink r:id="rId81226a225b6338d69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.f s.fed.us/database/feis </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97446a07ce06a7b7a" w:history="1">
+      <w:hyperlink r:id="rId99716a225b633961a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5503,51 +5503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 280-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75896a07ce06a7c42" w:history="1">
+      <w:hyperlink r:id="rId66256a225b63396fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5634,137 +5634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62985258">
+  <w:abstractNum w:abstractNumId="22345827">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28436383">
+    <w:lvl w:ilvl="0" w:tplc="70081731">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28436383" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70081731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28436383" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70081731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28436383" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70081731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28436383" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70081731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28436383" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70081731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28436383" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70081731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28436383" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70081731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28436383" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70081731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62985257">
+  <w:abstractNum w:abstractNumId="22345826">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19223433">
+    <w:lvl w:ilvl="0" w:tplc="44792876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6516,55 +6516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62985257">
-    <w:abstractNumId w:val="62985257"/>
+  <w:num w:numId="22345826">
+    <w:abstractNumId w:val="22345826"/>
   </w:num>
-  <w:num w:numId="62985258">
-    <w:abstractNumId w:val="62985258"/>
+  <w:num w:numId="22345827">
+    <w:abstractNumId w:val="22345827"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18114,51 +18114,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668923922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId295237526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56746a07ce06a4c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId85646a07ce06a4cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId58186a07ce06a6c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId77106a07ce06a6ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId40856a07ce06a6cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId63126a07ce06a6f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId53696a07ce06a71de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId45506a07ce06a7299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId10626a07ce06a730c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId97446a07ce06a7b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75896a07ce06a7c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId58966a07ce06a5bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58966a07ce06a5bd0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655735346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId275937797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19716a225b63362a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId26236a225b6336319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId36496a225b6338670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId31036a225b6338698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId60346a225b63386bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId11136a225b6338920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId31096a225b6338c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId73436a225b6338d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId81226a225b6338d69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId99716a225b633961a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66256a225b63396fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId46196a225b63373c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46196a225b63373c6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>