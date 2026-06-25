--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Thunberg) Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese bush clover, Chinese lespedeza, Siberian lespedeza (US), bush clover, perennial lespedeza (US), sericea lespedeza (US), silky bush clover</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19716a225b63362a2" w:history="1">
+            <w:hyperlink r:id="rId66736a3d275660c23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26236a225b6336319" w:history="1">
+            <w:hyperlink r:id="rId28106a3d275660c92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -753,63 +753,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38993444" name="name14986a225b63373c8" descr="LESCU_distribution_map.jpg"/>
+            <wp:docPr id="54324670" name="name82586a3d275661cfe" descr="LESCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LESCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46196a225b63373c6" cstate="print"/>
+                    <a:blip r:embed="rId26876a3d275661cfa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3043,93 +3043,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, the plant has been declared a noxious weed in Kansas (Ohlenbusch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) and, more recently, Nebraska (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36496a225b6338670" w:history="1">
+      <w:hyperlink r:id="rId66536a3d275662e90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nda.nebraska.gov/plant/noxious_ weeds/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Colorado, the species is also listed as a noxious weed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31036a225b6338698" w:history="1">
+      <w:hyperlink r:id="rId17946a3d275662eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://plants.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, the species is listed as a noxious weed in New York State (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60346a225b63386bc" w:history="1">
+      <w:hyperlink r:id="rId90596a3d275662ed9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3439,51 +3439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11136a225b6338920" w:history="1">
+      <w:hyperlink r:id="rId69046a3d275663123" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12336.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3877,51 +3877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31096a225b6338c49" w:history="1">
+      <w:hyperlink r:id="rId62856a3d2756633ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed 25 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3994,51 +3994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China (2010). Volume 10 Online: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73436a225b6338d07" w:history="1">
+      <w:hyperlink r:id="rId89886a3d2756634ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4053,51 +4053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gucker C (2010) (Revised from Munger, G.T. 2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Stations, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81226a225b6338d69" w:history="1">
+      <w:hyperlink r:id="rId78186a3d27566351b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.f s.fed.us/database/feis </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99716a225b633961a" w:history="1">
+      <w:hyperlink r:id="rId76716a3d275663dc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5503,51 +5503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 280-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66256a225b63396fc" w:history="1">
+      <w:hyperlink r:id="rId31496a3d275663e8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5634,137 +5634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22345827">
+  <w:abstractNum w:abstractNumId="59398090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70081731">
+    <w:lvl w:ilvl="0" w:tplc="35252844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70081731" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35252844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70081731" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35252844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70081731" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35252844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70081731" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35252844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70081731" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35252844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70081731" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35252844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70081731" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35252844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70081731" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35252844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22345826">
+  <w:abstractNum w:abstractNumId="59398089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44792876">
+    <w:lvl w:ilvl="0" w:tplc="39656189">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6516,55 +6516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22345826">
-    <w:abstractNumId w:val="22345826"/>
+  <w:num w:numId="59398089">
+    <w:abstractNumId w:val="59398089"/>
   </w:num>
-  <w:num w:numId="22345827">
-    <w:abstractNumId w:val="22345827"/>
+  <w:num w:numId="59398090">
+    <w:abstractNumId w:val="59398090"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18114,51 +18114,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655735346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId275937797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19716a225b63362a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId26236a225b6336319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId36496a225b6338670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId31036a225b6338698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId60346a225b63386bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId11136a225b6338920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId31096a225b6338c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId73436a225b6338d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId81226a225b6338d69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId99716a225b633961a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66256a225b63396fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId46196a225b63373c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46196a225b63373c6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965578398" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId140916492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66736a3d275660c23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId28106a3d275660c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId66536a3d275662e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId17946a3d275662eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId90596a3d275662ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId69046a3d275663123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId62856a3d2756633ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId89886a3d2756634ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId78186a3d27566351b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId76716a3d275663dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31496a3d275663e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId26876a3d275661cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26876a3d275661cfa.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>