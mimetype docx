--- v11 (2026-06-25)
+++ v12 (2026-07-20)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Thunberg) Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese bush clover, Chinese lespedeza, Siberian lespedeza (US), bush clover, perennial lespedeza (US), sericea lespedeza (US), silky bush clover</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66736a3d275660c23" w:history="1">
+            <w:hyperlink r:id="rId71056a5e8834d9205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28106a3d275660c92" w:history="1">
+            <w:hyperlink r:id="rId58336a5e8834d926c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -753,63 +753,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54324670" name="name82586a3d275661cfe" descr="LESCU_distribution_map.jpg"/>
+            <wp:docPr id="57853147" name="name18286a5e8834d9f78" descr="LESCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LESCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26876a3d275661cfa" cstate="print"/>
+                    <a:blip r:embed="rId57326a5e8834d9f76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3043,93 +3043,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, the plant has been declared a noxious weed in Kansas (Ohlenbusch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) and, more recently, Nebraska (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66536a3d275662e90" w:history="1">
+      <w:hyperlink r:id="rId29836a5e8834db108" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nda.nebraska.gov/plant/noxious_ weeds/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Colorado, the species is also listed as a noxious weed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17946a3d275662eb6" w:history="1">
+      <w:hyperlink r:id="rId73406a5e8834db12e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://plants.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, the species is listed as a noxious weed in New York State (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90596a3d275662ed9" w:history="1">
+      <w:hyperlink r:id="rId69776a5e8834db151" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3439,51 +3439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69046a3d275663123" w:history="1">
+      <w:hyperlink r:id="rId83346a5e8834db38e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12336.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3877,51 +3877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62856a3d2756633ed" w:history="1">
+      <w:hyperlink r:id="rId59676a5e8834db69b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed 25 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3994,51 +3994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China (2010). Volume 10 Online: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89886a3d2756634ba" w:history="1">
+      <w:hyperlink r:id="rId81986a5e8834db759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4053,51 +4053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gucker C (2010) (Revised from Munger, G.T. 2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Stations, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78186a3d27566351b" w:history="1">
+      <w:hyperlink r:id="rId29866a5e8834db7ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.f s.fed.us/database/feis </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76716a3d275663dc2" w:history="1">
+      <w:hyperlink r:id="rId40576a5e8834dc08f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5503,51 +5503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 280-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31496a3d275663e8c" w:history="1">
+      <w:hyperlink r:id="rId97596a5e8834dc156" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5634,137 +5634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59398090">
+  <w:abstractNum w:abstractNumId="37624661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35252844">
+    <w:lvl w:ilvl="0" w:tplc="72180647">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35252844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72180647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35252844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72180647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35252844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72180647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35252844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72180647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35252844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72180647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35252844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72180647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35252844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72180647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35252844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72180647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59398089">
+  <w:abstractNum w:abstractNumId="37624660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39656189">
+    <w:lvl w:ilvl="0" w:tplc="84654073">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6516,55 +6516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59398089">
-    <w:abstractNumId w:val="59398089"/>
+  <w:num w:numId="37624660">
+    <w:abstractNumId w:val="37624660"/>
   </w:num>
-  <w:num w:numId="59398090">
-    <w:abstractNumId w:val="59398090"/>
+  <w:num w:numId="37624661">
+    <w:abstractNumId w:val="37624661"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18114,51 +18114,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965578398" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId140916492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66736a3d275660c23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId28106a3d275660c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId66536a3d275662e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId17946a3d275662eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId90596a3d275662ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId69046a3d275663123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId62856a3d2756633ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId89886a3d2756634ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId78186a3d27566351b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId76716a3d275663dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31496a3d275663e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId26876a3d275661cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26876a3d275661cfa.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId510036892" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId914899630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71056a5e8834d9205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId58336a5e8834d926c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId29836a5e8834db108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId73406a5e8834db12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId69776a5e8834db151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId83346a5e8834db38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId59676a5e8834db69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId81986a5e8834db759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId29866a5e8834db7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId40576a5e8834dc08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97596a5e8834dc156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId57326a5e8834d9f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57326a5e8834d9f76.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>