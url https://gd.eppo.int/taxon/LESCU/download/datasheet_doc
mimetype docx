--- v12 (2026-07-20)
+++ v13 (2026-08-11)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Thunberg) Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese bush clover, Chinese lespedeza, Siberian lespedeza (US), bush clover, perennial lespedeza (US), sericea lespedeza (US), silky bush clover</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71056a5e8834d9205" w:history="1">
+            <w:hyperlink r:id="rId30096a7b703ba519b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58336a5e8834d926c" w:history="1">
+            <w:hyperlink r:id="rId92516a7b703ba5207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -753,63 +753,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57853147" name="name18286a5e8834d9f78" descr="LESCU_distribution_map.jpg"/>
+            <wp:docPr id="53830807" name="name56776a7b703ba6b42" descr="LESCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LESCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57326a5e8834d9f76" cstate="print"/>
+                    <a:blip r:embed="rId14046a7b703ba6b3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3043,93 +3043,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, the plant has been declared a noxious weed in Kansas (Ohlenbusch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) and, more recently, Nebraska (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29836a5e8834db108" w:history="1">
+      <w:hyperlink r:id="rId87996a7b703ba8a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nda.nebraska.gov/plant/noxious_ weeds/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Colorado, the species is also listed as a noxious weed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73406a5e8834db12e" w:history="1">
+      <w:hyperlink r:id="rId32216a7b703ba8a68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://plants.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, the species is listed as a noxious weed in New York State (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69776a5e8834db151" w:history="1">
+      <w:hyperlink r:id="rId25116a7b703ba8a8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3439,51 +3439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83346a5e8834db38e" w:history="1">
+      <w:hyperlink r:id="rId65666a7b703ba8d19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12336.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3877,51 +3877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59676a5e8834db69b" w:history="1">
+      <w:hyperlink r:id="rId38156a7b703ba905f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed 25 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3994,51 +3994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China (2010). Volume 10 Online: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81986a5e8834db759" w:history="1">
+      <w:hyperlink r:id="rId62886a7b703ba9132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4053,51 +4053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gucker C (2010) (Revised from Munger, G.T. 2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Stations, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29866a5e8834db7ba" w:history="1">
+      <w:hyperlink r:id="rId15726a7b703ba9197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.f s.fed.us/database/feis </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40576a5e8834dc08f" w:history="1">
+      <w:hyperlink r:id="rId17216a7b703ba9a0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5503,51 +5503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 280-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97596a5e8834dc156" w:history="1">
+      <w:hyperlink r:id="rId45776a7b703ba9adf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5634,137 +5634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37624661">
+  <w:abstractNum w:abstractNumId="40948555">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72180647">
+    <w:lvl w:ilvl="0" w:tplc="29092908">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72180647" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29092908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72180647" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29092908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72180647" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29092908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72180647" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29092908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72180647" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29092908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72180647" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29092908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72180647" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29092908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72180647" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29092908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37624660">
+  <w:abstractNum w:abstractNumId="40948554">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84654073">
+    <w:lvl w:ilvl="0" w:tplc="43180569">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6516,55 +6516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37624660">
-    <w:abstractNumId w:val="37624660"/>
+  <w:num w:numId="40948554">
+    <w:abstractNumId w:val="40948554"/>
   </w:num>
-  <w:num w:numId="37624661">
-    <w:abstractNumId w:val="37624661"/>
+  <w:num w:numId="40948555">
+    <w:abstractNumId w:val="40948555"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18114,51 +18114,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId510036892" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId914899630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71056a5e8834d9205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId58336a5e8834d926c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId29836a5e8834db108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId73406a5e8834db12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId69776a5e8834db151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId83346a5e8834db38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId59676a5e8834db69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId81986a5e8834db759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId29866a5e8834db7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId40576a5e8834dc08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97596a5e8834dc156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId57326a5e8834d9f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57326a5e8834d9f76.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId658621097" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159801483" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30096a7b703ba519b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId92516a7b703ba5207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId87996a7b703ba8a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId32216a7b703ba8a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId25116a7b703ba8a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId65666a7b703ba8d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId38156a7b703ba905f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId62886a7b703ba9132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId15726a7b703ba9197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId17216a7b703ba9a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45776a7b703ba9adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId14046a7b703ba6b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14046a7b703ba6b3f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>