--- v13 (2026-08-11)
+++ v14 (2026-09-09)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Thunberg) Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese bush clover, Chinese lespedeza, Siberian lespedeza (US), bush clover, perennial lespedeza (US), sericea lespedeza (US), silky bush clover</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30096a7b703ba519b" w:history="1">
+            <w:hyperlink r:id="rId18386aa19ae68471b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92516a7b703ba5207" w:history="1">
+            <w:hyperlink r:id="rId21276aa19ae684799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -753,63 +753,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53830807" name="name56776a7b703ba6b42" descr="LESCU_distribution_map.jpg"/>
+            <wp:docPr id="35661298" name="name72496aa19ae685b67" descr="LESCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LESCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14046a7b703ba6b3f" cstate="print"/>
+                    <a:blip r:embed="rId79326aa19ae685b62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3043,93 +3043,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, the plant has been declared a noxious weed in Kansas (Ohlenbusch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) and, more recently, Nebraska (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87996a7b703ba8a3f" w:history="1">
+      <w:hyperlink r:id="rId43166aa19ae686d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nda.nebraska.gov/plant/noxious_ weeds/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Colorado, the species is also listed as a noxious weed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32216a7b703ba8a68" w:history="1">
+      <w:hyperlink r:id="rId61056aa19ae686d58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://plants.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, the species is listed as a noxious weed in New York State (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25116a7b703ba8a8c" w:history="1">
+      <w:hyperlink r:id="rId31196aa19ae686d7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3439,51 +3439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65666a7b703ba8d19" w:history="1">
+      <w:hyperlink r:id="rId76526aa19ae686fc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12336.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3877,51 +3877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38156a7b703ba905f" w:history="1">
+      <w:hyperlink r:id="rId69446aa19ae6872a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed 25 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3994,51 +3994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China (2010). Volume 10 Online: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62886a7b703ba9132" w:history="1">
+      <w:hyperlink r:id="rId80886aa19ae68737b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4053,51 +4053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gucker C (2010) (Revised from Munger, G.T. 2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Stations, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a7b703ba9197" w:history="1">
+      <w:hyperlink r:id="rId43886aa19ae6873db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.f s.fed.us/database/feis </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17216a7b703ba9a0a" w:history="1">
+      <w:hyperlink r:id="rId70276aa19ae687e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5503,51 +5503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 280-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45776a7b703ba9adf" w:history="1">
+      <w:hyperlink r:id="rId72976aa19ae687ed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5634,137 +5634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40948555">
+  <w:abstractNum w:abstractNumId="50026379">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29092908">
+    <w:lvl w:ilvl="0" w:tplc="86084993">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29092908" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86084993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29092908" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86084993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29092908" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86084993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29092908" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86084993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29092908" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86084993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29092908" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86084993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29092908" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86084993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29092908" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86084993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40948554">
+  <w:abstractNum w:abstractNumId="50026378">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43180569">
+    <w:lvl w:ilvl="0" w:tplc="78850859">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6516,55 +6516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40948554">
-    <w:abstractNumId w:val="40948554"/>
+  <w:num w:numId="50026378">
+    <w:abstractNumId w:val="50026378"/>
   </w:num>
-  <w:num w:numId="40948555">
-    <w:abstractNumId w:val="40948555"/>
+  <w:num w:numId="50026379">
+    <w:abstractNumId w:val="50026379"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18114,51 +18114,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId658621097" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159801483" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30096a7b703ba519b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId92516a7b703ba5207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId87996a7b703ba8a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId32216a7b703ba8a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId25116a7b703ba8a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId65666a7b703ba8d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId38156a7b703ba905f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId62886a7b703ba9132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId15726a7b703ba9197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId17216a7b703ba9a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45776a7b703ba9adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId14046a7b703ba6b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14046a7b703ba6b3f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId581689547" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657881517" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18386aa19ae68471b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId21276aa19ae684799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId43166aa19ae686d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId61056aa19ae686d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId31196aa19ae686d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId76526aa19ae686fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId69446aa19ae6872a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId80886aa19ae68737b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId43886aa19ae6873db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId70276aa19ae687e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72976aa19ae687ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId79326aa19ae685b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79326aa19ae685b62.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>