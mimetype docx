--- v14 (2026-09-09)
+++ v15 (2026-10-02)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Thunberg) Miquel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chinese bush clover, Chinese lespedeza, Siberian lespedeza (US), bush clover, perennial lespedeza (US), sericea lespedeza (US), silky bush clover</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18386aa19ae68471b" w:history="1">
+            <w:hyperlink r:id="rId23996abfbd85963dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21276aa19ae684799" w:history="1">
+            <w:hyperlink r:id="rId72886abfbd8596447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -753,63 +753,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35661298" name="name72496aa19ae685b67" descr="LESCU_distribution_map.jpg"/>
+            <wp:docPr id="16674914" name="name37026abfbd8597562" descr="LESCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LESCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79326aa19ae685b62" cstate="print"/>
+                    <a:blip r:embed="rId37456abfbd859755f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3043,93 +3043,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, the plant has been declared a noxious weed in Kansas (Ohlenbusch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) and, more recently, Nebraska (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43166aa19ae686d2f" w:history="1">
+      <w:hyperlink r:id="rId65946abfbd8598ab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nda.nebraska.gov/plant/noxious_ weeds/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Colorado, the species is also listed as a noxious weed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61056aa19ae686d58" w:history="1">
+      <w:hyperlink r:id="rId34806abfbd8598ae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://plants.usda.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In addition, the species is listed as a noxious weed in New York State (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31196aa19ae686d7c" w:history="1">
+      <w:hyperlink r:id="rId61496abfbd8598b04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3439,51 +3439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76526aa19ae686fc7" w:history="1">
+      <w:hyperlink r:id="rId82856abfbd8598f6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12336.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3877,51 +3877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69446aa19ae6872a7" w:history="1">
+      <w:hyperlink r:id="rId20526abfbd859934b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed 25 May 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3994,51 +3994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of China (2010). Volume 10 Online: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80886aa19ae68737b" w:history="1">
+      <w:hyperlink r:id="rId19606abfbd8599457" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4053,51 +4053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gucker C (2010) (Revised from Munger, G.T. 2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Stations, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43886aa19ae6873db" w:history="1">
+      <w:hyperlink r:id="rId67206abfbd85994e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.f s.fed.us/database/feis </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 September 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5383,51 +5383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lespedeza cuneata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70276aa19ae687e08" w:history="1">
+      <w:hyperlink r:id="rId24166abfbd859a6c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5503,51 +5503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 280-284. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72976aa19ae687ed7" w:history="1">
+      <w:hyperlink r:id="rId60376abfbd859a7cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5634,137 +5634,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50026379">
+  <w:abstractNum w:abstractNumId="23647798">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86084993">
+    <w:lvl w:ilvl="0" w:tplc="92329356">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86084993" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92329356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86084993" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92329356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86084993" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92329356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86084993" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92329356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86084993" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92329356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86084993" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92329356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86084993" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92329356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86084993" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92329356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50026378">
+  <w:abstractNum w:abstractNumId="23647797">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78850859">
+    <w:lvl w:ilvl="0" w:tplc="11236539">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6516,55 +6516,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50026378">
-    <w:abstractNumId w:val="50026378"/>
+  <w:num w:numId="23647797">
+    <w:abstractNumId w:val="23647797"/>
   </w:num>
-  <w:num w:numId="50026379">
-    <w:abstractNumId w:val="50026379"/>
+  <w:num w:numId="23647798">
+    <w:abstractNumId w:val="23647798"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18114,51 +18114,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId581689547" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657881517" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18386aa19ae68471b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId21276aa19ae684799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId43166aa19ae686d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId61056aa19ae686d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId31196aa19ae686d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId76526aa19ae686fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId69446aa19ae6872a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId80886aa19ae68737b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId43886aa19ae6873db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId70276aa19ae687e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72976aa19ae687ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId79326aa19ae685b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79326aa19ae685b62.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId126701592" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId238554238" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23996abfbd85963dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/" TargetMode="External"/><Relationship Id="rId72886abfbd8596447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LESCU/categorization" TargetMode="External"/><Relationship Id="rId65946abfbd8598ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nda.nebraska.gov/plant/noxious_%20weeds/index.html" TargetMode="External"/><Relationship Id="rId34806abfbd8598ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//plants.usda.gov/" TargetMode="External"/><Relationship Id="rId61496abfbd8598b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dec.ny.gov/docs/lands_forests_pdf/islist.pdf" TargetMode="External"/><Relationship Id="rId82856abfbd8598f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12336." TargetMode="External"/><Relationship Id="rId20526abfbd859934b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId19606abfbd8599457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=2&amp;taxon_id=200012191" TargetMode="External"/><Relationship Id="rId67206abfbd85994e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.f%20s.fed.us/database/feis" TargetMode="External"/><Relationship Id="rId24166abfbd859a6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60376abfbd859a7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12529" TargetMode="External"/><Relationship Id="rId37456abfbd859755f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37456abfbd859755f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>