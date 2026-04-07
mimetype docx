--- v5 (2026-03-13)
+++ v6 (2026-04-07)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Murtfeldt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry fruit worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375769b457656056e" w:history="1">
+            <w:hyperlink r:id="rId621869d478428e4f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316869b45765605d6" w:history="1">
+            <w:hyperlink r:id="rId998469d478428e55d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LASPPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48212129" name="name117669b4576560ca2" descr="19183.jpg"/>
+                  <wp:docPr id="86429290" name="name667469d478428eccd" descr="19183.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19183.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId715569b4576560ca0" cstate="print"/>
+                          <a:blip r:embed="rId714269d478428eccb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId555469b4576560d9f" w:history="1">
+            <w:hyperlink r:id="rId399369d478428eddd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1146,63 +1146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73003196" name="name562869b457656239e" descr="LASPPA_distribution_map.jpg"/>
+            <wp:docPr id="65061166" name="name481169d4784290037" descr="LASPPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LASPPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId411169b457656239a" cstate="print"/>
+                    <a:blip r:embed="rId889769d4784290034" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264069b45765639c9" w:history="1">
+      <w:hyperlink r:id="rId871469d4784290e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGIN/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3076,51 +3076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)b </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309369b4576563a30" w:history="1">
+      <w:hyperlink r:id="rId742169d4784290ebc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGPO/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3135,51 +3135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)c Distribution map for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis cingulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817569b4576563ab9" w:history="1">
+      <w:hyperlink r:id="rId842169d4784290f1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGCI/distribution</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3281,51 +3281,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 223, 103-126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaur N (2023) Blueberry-Cherry fruitworm. Blueberry pests. Pacific Northwest Insect Management Handbook. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122569b4576563bb8" w:history="1">
+      <w:hyperlink r:id="rId916569d4784291012" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/7386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630569b45765641ac" w:history="1">
+      <w:hyperlink r:id="rId307969d47842914d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saab040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita packardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271969b457656426f" w:history="1">
+      <w:hyperlink r:id="rId624369d4784291588" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4243,63 +4243,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73601236" name="name802369b45765643f4" descr="eu_funding_250.png"/>
+            <wp:docPr id="69506718" name="name279669d47842917f9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId225969b45765643f3" cstate="print"/>
+                    <a:blip r:embed="rId835869d47842917f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4397,137 +4397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64343192">
+  <w:abstractNum w:abstractNumId="93393511">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31547508">
+    <w:lvl w:ilvl="0" w:tplc="21128844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31547508" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21128844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31547508" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21128844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31547508" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21128844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31547508" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21128844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31547508" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21128844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31547508" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21128844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31547508" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21128844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31547508" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21128844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64343191">
+  <w:abstractNum w:abstractNumId="93393510">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73484424">
+    <w:lvl w:ilvl="0" w:tplc="10194430">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5279,55 +5279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64343191">
-    <w:abstractNumId w:val="64343191"/>
+  <w:num w:numId="93393510">
+    <w:abstractNumId w:val="93393510"/>
   </w:num>
-  <w:num w:numId="64343192">
-    <w:abstractNumId w:val="64343192"/>
+  <w:num w:numId="93393511">
+    <w:abstractNumId w:val="93393511"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16877,51 +16877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978411282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598721127" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId375769b457656056e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId316869b45765605d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId555469b4576560d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId264069b45765639c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId309369b4576563a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId817569b4576563ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId122569b4576563bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId630569b45765641ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId271969b457656426f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId715569b4576560ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId715569b4576560ca0.jpg"/><Relationship Id="rId411169b457656239a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId411169b457656239a.jpg"/><Relationship Id="rId225969b45765643f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId225969b45765643f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId496258786" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId849482587" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId621869d478428e4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId998469d478428e55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId399369d478428eddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId871469d4784290e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId742169d4784290ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId842169d4784290f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId916569d4784291012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId307969d47842914d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId624369d4784291588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId714269d478428eccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId714269d478428eccb.jpg"/><Relationship Id="rId889769d4784290034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId889769d4784290034.jpg"/><Relationship Id="rId835869d47842917f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835869d47842917f7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>