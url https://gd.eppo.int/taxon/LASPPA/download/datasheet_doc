--- v6 (2026-04-07)
+++ v7 (2026-04-28)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Murtfeldt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry fruit worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621869d478428e4f3" w:history="1">
+            <w:hyperlink r:id="rId644769f0cf61bd61d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId998469d478428e55d" w:history="1">
+            <w:hyperlink r:id="rId445069f0cf61bd685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LASPPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86429290" name="name667469d478428eccd" descr="19183.jpg"/>
+                  <wp:docPr id="28445093" name="name366569f0cf61bdb19" descr="19183.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19183.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId714269d478428eccb" cstate="print"/>
+                          <a:blip r:embed="rId406569f0cf61bdb17" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId399369d478428eddd" w:history="1">
+            <w:hyperlink r:id="rId776769f0cf61bdc14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1146,63 +1146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65061166" name="name481169d4784290037" descr="LASPPA_distribution_map.jpg"/>
+            <wp:docPr id="60112884" name="name865669f0cf61bec46" descr="LASPPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LASPPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId889769d4784290034" cstate="print"/>
+                    <a:blip r:embed="rId370569f0cf61bec43" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871469d4784290e56" w:history="1">
+      <w:hyperlink r:id="rId207469f0cf61bfa1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGIN/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3076,51 +3076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)b </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId742169d4784290ebc" w:history="1">
+      <w:hyperlink r:id="rId476569f0cf61bfa81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGPO/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3135,51 +3135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)c Distribution map for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis cingulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842169d4784290f1b" w:history="1">
+      <w:hyperlink r:id="rId753469f0cf61bfadf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGCI/distribution</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3281,51 +3281,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 223, 103-126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaur N (2023) Blueberry-Cherry fruitworm. Blueberry pests. Pacific Northwest Insect Management Handbook. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916569d4784291012" w:history="1">
+      <w:hyperlink r:id="rId461369f0cf61bfbcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/7386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307969d47842914d1" w:history="1">
+      <w:hyperlink r:id="rId378069f0cf61c0064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saab040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita packardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624369d4784291588" w:history="1">
+      <w:hyperlink r:id="rId681469f0cf61c0117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4243,63 +4243,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69506718" name="name279669d47842917f9" descr="eu_funding_250.png"/>
+            <wp:docPr id="3662788" name="name582869f0cf61c0489" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId835869d47842917f7" cstate="print"/>
+                    <a:blip r:embed="rId154969f0cf61c0487" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4397,137 +4397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93393511">
+  <w:abstractNum w:abstractNumId="45735441">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21128844">
+    <w:lvl w:ilvl="0" w:tplc="41791966">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21128844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41791966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21128844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41791966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21128844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41791966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21128844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41791966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21128844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41791966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21128844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41791966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21128844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41791966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21128844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41791966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93393510">
+  <w:abstractNum w:abstractNumId="45735440">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10194430">
+    <w:lvl w:ilvl="0" w:tplc="83912417">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5279,55 +5279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93393510">
-    <w:abstractNumId w:val="93393510"/>
+  <w:num w:numId="45735440">
+    <w:abstractNumId w:val="45735440"/>
   </w:num>
-  <w:num w:numId="93393511">
-    <w:abstractNumId w:val="93393511"/>
+  <w:num w:numId="45735441">
+    <w:abstractNumId w:val="45735441"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16877,51 +16877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId496258786" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId849482587" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId621869d478428e4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId998469d478428e55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId399369d478428eddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId871469d4784290e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId742169d4784290ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId842169d4784290f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId916569d4784291012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId307969d47842914d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId624369d4784291588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId714269d478428eccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId714269d478428eccb.jpg"/><Relationship Id="rId889769d4784290034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId889769d4784290034.jpg"/><Relationship Id="rId835869d47842917f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835869d47842917f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664811123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254708127" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId644769f0cf61bd61d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId445069f0cf61bd685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId776769f0cf61bdc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId207469f0cf61bfa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId476569f0cf61bfa81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId753469f0cf61bfadf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId461369f0cf61bfbcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId378069f0cf61c0064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId681469f0cf61c0117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId406569f0cf61bdb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406569f0cf61bdb17.jpg"/><Relationship Id="rId370569f0cf61bec43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId370569f0cf61bec43.jpg"/><Relationship Id="rId154969f0cf61c0487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId154969f0cf61c0487.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>