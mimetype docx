--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Murtfeldt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry fruit worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644769f0cf61bd61d" w:history="1">
+            <w:hyperlink r:id="rId16246a0d6cd9d3384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445069f0cf61bd685" w:history="1">
+            <w:hyperlink r:id="rId66406a0d6cd9d33ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LASPPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28445093" name="name366569f0cf61bdb19" descr="19183.jpg"/>
+                  <wp:docPr id="49848425" name="name23026a0d6cd9d34ac" descr="19183.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19183.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId406569f0cf61bdb17" cstate="print"/>
+                          <a:blip r:embed="rId10236a0d6cd9d34ab" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId776769f0cf61bdc14" w:history="1">
+            <w:hyperlink r:id="rId90686a0d6cd9d35c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1146,63 +1146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60112884" name="name865669f0cf61bec46" descr="LASPPA_distribution_map.jpg"/>
+            <wp:docPr id="18853802" name="name81496a0d6cd9d476e" descr="LASPPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LASPPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId370569f0cf61bec43" cstate="print"/>
+                    <a:blip r:embed="rId75756a0d6cd9d476b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207469f0cf61bfa1f" w:history="1">
+      <w:hyperlink r:id="rId27606a0d6cd9d5555" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGIN/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3076,51 +3076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)b </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476569f0cf61bfa81" w:history="1">
+      <w:hyperlink r:id="rId95236a0d6cd9d55ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGPO/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3135,51 +3135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)c Distribution map for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis cingulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753469f0cf61bfadf" w:history="1">
+      <w:hyperlink r:id="rId36026a0d6cd9d5617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGCI/distribution</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3281,51 +3281,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 223, 103-126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaur N (2023) Blueberry-Cherry fruitworm. Blueberry pests. Pacific Northwest Insect Management Handbook. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461369f0cf61bfbcd" w:history="1">
+      <w:hyperlink r:id="rId89906a0d6cd9d5706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/7386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378069f0cf61c0064" w:history="1">
+      <w:hyperlink r:id="rId49446a0d6cd9d5ba5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saab040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita packardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId681469f0cf61c0117" w:history="1">
+      <w:hyperlink r:id="rId91816a0d6cd9d5c58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4243,63 +4243,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3662788" name="name582869f0cf61c0489" descr="eu_funding_250.png"/>
+            <wp:docPr id="3426021" name="name46626a0d6cd9d5d9b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId154969f0cf61c0487" cstate="print"/>
+                    <a:blip r:embed="rId36986a0d6cd9d5d9a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4397,137 +4397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45735441">
+  <w:abstractNum w:abstractNumId="98543899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41791966">
+    <w:lvl w:ilvl="0" w:tplc="58118333">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41791966" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58118333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41791966" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58118333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41791966" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58118333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41791966" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58118333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41791966" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58118333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41791966" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58118333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41791966" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58118333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41791966" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58118333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45735440">
+  <w:abstractNum w:abstractNumId="98543898">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83912417">
+    <w:lvl w:ilvl="0" w:tplc="91239636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5279,55 +5279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45735440">
-    <w:abstractNumId w:val="45735440"/>
+  <w:num w:numId="98543898">
+    <w:abstractNumId w:val="98543898"/>
   </w:num>
-  <w:num w:numId="45735441">
-    <w:abstractNumId w:val="45735441"/>
+  <w:num w:numId="98543899">
+    <w:abstractNumId w:val="98543899"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16877,51 +16877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664811123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254708127" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId644769f0cf61bd61d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId445069f0cf61bd685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId776769f0cf61bdc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId207469f0cf61bfa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId476569f0cf61bfa81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId753469f0cf61bfadf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId461369f0cf61bfbcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId378069f0cf61c0064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId681469f0cf61c0117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId406569f0cf61bdb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406569f0cf61bdb17.jpg"/><Relationship Id="rId370569f0cf61bec43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId370569f0cf61bec43.jpg"/><Relationship Id="rId154969f0cf61c0487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId154969f0cf61c0487.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId394733802" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId563704538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16246a0d6cd9d3384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId66406a0d6cd9d33ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId90686a0d6cd9d35c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId27606a0d6cd9d5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId95236a0d6cd9d55ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId36026a0d6cd9d5617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId89906a0d6cd9d5706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId49446a0d6cd9d5ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId91816a0d6cd9d5c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10236a0d6cd9d34ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10236a0d6cd9d34ab.jpg"/><Relationship Id="rId75756a0d6cd9d476b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75756a0d6cd9d476b.jpg"/><Relationship Id="rId36986a0d6cd9d5d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36986a0d6cd9d5d9a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>