--- v8 (2026-05-20)
+++ v9 (2026-06-13)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Murtfeldt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry fruit worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16246a0d6cd9d3384" w:history="1">
+            <w:hyperlink r:id="rId42756a2d4bb05f821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66406a0d6cd9d33ee" w:history="1">
+            <w:hyperlink r:id="rId47766a2d4bb05f889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LASPPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49848425" name="name23026a0d6cd9d34ac" descr="19183.jpg"/>
+                  <wp:docPr id="69111357" name="name23806a2d4bb05fda4" descr="19183.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19183.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10236a0d6cd9d34ab" cstate="print"/>
+                          <a:blip r:embed="rId29476a2d4bb05fda2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90686a0d6cd9d35c5" w:history="1">
+            <w:hyperlink r:id="rId13366a2d4bb05feb7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1146,63 +1146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18853802" name="name81496a0d6cd9d476e" descr="LASPPA_distribution_map.jpg"/>
+            <wp:docPr id="19814276" name="name67826a2d4bb060c1b" descr="LASPPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LASPPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75756a0d6cd9d476b" cstate="print"/>
+                    <a:blip r:embed="rId28886a2d4bb060c19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27606a0d6cd9d5555" w:history="1">
+      <w:hyperlink r:id="rId72826a2d4bb0619b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGIN/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3076,51 +3076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)b </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95236a0d6cd9d55ba" w:history="1">
+      <w:hyperlink r:id="rId41866a2d4bb061a18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGPO/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3135,51 +3135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)c Distribution map for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis cingulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36026a0d6cd9d5617" w:history="1">
+      <w:hyperlink r:id="rId81526a2d4bb061a94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGCI/distribution</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3281,51 +3281,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 223, 103-126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaur N (2023) Blueberry-Cherry fruitworm. Blueberry pests. Pacific Northwest Insect Management Handbook. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89906a0d6cd9d5706" w:history="1">
+      <w:hyperlink r:id="rId32156a2d4bb061b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/7386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49446a0d6cd9d5ba5" w:history="1">
+      <w:hyperlink r:id="rId86566a2d4bb06205b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saab040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita packardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91816a0d6cd9d5c58" w:history="1">
+      <w:hyperlink r:id="rId19566a2d4bb062150" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4243,63 +4243,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3426021" name="name46626a0d6cd9d5d9b" descr="eu_funding_250.png"/>
+            <wp:docPr id="54309183" name="name60676a2d4bb0622a9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36986a0d6cd9d5d9a" cstate="print"/>
+                    <a:blip r:embed="rId53106a2d4bb0622a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4397,137 +4397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98543899">
+  <w:abstractNum w:abstractNumId="54171832">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58118333">
+    <w:lvl w:ilvl="0" w:tplc="95552662">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58118333" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95552662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58118333" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95552662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58118333" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95552662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58118333" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95552662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58118333" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95552662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58118333" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95552662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58118333" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95552662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58118333" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95552662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98543898">
+  <w:abstractNum w:abstractNumId="54171831">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91239636">
+    <w:lvl w:ilvl="0" w:tplc="27678855">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5279,55 +5279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98543898">
-    <w:abstractNumId w:val="98543898"/>
+  <w:num w:numId="54171831">
+    <w:abstractNumId w:val="54171831"/>
   </w:num>
-  <w:num w:numId="98543899">
-    <w:abstractNumId w:val="98543899"/>
+  <w:num w:numId="54171832">
+    <w:abstractNumId w:val="54171832"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16877,51 +16877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId394733802" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId563704538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16246a0d6cd9d3384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId66406a0d6cd9d33ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId90686a0d6cd9d35c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId27606a0d6cd9d5555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId95236a0d6cd9d55ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId36026a0d6cd9d5617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId89906a0d6cd9d5706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId49446a0d6cd9d5ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId91816a0d6cd9d5c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10236a0d6cd9d34ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10236a0d6cd9d34ab.jpg"/><Relationship Id="rId75756a0d6cd9d476b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75756a0d6cd9d476b.jpg"/><Relationship Id="rId36986a0d6cd9d5d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36986a0d6cd9d5d9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId975952632" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId713773261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42756a2d4bb05f821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId47766a2d4bb05f889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId13366a2d4bb05feb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId72826a2d4bb0619b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId41866a2d4bb061a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId81526a2d4bb061a94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId32156a2d4bb061b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId86566a2d4bb06205b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId19566a2d4bb062150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29476a2d4bb05fda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29476a2d4bb05fda2.jpg"/><Relationship Id="rId28886a2d4bb060c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28886a2d4bb060c19.jpg"/><Relationship Id="rId53106a2d4bb0622a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53106a2d4bb0622a7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>