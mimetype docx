--- v9 (2026-06-13)
+++ v10 (2026-07-04)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Murtfeldt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry fruit worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42756a2d4bb05f821" w:history="1">
+            <w:hyperlink r:id="rId31266a49444b967c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47766a2d4bb05f889" w:history="1">
+            <w:hyperlink r:id="rId38516a49444b9683d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LASPPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69111357" name="name23806a2d4bb05fda4" descr="19183.jpg"/>
+                  <wp:docPr id="76038121" name="name56366a49444b96dd7" descr="19183.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19183.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29476a2d4bb05fda2" cstate="print"/>
+                          <a:blip r:embed="rId51706a49444b96dd5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13366a2d4bb05feb7" w:history="1">
+            <w:hyperlink r:id="rId30666a49444b96ef1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1146,63 +1146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19814276" name="name67826a2d4bb060c1b" descr="LASPPA_distribution_map.jpg"/>
+            <wp:docPr id="75133278" name="name21236a49444b97ad2" descr="LASPPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LASPPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28886a2d4bb060c19" cstate="print"/>
+                    <a:blip r:embed="rId89756a49444b97ad0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72826a2d4bb0619b2" w:history="1">
+      <w:hyperlink r:id="rId34316a49444b988ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGIN/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3076,51 +3076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)b </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41866a2d4bb061a18" w:history="1">
+      <w:hyperlink r:id="rId23396a49444b98911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGPO/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3135,51 +3135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)c Distribution map for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis cingulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81526a2d4bb061a94" w:history="1">
+      <w:hyperlink r:id="rId52316a49444b9896e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGCI/distribution</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3281,51 +3281,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 223, 103-126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaur N (2023) Blueberry-Cherry fruitworm. Blueberry pests. Pacific Northwest Insect Management Handbook. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32156a2d4bb061b92" w:history="1">
+      <w:hyperlink r:id="rId20216a49444b98a59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/7386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86566a2d4bb06205b" w:history="1">
+      <w:hyperlink r:id="rId31546a49444b98eea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saab040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita packardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19566a2d4bb062150" w:history="1">
+      <w:hyperlink r:id="rId19456a49444b98f9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4243,63 +4243,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54309183" name="name60676a2d4bb0622a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="72665862" name="name42626a49444b99108" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53106a2d4bb0622a7" cstate="print"/>
+                    <a:blip r:embed="rId47706a49444b99107" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4397,137 +4397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54171832">
+  <w:abstractNum w:abstractNumId="51749582">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95552662">
+    <w:lvl w:ilvl="0" w:tplc="26189601">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95552662" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26189601" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95552662" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26189601" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95552662" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26189601" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95552662" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26189601" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95552662" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26189601" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95552662" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26189601" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95552662" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26189601" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95552662" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26189601" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54171831">
+  <w:abstractNum w:abstractNumId="51749581">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27678855">
+    <w:lvl w:ilvl="0" w:tplc="92219750">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5279,55 +5279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54171831">
-    <w:abstractNumId w:val="54171831"/>
+  <w:num w:numId="51749581">
+    <w:abstractNumId w:val="51749581"/>
   </w:num>
-  <w:num w:numId="54171832">
-    <w:abstractNumId w:val="54171832"/>
+  <w:num w:numId="51749582">
+    <w:abstractNumId w:val="51749582"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16877,51 +16877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId975952632" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId713773261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42756a2d4bb05f821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId47766a2d4bb05f889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId13366a2d4bb05feb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId72826a2d4bb0619b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId41866a2d4bb061a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId81526a2d4bb061a94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId32156a2d4bb061b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId86566a2d4bb06205b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId19566a2d4bb062150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29476a2d4bb05fda2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29476a2d4bb05fda2.jpg"/><Relationship Id="rId28886a2d4bb060c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28886a2d4bb060c19.jpg"/><Relationship Id="rId53106a2d4bb0622a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53106a2d4bb0622a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421239147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964502045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31266a49444b967c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId38516a49444b9683d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId30666a49444b96ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId34316a49444b988ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId23396a49444b98911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId52316a49444b9896e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId20216a49444b98a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId31546a49444b98eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId19456a49444b98f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51706a49444b96dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51706a49444b96dd5.jpg"/><Relationship Id="rId89756a49444b97ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89756a49444b97ad0.jpg"/><Relationship Id="rId47706a49444b99107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47706a49444b99107.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>