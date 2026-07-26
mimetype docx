--- v10 (2026-07-04)
+++ v11 (2026-07-26)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Murtfeldt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry fruit worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31266a49444b967c5" w:history="1">
+            <w:hyperlink r:id="rId35656a665b4a407e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38516a49444b9683d" w:history="1">
+            <w:hyperlink r:id="rId82906a665b4a40851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LASPPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76038121" name="name56366a49444b96dd7" descr="19183.jpg"/>
+                  <wp:docPr id="4920704" name="name72746a665b4a40f18" descr="19183.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19183.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51706a49444b96dd5" cstate="print"/>
+                          <a:blip r:embed="rId36336a665b4a40f16" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30666a49444b96ef1" w:history="1">
+            <w:hyperlink r:id="rId44896a665b4a41043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1146,63 +1146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75133278" name="name21236a49444b97ad2" descr="LASPPA_distribution_map.jpg"/>
+            <wp:docPr id="56188453" name="name35276a665b4a41dde" descr="LASPPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LASPPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89756a49444b97ad0" cstate="print"/>
+                    <a:blip r:embed="rId59666a665b4a41ddc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34316a49444b988ad" w:history="1">
+      <w:hyperlink r:id="rId18656a665b4a42b65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGIN/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3076,51 +3076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)b </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23396a49444b98911" w:history="1">
+      <w:hyperlink r:id="rId58196a665b4a42bc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGPO/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3135,51 +3135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)c Distribution map for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis cingulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52316a49444b9896e" w:history="1">
+      <w:hyperlink r:id="rId34476a665b4a42c28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGCI/distribution</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3281,51 +3281,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 223, 103-126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaur N (2023) Blueberry-Cherry fruitworm. Blueberry pests. Pacific Northwest Insect Management Handbook. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20216a49444b98a59" w:history="1">
+      <w:hyperlink r:id="rId29096a665b4a42d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/7386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31546a49444b98eea" w:history="1">
+      <w:hyperlink r:id="rId94756a665b4a431d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saab040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita packardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19456a49444b98f9d" w:history="1">
+      <w:hyperlink r:id="rId97816a665b4a4328e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4243,63 +4243,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72665862" name="name42626a49444b99108" descr="eu_funding_250.png"/>
+            <wp:docPr id="27466713" name="name32076a665b4a43536" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47706a49444b99107" cstate="print"/>
+                    <a:blip r:embed="rId26886a665b4a43535" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4397,137 +4397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51749582">
+  <w:abstractNum w:abstractNumId="64402897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26189601">
+    <w:lvl w:ilvl="0" w:tplc="38768041">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26189601" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38768041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26189601" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38768041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26189601" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38768041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26189601" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38768041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26189601" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38768041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26189601" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38768041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26189601" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38768041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26189601" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38768041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51749581">
+  <w:abstractNum w:abstractNumId="64402896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92219750">
+    <w:lvl w:ilvl="0" w:tplc="64445128">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5279,55 +5279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51749581">
-    <w:abstractNumId w:val="51749581"/>
+  <w:num w:numId="64402896">
+    <w:abstractNumId w:val="64402896"/>
   </w:num>
-  <w:num w:numId="51749582">
-    <w:abstractNumId w:val="51749582"/>
+  <w:num w:numId="64402897">
+    <w:abstractNumId w:val="64402897"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16877,51 +16877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421239147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964502045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31266a49444b967c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId38516a49444b9683d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId30666a49444b96ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId34316a49444b988ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId23396a49444b98911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId52316a49444b9896e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId20216a49444b98a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId31546a49444b98eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId19456a49444b98f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51706a49444b96dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51706a49444b96dd5.jpg"/><Relationship Id="rId89756a49444b97ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89756a49444b97ad0.jpg"/><Relationship Id="rId47706a49444b99107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47706a49444b99107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId806589350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId584205646" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35656a665b4a407e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId82906a665b4a40851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId44896a665b4a41043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId18656a665b4a42b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId58196a665b4a42bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId34476a665b4a42c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId29096a665b4a42d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId94756a665b4a431d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId97816a665b4a4328e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36336a665b4a40f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36336a665b4a40f16.jpg"/><Relationship Id="rId59666a665b4a41ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59666a665b4a41ddc.jpg"/><Relationship Id="rId26886a665b4a43535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26886a665b4a43535.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>