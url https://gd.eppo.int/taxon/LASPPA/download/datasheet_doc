--- v11 (2026-07-26)
+++ v12 (2026-08-24)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Murtfeldt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry fruit worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35656a665b4a407e7" w:history="1">
+            <w:hyperlink r:id="rId50536a8c64455a1ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82906a665b4a40851" w:history="1">
+            <w:hyperlink r:id="rId71616a8c64455a217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LASPPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4920704" name="name72746a665b4a40f18" descr="19183.jpg"/>
+                  <wp:docPr id="63807822" name="name75246a8c64455a871" descr="19183.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19183.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36336a665b4a40f16" cstate="print"/>
+                          <a:blip r:embed="rId72336a8c64455a86f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44896a665b4a41043" w:history="1">
+            <w:hyperlink r:id="rId39126a8c64455a986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1146,63 +1146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56188453" name="name35276a665b4a41dde" descr="LASPPA_distribution_map.jpg"/>
+            <wp:docPr id="58345678" name="name25786a8c64455baf4" descr="LASPPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LASPPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59666a665b4a41ddc" cstate="print"/>
+                    <a:blip r:embed="rId25426a8c64455baf1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18656a665b4a42b65" w:history="1">
+      <w:hyperlink r:id="rId15816a8c64455c8e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGIN/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3076,51 +3076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)b </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58196a665b4a42bc6" w:history="1">
+      <w:hyperlink r:id="rId62296a8c64455c949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGPO/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3135,51 +3135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)c Distribution map for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis cingulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34476a665b4a42c28" w:history="1">
+      <w:hyperlink r:id="rId15746a8c64455c9a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGCI/distribution</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3281,51 +3281,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 223, 103-126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaur N (2023) Blueberry-Cherry fruitworm. Blueberry pests. Pacific Northwest Insect Management Handbook. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29096a665b4a42d33" w:history="1">
+      <w:hyperlink r:id="rId37456a8c64455ca9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/7386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756a665b4a431d9" w:history="1">
+      <w:hyperlink r:id="rId78186a8c64455cf6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saab040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita packardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97816a665b4a4328e" w:history="1">
+      <w:hyperlink r:id="rId12376a8c64455d027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4243,63 +4243,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27466713" name="name32076a665b4a43536" descr="eu_funding_250.png"/>
+            <wp:docPr id="57543551" name="name97486a8c64455d133" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26886a665b4a43535" cstate="print"/>
+                    <a:blip r:embed="rId86856a8c64455d132" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4397,137 +4397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64402897">
+  <w:abstractNum w:abstractNumId="87643502">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38768041">
+    <w:lvl w:ilvl="0" w:tplc="45591185">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38768041" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45591185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38768041" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45591185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38768041" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45591185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38768041" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45591185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38768041" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45591185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38768041" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45591185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38768041" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45591185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38768041" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45591185" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64402896">
+  <w:abstractNum w:abstractNumId="87643501">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64445128">
+    <w:lvl w:ilvl="0" w:tplc="25888135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5279,55 +5279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64402896">
-    <w:abstractNumId w:val="64402896"/>
+  <w:num w:numId="87643501">
+    <w:abstractNumId w:val="87643501"/>
   </w:num>
-  <w:num w:numId="64402897">
-    <w:abstractNumId w:val="64402897"/>
+  <w:num w:numId="87643502">
+    <w:abstractNumId w:val="87643502"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16877,51 +16877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId806589350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId584205646" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35656a665b4a407e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId82906a665b4a40851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId44896a665b4a41043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId18656a665b4a42b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId58196a665b4a42bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId34476a665b4a42c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId29096a665b4a42d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId94756a665b4a431d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId97816a665b4a4328e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36336a665b4a40f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36336a665b4a40f16.jpg"/><Relationship Id="rId59666a665b4a41ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59666a665b4a41ddc.jpg"/><Relationship Id="rId26886a665b4a43535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26886a665b4a43535.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851278387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId597170796" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50536a8c64455a1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId71616a8c64455a217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId39126a8c64455a986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId15816a8c64455c8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId62296a8c64455c949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId15746a8c64455c9a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId37456a8c64455ca9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId78186a8c64455cf6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId12376a8c64455d027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72336a8c64455a86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72336a8c64455a86f.jpg"/><Relationship Id="rId25426a8c64455baf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25426a8c64455baf1.jpg"/><Relationship Id="rId86856a8c64455d132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86856a8c64455d132.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>