--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Murtfeldt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry fruit worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50536a8c64455a1ad" w:history="1">
+            <w:hyperlink r:id="rId69846aa71c0512086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71616a8c64455a217" w:history="1">
+            <w:hyperlink r:id="rId32166aa71c05120f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LASPPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63807822" name="name75246a8c64455a871" descr="19183.jpg"/>
+                  <wp:docPr id="69386605" name="name18776aa71c0512814" descr="19183.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19183.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72336a8c64455a86f" cstate="print"/>
+                          <a:blip r:embed="rId94876aa71c0512813" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39126a8c64455a986" w:history="1">
+            <w:hyperlink r:id="rId96456aa71c0512947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1146,63 +1146,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58345678" name="name25786a8c64455baf4" descr="LASPPA_distribution_map.jpg"/>
+            <wp:docPr id="20147525" name="name45286aa71c05137f4" descr="LASPPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LASPPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25426a8c64455baf1" cstate="print"/>
+                    <a:blip r:embed="rId45016aa71c05137f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3017,51 +3017,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis indifferens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15816a8c64455c8e3" w:history="1">
+      <w:hyperlink r:id="rId16376aa71c0514572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGIN/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3076,51 +3076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)b </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis pomonella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62296a8c64455c949" w:history="1">
+      <w:hyperlink r:id="rId82156aa71c05145d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGPO/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-03-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3135,51 +3135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023)c Distribution map for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhagoletis cingulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15746a8c64455c9a9" w:history="1">
+      <w:hyperlink r:id="rId62056aa71c0514633" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHAGCI/distribution</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3281,51 +3281,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 223, 103-126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kaur N (2023) Blueberry-Cherry fruitworm. Blueberry pests. Pacific Northwest Insect Management Handbook. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a8c64455ca9c" w:history="1">
+      <w:hyperlink r:id="rId84926aa71c051471f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/7386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78186a8c64455cf6e" w:history="1">
+      <w:hyperlink r:id="rId30456aa71c0514bd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/saab040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4124,51 +4124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapholita packardi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12376a8c64455d027" w:history="1">
+      <w:hyperlink r:id="rId99716aa71c0514c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4243,63 +4243,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57543551" name="name97486a8c64455d133" descr="eu_funding_250.png"/>
+            <wp:docPr id="84556969" name="name41886aa71c05154d8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86856a8c64455d132" cstate="print"/>
+                    <a:blip r:embed="rId87296aa71c05154d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4397,137 +4397,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87643502">
+  <w:abstractNum w:abstractNumId="94765319">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45591185">
+    <w:lvl w:ilvl="0" w:tplc="59428825">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45591185" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59428825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45591185" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59428825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45591185" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59428825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45591185" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59428825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45591185" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59428825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45591185" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59428825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45591185" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59428825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45591185" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59428825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87643501">
+  <w:abstractNum w:abstractNumId="94765318">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25888135">
+    <w:lvl w:ilvl="0" w:tplc="23601145">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5279,55 +5279,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87643501">
-    <w:abstractNumId w:val="87643501"/>
+  <w:num w:numId="94765318">
+    <w:abstractNumId w:val="94765318"/>
   </w:num>
-  <w:num w:numId="87643502">
-    <w:abstractNumId w:val="87643502"/>
+  <w:num w:numId="94765319">
+    <w:abstractNumId w:val="94765319"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16877,51 +16877,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851278387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId597170796" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50536a8c64455a1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId71616a8c64455a217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId39126a8c64455a986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId15816a8c64455c8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId62296a8c64455c949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId15746a8c64455c9a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId37456a8c64455ca9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId78186a8c64455cf6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId12376a8c64455d027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72336a8c64455a86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72336a8c64455a86f.jpg"/><Relationship Id="rId25426a8c64455baf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25426a8c64455baf1.jpg"/><Relationship Id="rId86856a8c64455d132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86856a8c64455d132.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId464206475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId505687607" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69846aa71c0512086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/" TargetMode="External"/><Relationship Id="rId32166aa71c05120f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/categorization" TargetMode="External"/><Relationship Id="rId96456aa71c0512947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LASPPA/photos" TargetMode="External"/><Relationship Id="rId16376aa71c0514572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGIN/datasheet" TargetMode="External"/><Relationship Id="rId82156aa71c05145d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGPO/datasheet" TargetMode="External"/><Relationship Id="rId62056aa71c0514633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHAGCI/distribution" TargetMode="External"/><Relationship Id="rId84926aa71c051471f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/7386" TargetMode="External"/><Relationship Id="rId30456aa71c0514bd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/saab040" TargetMode="External"/><Relationship Id="rId99716aa71c0514c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94876aa71c0512813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94876aa71c0512813.jpg"/><Relationship Id="rId45016aa71c05137f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45016aa71c05137f1.jpg"/><Relationship Id="rId87296aa71c05154d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87296aa71c05154d6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>