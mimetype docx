--- v14 (2026-08-11)
+++ v15 (2026-09-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Smith)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn leaf worm (US), fall armyworm (US), grass worm, southern grass worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44846a7b8ef90ea24" w:history="1">
+            <w:hyperlink r:id="rId28926ab0910c089a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97726a7b8ef90ea92" w:history="1">
+            <w:hyperlink r:id="rId26016ab0910c08a0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAPHFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89679458" name="name16586a7b8ef90f3ec" descr="14643.jpg"/>
+                  <wp:docPr id="83225531" name="name38156ab0910c092f6" descr="14643.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14643.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36306a7b8ef90f3ea" cstate="print"/>
+                          <a:blip r:embed="rId22326ab0910c092f4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95576a7b8ef90f53d" w:history="1">
+            <w:hyperlink r:id="rId92236ab0910c093eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8066,63 +8066,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019), Laos (FAO, 2019), Philippines (IPPC, 2019), Indonesia (EPPO, 2019), and Vietnam (USDA GAIN report, 2019). During the first months of 2020 it was captured in traps from the islands of Saibai and Erub in Torres Strait (IPPC, 2020) and in mainland Australia (Queensland Government, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37497644" name="name20716a7b8ef913ffe" descr="LAPHFR_distribution_map.jpg"/>
+            <wp:docPr id="65778514" name="name28446ab0910c0d3d4" descr="LAPHFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LAPHFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65216a7b8ef913ffb" cstate="print"/>
+                    <a:blip r:embed="rId79016ab0910c0d3d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10172,51 +10172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread to North Africa, it could relatively easily enter southern European countries (particularly the Andalusia region in Spain and Sicily in Italy) through migration. There is no possibility to prevent entry via natural dispersal, the likelihood of entry via this pathway could only be mitigated through pest control in Africa (Jeger </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018). In December 2019, the FAO launched the “Global Action for Fall Armyworm Control” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26056a7b8ef9152ff" w:history="1">
+      <w:hyperlink r:id="rId40236ab0910c0e3a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/fall-armyworm/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) to ensure a coordinated global approach, favouring a combination of monitoring, early warning systems, as well as, sustainable pest control methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10232,51 +10232,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrahams P, Beale T, Cock M, Corniani N, Day R, Godwin J, Murphy S, Rochard G &amp; Vos J (2017) Fall armyworm status. Impacts and control options in Africa: Preliminary evidence note. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29706a7b8ef91536e" w:history="1">
+      <w:hyperlink r:id="rId77486ab0910c0e414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11229,51 +11229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis SE (2005) New Pest Response Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA/APHIS/PPQ/PDMP. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91506a7b8ef9159fd" w:history="1">
+      <w:hyperlink r:id="rId41916ab0910c0ea8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11310,51 +11310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 410–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46796a7b8ef915a83" w:history="1">
+      <w:hyperlink r:id="rId38846ab0910c0eb14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/LAPHFR/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/06/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11389,90 +11389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread in Asia. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26916a7b8ef915b01" w:history="1">
+      <w:hyperlink r:id="rId30066ab0910c0eb93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) Report from consultative meeting on fall armyworm in Asia. Bangkok, March 20-22, 2019. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52466a7b8ef915b41" w:history="1">
+      <w:hyperlink r:id="rId23526ab0910c0ebdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11596,51 +11596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA (2016) First report of outbreaks of the "Fall Armyworm" on the African continent. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2330, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60306a7b8ef915c60" w:history="1">
+      <w:hyperlink r:id="rId79726ab0910c0ecf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11655,51 +11655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) Report of first detection of Fall Army Worm (FAW) in the Republic of the Philippines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, PHL-02/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId92426a7b8ef915cc6" w:history="1">
+      <w:hyperlink r:id="rId43076ab0910c0ed59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fall armyworm) in Torres Strait. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, AUS-96/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56006a7b8ef915d44" w:history="1">
+      <w:hyperlink r:id="rId62346ab0910c0edd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13135,51 +13135,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, First Edition. CDMX: CIMMYT (Mexico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2020) First mainland detection of fall armyworm. Australia: Queensland Government Department of Agriculture and Fisheries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31006a7b8ef91673f" w:history="1">
+      <w:hyperlink r:id="rId84236ab0910c0f6c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13972,51 +13972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA GAIN report (2019) Fall armyworm damages corn and threatens other crops in Vietnam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Foreign Agricultural Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, GAIN Report VM2019-0017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17586a7b8ef916c8b" w:history="1">
+      <w:hyperlink r:id="rId79586ab0910c0fc1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera frugiperda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50416a7b8ef916ea2" w:history="1">
+      <w:hyperlink r:id="rId24106ab0910c0fe43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14444,63 +14444,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83465082" name="name17466a7b8ef9172c0" descr="eu_funding_250.png"/>
+            <wp:docPr id="65671860" name="name90416ab0910c0ff9a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22606a7b8ef9172be" cstate="print"/>
+                    <a:blip r:embed="rId85626ab0910c0ff98" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -14599,137 +14599,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12715504">
+  <w:abstractNum w:abstractNumId="40424029">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89077714">
+    <w:lvl w:ilvl="0" w:tplc="45310282">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89077714" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45310282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89077714" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45310282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89077714" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45310282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89077714" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45310282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89077714" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45310282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89077714" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45310282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89077714" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45310282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89077714" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45310282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12715503">
+  <w:abstractNum w:abstractNumId="40424028">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67433584">
+    <w:lvl w:ilvl="0" w:tplc="38904366">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15481,55 +15481,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12715503">
-    <w:abstractNumId w:val="12715503"/>
+  <w:num w:numId="40424028">
+    <w:abstractNumId w:val="40424028"/>
   </w:num>
-  <w:num w:numId="12715504">
-    <w:abstractNumId w:val="12715504"/>
+  <w:num w:numId="40424029">
+    <w:abstractNumId w:val="40424029"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27079,51 +27079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId884393297" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId118580128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44846a7b8ef90ea24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId97726a7b8ef90ea92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId95576a7b8ef90f53d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId26056a7b8ef9152ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId29706a7b8ef91536e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId91506a7b8ef9159fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId46796a7b8ef915a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId26916a7b8ef915b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId52466a7b8ef915b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId60306a7b8ef915c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId92426a7b8ef915cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId56006a7b8ef915d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId31006a7b8ef91673f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId17586a7b8ef916c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId50416a7b8ef916ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36306a7b8ef90f3ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36306a7b8ef90f3ea.jpg"/><Relationship Id="rId65216a7b8ef913ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65216a7b8ef913ffb.jpg"/><Relationship Id="rId22606a7b8ef9172be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22606a7b8ef9172be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId266137633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId471125930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28926ab0910c089a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId26016ab0910c08a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId92236ab0910c093eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId40236ab0910c0e3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId77486ab0910c0e414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId41916ab0910c0ea8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId38846ab0910c0eb14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId30066ab0910c0eb93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId23526ab0910c0ebdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId79726ab0910c0ecf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId43076ab0910c0ed59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId62346ab0910c0edd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId84236ab0910c0f6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId79586ab0910c0fc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId24106ab0910c0fe43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22326ab0910c092f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22326ab0910c092f4.jpg"/><Relationship Id="rId79016ab0910c0d3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79016ab0910c0d3d1.jpg"/><Relationship Id="rId85626ab0910c0ff98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85626ab0910c0ff98.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>