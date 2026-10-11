--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Smith)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn leaf worm (US), fall armyworm (US), grass worm, southern grass worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28926ab0910c089a5" w:history="1">
+            <w:hyperlink r:id="rId30556acb16f2d493c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26016ab0910c08a0f" w:history="1">
+            <w:hyperlink r:id="rId97306acb16f2d49b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAPHFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83225531" name="name38156ab0910c092f6" descr="14643.jpg"/>
+                  <wp:docPr id="76772919" name="name83086acb16f2d5055" descr="14643.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14643.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22326ab0910c092f4" cstate="print"/>
+                          <a:blip r:embed="rId17906acb16f2d5054" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92236ab0910c093eb" w:history="1">
+            <w:hyperlink r:id="rId33846acb16f2d5152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8066,63 +8066,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019), Laos (FAO, 2019), Philippines (IPPC, 2019), Indonesia (EPPO, 2019), and Vietnam (USDA GAIN report, 2019). During the first months of 2020 it was captured in traps from the islands of Saibai and Erub in Torres Strait (IPPC, 2020) and in mainland Australia (Queensland Government, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65778514" name="name28446ab0910c0d3d4" descr="LAPHFR_distribution_map.jpg"/>
+            <wp:docPr id="51985507" name="name53716acb16f2d8a7e" descr="LAPHFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LAPHFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79016ab0910c0d3d1" cstate="print"/>
+                    <a:blip r:embed="rId53336acb16f2d8a7b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10172,51 +10172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread to North Africa, it could relatively easily enter southern European countries (particularly the Andalusia region in Spain and Sicily in Italy) through migration. There is no possibility to prevent entry via natural dispersal, the likelihood of entry via this pathway could only be mitigated through pest control in Africa (Jeger </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018). In December 2019, the FAO launched the “Global Action for Fall Armyworm Control” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40236ab0910c0e3a8" w:history="1">
+      <w:hyperlink r:id="rId61126acb16f2d9ae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/fall-armyworm/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) to ensure a coordinated global approach, favouring a combination of monitoring, early warning systems, as well as, sustainable pest control methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10232,51 +10232,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrahams P, Beale T, Cock M, Corniani N, Day R, Godwin J, Murphy S, Rochard G &amp; Vos J (2017) Fall armyworm status. Impacts and control options in Africa: Preliminary evidence note. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77486ab0910c0e414" w:history="1">
+      <w:hyperlink r:id="rId35366acb16f2d9b52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11229,51 +11229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis SE (2005) New Pest Response Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA/APHIS/PPQ/PDMP. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41916ab0910c0ea8a" w:history="1">
+      <w:hyperlink r:id="rId59546acb16f2da1cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11310,51 +11310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 410–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38846ab0910c0eb14" w:history="1">
+      <w:hyperlink r:id="rId55556acb16f2da252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/LAPHFR/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/06/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11389,90 +11389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread in Asia. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30066ab0910c0eb93" w:history="1">
+      <w:hyperlink r:id="rId38756acb16f2da2dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) Report from consultative meeting on fall armyworm in Asia. Bangkok, March 20-22, 2019. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23526ab0910c0ebdd" w:history="1">
+      <w:hyperlink r:id="rId37816acb16f2da31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11596,51 +11596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA (2016) First report of outbreaks of the "Fall Armyworm" on the African continent. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2330, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79726ab0910c0ecf7" w:history="1">
+      <w:hyperlink r:id="rId60926acb16f2da432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11655,51 +11655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) Report of first detection of Fall Army Worm (FAW) in the Republic of the Philippines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, PHL-02/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43076ab0910c0ed59" w:history="1">
+      <w:hyperlink r:id="rId45036acb16f2da493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fall armyworm) in Torres Strait. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, AUS-96/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62346ab0910c0edd5" w:history="1">
+      <w:hyperlink r:id="rId86406acb16f2da50f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13135,51 +13135,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, First Edition. CDMX: CIMMYT (Mexico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2020) First mainland detection of fall armyworm. Australia: Queensland Government Department of Agriculture and Fisheries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84236ab0910c0f6c9" w:history="1">
+      <w:hyperlink r:id="rId12586acb16f2dadfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13972,51 +13972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA GAIN report (2019) Fall armyworm damages corn and threatens other crops in Vietnam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Foreign Agricultural Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, GAIN Report VM2019-0017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79586ab0910c0fc1e" w:history="1">
+      <w:hyperlink r:id="rId65206acb16f2db3c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera frugiperda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24106ab0910c0fe43" w:history="1">
+      <w:hyperlink r:id="rId48816acb16f2db5e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14444,63 +14444,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65671860" name="name90416ab0910c0ff9a" descr="eu_funding_250.png"/>
+            <wp:docPr id="84576569" name="name97526acb16f2db86e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85626ab0910c0ff98" cstate="print"/>
+                    <a:blip r:embed="rId64196acb16f2db86d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -14599,137 +14599,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40424029">
+  <w:abstractNum w:abstractNumId="70568383">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45310282">
+    <w:lvl w:ilvl="0" w:tplc="16695385">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45310282" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16695385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45310282" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16695385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45310282" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16695385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45310282" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16695385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45310282" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16695385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45310282" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16695385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45310282" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16695385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45310282" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16695385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40424028">
+  <w:abstractNum w:abstractNumId="70568382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38904366">
+    <w:lvl w:ilvl="0" w:tplc="32651620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15481,55 +15481,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40424028">
-    <w:abstractNumId w:val="40424028"/>
+  <w:num w:numId="70568382">
+    <w:abstractNumId w:val="70568382"/>
   </w:num>
-  <w:num w:numId="40424029">
-    <w:abstractNumId w:val="40424029"/>
+  <w:num w:numId="70568383">
+    <w:abstractNumId w:val="70568383"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27079,51 +27079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId266137633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId471125930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28926ab0910c089a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId26016ab0910c08a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId92236ab0910c093eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId40236ab0910c0e3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId77486ab0910c0e414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId41916ab0910c0ea8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId38846ab0910c0eb14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId30066ab0910c0eb93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId23526ab0910c0ebdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId79726ab0910c0ecf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId43076ab0910c0ed59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId62346ab0910c0edd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId84236ab0910c0f6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId79586ab0910c0fc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId24106ab0910c0fe43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22326ab0910c092f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22326ab0910c092f4.jpg"/><Relationship Id="rId79016ab0910c0d3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79016ab0910c0d3d1.jpg"/><Relationship Id="rId85626ab0910c0ff98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85626ab0910c0ff98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId365986704" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId691750038" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30556acb16f2d493c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId97306acb16f2d49b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId33846acb16f2d5152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId61126acb16f2d9ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId35366acb16f2d9b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId59546acb16f2da1cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId55556acb16f2da252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId38756acb16f2da2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId37816acb16f2da31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId60926acb16f2da432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId45036acb16f2da493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId86406acb16f2da50f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId12586acb16f2dadfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId65206acb16f2db3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId48816acb16f2db5e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17906acb16f2d5054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17906acb16f2d5054.jpg"/><Relationship Id="rId53336acb16f2d8a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53336acb16f2d8a7b.jpg"/><Relationship Id="rId64196acb16f2db86d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64196acb16f2db86d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>