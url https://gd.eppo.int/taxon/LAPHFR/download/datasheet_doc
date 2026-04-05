--- v7 (2026-03-16)
+++ v8 (2026-04-05)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Smith)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn leaf worm (US), fall armyworm (US), grass worm, southern grass worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346369b7936b492dd" w:history="1">
+            <w:hyperlink r:id="rId881069d27fad25b5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514169b7936b49346" w:history="1">
+            <w:hyperlink r:id="rId709369d27fad25bc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAPHFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88573532" name="name606869b7936b49a62" descr="14643.jpg"/>
+                  <wp:docPr id="81452441" name="name122169d27fad2622d" descr="14643.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14643.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId339569b7936b49a60" cstate="print"/>
+                          <a:blip r:embed="rId612169d27fad2622b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId878969b7936b49b61" w:history="1">
+            <w:hyperlink r:id="rId162269d27fad26360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8066,63 +8066,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019), Laos (FAO, 2019), Philippines (IPPC, 2019), Indonesia (EPPO, 2019), and Vietnam (USDA GAIN report, 2019). During the first months of 2020 it was captured in traps from the islands of Saibai and Erub in Torres Strait (IPPC, 2020) and in mainland Australia (Queensland Government, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4821347" name="name384569b7936b4de3d" descr="LAPHFR_distribution_map.jpg"/>
+            <wp:docPr id="23606618" name="name879069d27fad2a296" descr="LAPHFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LAPHFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId569969b7936b4de39" cstate="print"/>
+                    <a:blip r:embed="rId191269d27fad2a292" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10172,51 +10172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread to North Africa, it could relatively easily enter southern European countries (particularly the Andalusia region in Spain and Sicily in Italy) through migration. There is no possibility to prevent entry via natural dispersal, the likelihood of entry via this pathway could only be mitigated through pest control in Africa (Jeger </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018). In December 2019, the FAO launched the “Global Action for Fall Armyworm Control” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId715269b7936b4f484" w:history="1">
+      <w:hyperlink r:id="rId831469d27fad2b2f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/fall-armyworm/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) to ensure a coordinated global approach, favouring a combination of monitoring, early warning systems, as well as, sustainable pest control methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10232,51 +10232,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrahams P, Beale T, Cock M, Corniani N, Day R, Godwin J, Murphy S, Rochard G &amp; Vos J (2017) Fall armyworm status. Impacts and control options in Africa: Preliminary evidence note. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690869b7936b4f50a" w:history="1">
+      <w:hyperlink r:id="rId277269d27fad2b35e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11229,51 +11229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis SE (2005) New Pest Response Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA/APHIS/PPQ/PDMP. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287769b7936b4fb7a" w:history="1">
+      <w:hyperlink r:id="rId935169d27fad2b9c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11310,51 +11310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 410–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373169b7936b4fc01" w:history="1">
+      <w:hyperlink r:id="rId239569d27fad2ba56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/LAPHFR/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/06/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11389,90 +11389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread in Asia. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855969b7936b4fc7f" w:history="1">
+      <w:hyperlink r:id="rId466169d27fad2bad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) Report from consultative meeting on fall armyworm in Asia. Bangkok, March 20-22, 2019. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId377669b7936b4fcbd" w:history="1">
+      <w:hyperlink r:id="rId968169d27fad2bb12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11596,51 +11596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA (2016) First report of outbreaks of the "Fall Armyworm" on the African continent. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2330, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253669b7936b4fdd4" w:history="1">
+      <w:hyperlink r:id="rId903969d27fad2bc3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11655,51 +11655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) Report of first detection of Fall Army Worm (FAW) in the Republic of the Philippines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, PHL-02/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId237769b7936b4fe34" w:history="1">
+      <w:hyperlink r:id="rId140069d27fad2bc9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fall armyworm) in Torres Strait. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, AUS-96/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId828569b7936b4feaf" w:history="1">
+      <w:hyperlink r:id="rId703169d27fad2bd1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13135,51 +13135,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, First Edition. CDMX: CIMMYT (Mexico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2020) First mainland detection of fall armyworm. Australia: Queensland Government Department of Agriculture and Fisheries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966569b7936b507a2" w:history="1">
+      <w:hyperlink r:id="rId965569d27fad2c670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13972,51 +13972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA GAIN report (2019) Fall armyworm damages corn and threatens other crops in Vietnam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Foreign Agricultural Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, GAIN Report VM2019-0017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId946069b7936b50cce" w:history="1">
+      <w:hyperlink r:id="rId533669d27fad2cbe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera frugiperda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428269b7936b50ee8" w:history="1">
+      <w:hyperlink r:id="rId645669d27fad2cdff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14444,63 +14444,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23101462" name="name998069b7936b51403" descr="eu_funding_250.png"/>
+            <wp:docPr id="14309984" name="name381969d27fad2d1f7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId210869b7936b51401" cstate="print"/>
+                    <a:blip r:embed="rId918369d27fad2d1f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -14599,137 +14599,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59551083">
+  <w:abstractNum w:abstractNumId="75152187">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81746791">
+    <w:lvl w:ilvl="0" w:tplc="41224459">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81746791" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41224459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81746791" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41224459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81746791" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41224459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81746791" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41224459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81746791" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41224459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81746791" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41224459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81746791" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41224459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81746791" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41224459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59551082">
+  <w:abstractNum w:abstractNumId="75152186">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97987207">
+    <w:lvl w:ilvl="0" w:tplc="59801029">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15481,55 +15481,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59551082">
-    <w:abstractNumId w:val="59551082"/>
+  <w:num w:numId="75152186">
+    <w:abstractNumId w:val="75152186"/>
   </w:num>
-  <w:num w:numId="59551083">
-    <w:abstractNumId w:val="59551083"/>
+  <w:num w:numId="75152187">
+    <w:abstractNumId w:val="75152187"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27079,51 +27079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId233462923" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId664066018" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId346369b7936b492dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId514169b7936b49346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId878969b7936b49b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId715269b7936b4f484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId690869b7936b4f50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId287769b7936b4fb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId373169b7936b4fc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId855969b7936b4fc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId377669b7936b4fcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId253669b7936b4fdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId237769b7936b4fe34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId828569b7936b4feaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId966569b7936b507a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId946069b7936b50cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId428269b7936b50ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId339569b7936b49a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId339569b7936b49a60.jpg"/><Relationship Id="rId569969b7936b4de39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId569969b7936b4de39.jpg"/><Relationship Id="rId210869b7936b51401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId210869b7936b51401.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311472529" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId858893417" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId881069d27fad25b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId709369d27fad25bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId162269d27fad26360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId831469d27fad2b2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId277269d27fad2b35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId935169d27fad2b9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId239569d27fad2ba56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId466169d27fad2bad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId968169d27fad2bb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId903969d27fad2bc3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId140069d27fad2bc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId703169d27fad2bd1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId965569d27fad2c670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId533669d27fad2cbe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId645669d27fad2cdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId612169d27fad2622b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612169d27fad2622b.jpg"/><Relationship Id="rId191269d27fad2a292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId191269d27fad2a292.jpg"/><Relationship Id="rId918369d27fad2d1f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId918369d27fad2d1f5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>