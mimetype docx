--- v8 (2026-04-05)
+++ v9 (2026-04-28)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Smith)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn leaf worm (US), fall armyworm (US), grass worm, southern grass worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881069d27fad25b5b" w:history="1">
+            <w:hyperlink r:id="rId578769f01e9424ce2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709369d27fad25bc6" w:history="1">
+            <w:hyperlink r:id="rId437569f01e9424d4e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAPHFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81452441" name="name122169d27fad2622d" descr="14643.jpg"/>
+                  <wp:docPr id="38306634" name="name805369f01e942524f" descr="14643.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14643.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId612169d27fad2622b" cstate="print"/>
+                          <a:blip r:embed="rId929669f01e942524d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId162269d27fad26360" w:history="1">
+            <w:hyperlink r:id="rId172869f01e942536d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8066,63 +8066,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019), Laos (FAO, 2019), Philippines (IPPC, 2019), Indonesia (EPPO, 2019), and Vietnam (USDA GAIN report, 2019). During the first months of 2020 it was captured in traps from the islands of Saibai and Erub in Torres Strait (IPPC, 2020) and in mainland Australia (Queensland Government, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23606618" name="name879069d27fad2a296" descr="LAPHFR_distribution_map.jpg"/>
+            <wp:docPr id="45451998" name="name926869f01e9429393" descr="LAPHFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LAPHFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId191269d27fad2a292" cstate="print"/>
+                    <a:blip r:embed="rId258769f01e942938f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10172,51 +10172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread to North Africa, it could relatively easily enter southern European countries (particularly the Andalusia region in Spain and Sicily in Italy) through migration. There is no possibility to prevent entry via natural dispersal, the likelihood of entry via this pathway could only be mitigated through pest control in Africa (Jeger </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018). In December 2019, the FAO launched the “Global Action for Fall Armyworm Control” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId831469d27fad2b2f4" w:history="1">
+      <w:hyperlink r:id="rId454669f01e942a4f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/fall-armyworm/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) to ensure a coordinated global approach, favouring a combination of monitoring, early warning systems, as well as, sustainable pest control methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10232,51 +10232,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrahams P, Beale T, Cock M, Corniani N, Day R, Godwin J, Murphy S, Rochard G &amp; Vos J (2017) Fall armyworm status. Impacts and control options in Africa: Preliminary evidence note. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277269d27fad2b35e" w:history="1">
+      <w:hyperlink r:id="rId676069f01e942a59b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11229,51 +11229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis SE (2005) New Pest Response Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA/APHIS/PPQ/PDMP. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935169d27fad2b9c7" w:history="1">
+      <w:hyperlink r:id="rId477669f01e942af80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11310,51 +11310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 410–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239569d27fad2ba56" w:history="1">
+      <w:hyperlink r:id="rId128669f01e942b117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/LAPHFR/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/06/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11389,90 +11389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread in Asia. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466169d27fad2bad3" w:history="1">
+      <w:hyperlink r:id="rId379569f01e942b1ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) Report from consultative meeting on fall armyworm in Asia. Bangkok, March 20-22, 2019. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId968169d27fad2bb12" w:history="1">
+      <w:hyperlink r:id="rId666569f01e942b1f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11596,51 +11596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA (2016) First report of outbreaks of the "Fall Armyworm" on the African continent. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2330, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903969d27fad2bc3f" w:history="1">
+      <w:hyperlink r:id="rId669169f01e942b313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11655,51 +11655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) Report of first detection of Fall Army Worm (FAW) in the Republic of the Philippines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, PHL-02/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId140069d27fad2bc9f" w:history="1">
+      <w:hyperlink r:id="rId848069f01e942b379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fall armyworm) in Torres Strait. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, AUS-96/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId703169d27fad2bd1b" w:history="1">
+      <w:hyperlink r:id="rId480569f01e942b3f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13135,51 +13135,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, First Edition. CDMX: CIMMYT (Mexico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2020) First mainland detection of fall armyworm. Australia: Queensland Government Department of Agriculture and Fisheries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965569d27fad2c670" w:history="1">
+      <w:hyperlink r:id="rId671369f01e942bd7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13972,51 +13972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA GAIN report (2019) Fall armyworm damages corn and threatens other crops in Vietnam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Foreign Agricultural Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, GAIN Report VM2019-0017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId533669d27fad2cbe6" w:history="1">
+      <w:hyperlink r:id="rId695169f01e942c2e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera frugiperda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645669d27fad2cdff" w:history="1">
+      <w:hyperlink r:id="rId203969f01e942c513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14444,63 +14444,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14309984" name="name381969d27fad2d1f7" descr="eu_funding_250.png"/>
+            <wp:docPr id="19227136" name="name895169f01e942c696" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId918369d27fad2d1f5" cstate="print"/>
+                    <a:blip r:embed="rId645969f01e942c695" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -14599,137 +14599,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75152187">
+  <w:abstractNum w:abstractNumId="12366373">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41224459">
+    <w:lvl w:ilvl="0" w:tplc="13688664">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41224459" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13688664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41224459" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13688664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41224459" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13688664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41224459" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13688664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41224459" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13688664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41224459" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13688664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41224459" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13688664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41224459" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13688664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75152186">
+  <w:abstractNum w:abstractNumId="12366372">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59801029">
+    <w:lvl w:ilvl="0" w:tplc="16927695">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15481,55 +15481,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75152186">
-    <w:abstractNumId w:val="75152186"/>
+  <w:num w:numId="12366372">
+    <w:abstractNumId w:val="12366372"/>
   </w:num>
-  <w:num w:numId="75152187">
-    <w:abstractNumId w:val="75152187"/>
+  <w:num w:numId="12366373">
+    <w:abstractNumId w:val="12366373"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27079,51 +27079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311472529" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId858893417" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId881069d27fad25b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId709369d27fad25bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId162269d27fad26360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId831469d27fad2b2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId277269d27fad2b35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId935169d27fad2b9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId239569d27fad2ba56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId466169d27fad2bad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId968169d27fad2bb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId903969d27fad2bc3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId140069d27fad2bc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId703169d27fad2bd1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId965569d27fad2c670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId533669d27fad2cbe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId645669d27fad2cdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId612169d27fad2622b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612169d27fad2622b.jpg"/><Relationship Id="rId191269d27fad2a292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId191269d27fad2a292.jpg"/><Relationship Id="rId918369d27fad2d1f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId918369d27fad2d1f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145470021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId180315852" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId578769f01e9424ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId437569f01e9424d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId172869f01e942536d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId454669f01e942a4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId676069f01e942a59b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId477669f01e942af80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId128669f01e942b117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId379569f01e942b1ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId666569f01e942b1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId669169f01e942b313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId848069f01e942b379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId480569f01e942b3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId671369f01e942bd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId695169f01e942c2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId203969f01e942c513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId929669f01e942524d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929669f01e942524d.jpg"/><Relationship Id="rId258769f01e942938f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId258769f01e942938f.jpg"/><Relationship Id="rId645969f01e942c695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId645969f01e942c695.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>