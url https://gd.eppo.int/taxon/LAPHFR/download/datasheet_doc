--- v9 (2026-04-28)
+++ v10 (2026-05-20)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Smith)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn leaf worm (US), fall armyworm (US), grass worm, southern grass worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578769f01e9424ce2" w:history="1">
+            <w:hyperlink r:id="rId73476a0d170622dd4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437569f01e9424d4e" w:history="1">
+            <w:hyperlink r:id="rId61926a0d170622e4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAPHFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38306634" name="name805369f01e942524f" descr="14643.jpg"/>
+                  <wp:docPr id="46620822" name="name41546a0d1706234ed" descr="14643.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14643.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId929669f01e942524d" cstate="print"/>
+                          <a:blip r:embed="rId65156a0d1706234eb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId172869f01e942536d" w:history="1">
+            <w:hyperlink r:id="rId33566a0d17062360f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8066,63 +8066,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019), Laos (FAO, 2019), Philippines (IPPC, 2019), Indonesia (EPPO, 2019), and Vietnam (USDA GAIN report, 2019). During the first months of 2020 it was captured in traps from the islands of Saibai and Erub in Torres Strait (IPPC, 2020) and in mainland Australia (Queensland Government, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45451998" name="name926869f01e9429393" descr="LAPHFR_distribution_map.jpg"/>
+            <wp:docPr id="98519890" name="name91466a0d170627577" descr="LAPHFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LAPHFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId258769f01e942938f" cstate="print"/>
+                    <a:blip r:embed="rId98206a0d17062756b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10172,51 +10172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread to North Africa, it could relatively easily enter southern European countries (particularly the Andalusia region in Spain and Sicily in Italy) through migration. There is no possibility to prevent entry via natural dispersal, the likelihood of entry via this pathway could only be mitigated through pest control in Africa (Jeger </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018). In December 2019, the FAO launched the “Global Action for Fall Armyworm Control” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId454669f01e942a4f2" w:history="1">
+      <w:hyperlink r:id="rId11696a0d170628c77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/fall-armyworm/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) to ensure a coordinated global approach, favouring a combination of monitoring, early warning systems, as well as, sustainable pest control methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10232,51 +10232,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrahams P, Beale T, Cock M, Corniani N, Day R, Godwin J, Murphy S, Rochard G &amp; Vos J (2017) Fall armyworm status. Impacts and control options in Africa: Preliminary evidence note. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId676069f01e942a59b" w:history="1">
+      <w:hyperlink r:id="rId68066a0d170628ce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11229,51 +11229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis SE (2005) New Pest Response Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA/APHIS/PPQ/PDMP. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477669f01e942af80" w:history="1">
+      <w:hyperlink r:id="rId36726a0d170629377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11310,51 +11310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 410–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128669f01e942b117" w:history="1">
+      <w:hyperlink r:id="rId17336a0d1706293fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/LAPHFR/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/06/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11389,90 +11389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread in Asia. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379569f01e942b1ae" w:history="1">
+      <w:hyperlink r:id="rId94166a0d170629483" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) Report from consultative meeting on fall armyworm in Asia. Bangkok, March 20-22, 2019. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId666569f01e942b1f0" w:history="1">
+      <w:hyperlink r:id="rId65616a0d1706294c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11596,51 +11596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA (2016) First report of outbreaks of the "Fall Armyworm" on the African continent. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2330, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId669169f01e942b313" w:history="1">
+      <w:hyperlink r:id="rId39346a0d1706295e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11655,51 +11655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) Report of first detection of Fall Army Worm (FAW) in the Republic of the Philippines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, PHL-02/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId848069f01e942b379" w:history="1">
+      <w:hyperlink r:id="rId66286a0d170629643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fall armyworm) in Torres Strait. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, AUS-96/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId480569f01e942b3f8" w:history="1">
+      <w:hyperlink r:id="rId68336a0d1706296bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13135,51 +13135,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, First Edition. CDMX: CIMMYT (Mexico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2020) First mainland detection of fall armyworm. Australia: Queensland Government Department of Agriculture and Fisheries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671369f01e942bd7f" w:history="1">
+      <w:hyperlink r:id="rId98996a0d170629f80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13972,51 +13972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA GAIN report (2019) Fall armyworm damages corn and threatens other crops in Vietnam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Foreign Agricultural Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, GAIN Report VM2019-0017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695169f01e942c2e9" w:history="1">
+      <w:hyperlink r:id="rId66346a0d17062a503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera frugiperda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203969f01e942c513" w:history="1">
+      <w:hyperlink r:id="rId32606a0d17062a714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14444,63 +14444,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19227136" name="name895169f01e942c696" descr="eu_funding_250.png"/>
+            <wp:docPr id="53935493" name="name60006a0d17062aaf1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId645969f01e942c695" cstate="print"/>
+                    <a:blip r:embed="rId40866a0d17062aaef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -14599,137 +14599,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12366373">
+  <w:abstractNum w:abstractNumId="45178991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13688664">
+    <w:lvl w:ilvl="0" w:tplc="46870168">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13688664" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46870168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13688664" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46870168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13688664" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46870168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13688664" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46870168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13688664" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46870168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13688664" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46870168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13688664" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46870168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13688664" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46870168" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12366372">
+  <w:abstractNum w:abstractNumId="45178990">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16927695">
+    <w:lvl w:ilvl="0" w:tplc="96402957">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15481,55 +15481,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12366372">
-    <w:abstractNumId w:val="12366372"/>
+  <w:num w:numId="45178990">
+    <w:abstractNumId w:val="45178990"/>
   </w:num>
-  <w:num w:numId="12366373">
-    <w:abstractNumId w:val="12366373"/>
+  <w:num w:numId="45178991">
+    <w:abstractNumId w:val="45178991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27079,51 +27079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145470021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId180315852" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId578769f01e9424ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId437569f01e9424d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId172869f01e942536d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId454669f01e942a4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId676069f01e942a59b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId477669f01e942af80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId128669f01e942b117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId379569f01e942b1ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId666569f01e942b1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId669169f01e942b313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId848069f01e942b379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId480569f01e942b3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId671369f01e942bd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId695169f01e942c2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId203969f01e942c513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId929669f01e942524d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929669f01e942524d.jpg"/><Relationship Id="rId258769f01e942938f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId258769f01e942938f.jpg"/><Relationship Id="rId645969f01e942c695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId645969f01e942c695.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414059143" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745710239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73476a0d170622dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId61926a0d170622e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId33566a0d17062360f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId11696a0d170628c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId68066a0d170628ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId36726a0d170629377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId17336a0d1706293fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId94166a0d170629483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId65616a0d1706294c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId39346a0d1706295e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId66286a0d170629643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId68336a0d1706296bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId98996a0d170629f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId66346a0d17062a503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId32606a0d17062a714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65156a0d1706234eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156a0d1706234eb.jpg"/><Relationship Id="rId98206a0d17062756b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98206a0d17062756b.jpg"/><Relationship Id="rId40866a0d17062aaef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40866a0d17062aaef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>