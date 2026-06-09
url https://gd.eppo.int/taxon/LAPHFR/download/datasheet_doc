--- v10 (2026-05-20)
+++ v11 (2026-06-09)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Smith)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn leaf worm (US), fall armyworm (US), grass worm, southern grass worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73476a0d170622dd4" w:history="1">
+            <w:hyperlink r:id="rId91226a27c20849167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61926a0d170622e4c" w:history="1">
+            <w:hyperlink r:id="rId71386a27c20849238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAPHFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46620822" name="name41546a0d1706234ed" descr="14643.jpg"/>
+                  <wp:docPr id="12283228" name="name14236a27c2084933b" descr="14643.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14643.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65156a0d1706234eb" cstate="print"/>
+                          <a:blip r:embed="rId41586a27c2084933a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33566a0d17062360f" w:history="1">
+            <w:hyperlink r:id="rId80286a27c20849485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8066,63 +8066,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019), Laos (FAO, 2019), Philippines (IPPC, 2019), Indonesia (EPPO, 2019), and Vietnam (USDA GAIN report, 2019). During the first months of 2020 it was captured in traps from the islands of Saibai and Erub in Torres Strait (IPPC, 2020) and in mainland Australia (Queensland Government, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98519890" name="name91466a0d170627577" descr="LAPHFR_distribution_map.jpg"/>
+            <wp:docPr id="48814389" name="name65626a27c2084d8bb" descr="LAPHFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LAPHFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98206a0d17062756b" cstate="print"/>
+                    <a:blip r:embed="rId51716a27c2084d8b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10172,51 +10172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread to North Africa, it could relatively easily enter southern European countries (particularly the Andalusia region in Spain and Sicily in Italy) through migration. There is no possibility to prevent entry via natural dispersal, the likelihood of entry via this pathway could only be mitigated through pest control in Africa (Jeger </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018). In December 2019, the FAO launched the “Global Action for Fall Armyworm Control” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11696a0d170628c77" w:history="1">
+      <w:hyperlink r:id="rId85496a27c2084e9e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/fall-armyworm/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) to ensure a coordinated global approach, favouring a combination of monitoring, early warning systems, as well as, sustainable pest control methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10232,51 +10232,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrahams P, Beale T, Cock M, Corniani N, Day R, Godwin J, Murphy S, Rochard G &amp; Vos J (2017) Fall armyworm status. Impacts and control options in Africa: Preliminary evidence note. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68066a0d170628ce3" w:history="1">
+      <w:hyperlink r:id="rId69366a27c2084ea53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11229,51 +11229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis SE (2005) New Pest Response Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA/APHIS/PPQ/PDMP. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36726a0d170629377" w:history="1">
+      <w:hyperlink r:id="rId13576a27c2084f0b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11310,51 +11310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 410–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17336a0d1706293fd" w:history="1">
+      <w:hyperlink r:id="rId31656a27c2084f139" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/LAPHFR/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/06/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11389,90 +11389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread in Asia. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94166a0d170629483" w:history="1">
+      <w:hyperlink r:id="rId73906a27c2084f1cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) Report from consultative meeting on fall armyworm in Asia. Bangkok, March 20-22, 2019. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65616a0d1706294c7" w:history="1">
+      <w:hyperlink r:id="rId70356a27c2084f20c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11596,51 +11596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA (2016) First report of outbreaks of the "Fall Armyworm" on the African continent. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2330, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39346a0d1706295e2" w:history="1">
+      <w:hyperlink r:id="rId77856a27c2084f326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11655,51 +11655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) Report of first detection of Fall Army Worm (FAW) in the Republic of the Philippines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, PHL-02/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66286a0d170629643" w:history="1">
+      <w:hyperlink r:id="rId86186a27c2084f389" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fall armyworm) in Torres Strait. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, AUS-96/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68336a0d1706296bf" w:history="1">
+      <w:hyperlink r:id="rId96106a27c2084f405" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13135,51 +13135,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, First Edition. CDMX: CIMMYT (Mexico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2020) First mainland detection of fall armyworm. Australia: Queensland Government Department of Agriculture and Fisheries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98996a0d170629f80" w:history="1">
+      <w:hyperlink r:id="rId76676a27c2084fd70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13972,51 +13972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA GAIN report (2019) Fall armyworm damages corn and threatens other crops in Vietnam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Foreign Agricultural Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, GAIN Report VM2019-0017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66346a0d17062a503" w:history="1">
+      <w:hyperlink r:id="rId19456a27c208502dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera frugiperda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32606a0d17062a714" w:history="1">
+      <w:hyperlink r:id="rId63486a27c2085050c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14444,63 +14444,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53935493" name="name60006a0d17062aaf1" descr="eu_funding_250.png"/>
+            <wp:docPr id="49467707" name="name16396a27c20850667" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40866a0d17062aaef" cstate="print"/>
+                    <a:blip r:embed="rId58336a27c20850666" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -14599,137 +14599,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45178991">
+  <w:abstractNum w:abstractNumId="39123860">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46870168">
+    <w:lvl w:ilvl="0" w:tplc="93262409">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46870168" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93262409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46870168" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93262409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46870168" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93262409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46870168" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93262409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46870168" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93262409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46870168" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93262409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46870168" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93262409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46870168" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93262409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45178990">
+  <w:abstractNum w:abstractNumId="39123859">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96402957">
+    <w:lvl w:ilvl="0" w:tplc="80111573">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15481,55 +15481,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45178990">
-    <w:abstractNumId w:val="45178990"/>
+  <w:num w:numId="39123859">
+    <w:abstractNumId w:val="39123859"/>
   </w:num>
-  <w:num w:numId="45178991">
-    <w:abstractNumId w:val="45178991"/>
+  <w:num w:numId="39123860">
+    <w:abstractNumId w:val="39123860"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27079,51 +27079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414059143" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745710239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73476a0d170622dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId61926a0d170622e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId33566a0d17062360f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId11696a0d170628c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId68066a0d170628ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId36726a0d170629377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId17336a0d1706293fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId94166a0d170629483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId65616a0d1706294c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId39346a0d1706295e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId66286a0d170629643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId68336a0d1706296bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId98996a0d170629f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId66346a0d17062a503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId32606a0d17062a714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65156a0d1706234eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156a0d1706234eb.jpg"/><Relationship Id="rId98206a0d17062756b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98206a0d17062756b.jpg"/><Relationship Id="rId40866a0d17062aaef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40866a0d17062aaef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635038104" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId640563172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91226a27c20849167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId71386a27c20849238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId80286a27c20849485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId85496a27c2084e9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId69366a27c2084ea53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId13576a27c2084f0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId31656a27c2084f139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId73906a27c2084f1cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId70356a27c2084f20c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId77856a27c2084f326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId86186a27c2084f389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId96106a27c2084f405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId76676a27c2084fd70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId19456a27c208502dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId63486a27c2085050c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41586a27c2084933a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41586a27c2084933a.jpg"/><Relationship Id="rId51716a27c2084d8b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51716a27c2084d8b6.jpg"/><Relationship Id="rId58336a27c20850666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58336a27c20850666.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>