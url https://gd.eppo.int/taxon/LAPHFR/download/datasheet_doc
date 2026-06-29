--- v11 (2026-06-09)
+++ v12 (2026-06-29)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Smith)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn leaf worm (US), fall armyworm (US), grass worm, southern grass worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91226a27c20849167" w:history="1">
+            <w:hyperlink r:id="rId76566a4243f297287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71386a27c20849238" w:history="1">
+            <w:hyperlink r:id="rId14366a4243f2972f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAPHFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12283228" name="name14236a27c2084933b" descr="14643.jpg"/>
+                  <wp:docPr id="79718516" name="name97176a4243f2978e4" descr="14643.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14643.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41586a27c2084933a" cstate="print"/>
+                          <a:blip r:embed="rId19256a4243f2978e2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80286a27c20849485" w:history="1">
+            <w:hyperlink r:id="rId83196a4243f297a63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8066,63 +8066,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019), Laos (FAO, 2019), Philippines (IPPC, 2019), Indonesia (EPPO, 2019), and Vietnam (USDA GAIN report, 2019). During the first months of 2020 it was captured in traps from the islands of Saibai and Erub in Torres Strait (IPPC, 2020) and in mainland Australia (Queensland Government, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48814389" name="name65626a27c2084d8bb" descr="LAPHFR_distribution_map.jpg"/>
+            <wp:docPr id="51914092" name="name51046a4243f29b530" descr="LAPHFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LAPHFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51716a27c2084d8b6" cstate="print"/>
+                    <a:blip r:embed="rId47336a4243f29b52b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10172,51 +10172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread to North Africa, it could relatively easily enter southern European countries (particularly the Andalusia region in Spain and Sicily in Italy) through migration. There is no possibility to prevent entry via natural dispersal, the likelihood of entry via this pathway could only be mitigated through pest control in Africa (Jeger </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018). In December 2019, the FAO launched the “Global Action for Fall Armyworm Control” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85496a27c2084e9e0" w:history="1">
+      <w:hyperlink r:id="rId71136a4243f29c5f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/fall-armyworm/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) to ensure a coordinated global approach, favouring a combination of monitoring, early warning systems, as well as, sustainable pest control methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10232,51 +10232,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrahams P, Beale T, Cock M, Corniani N, Day R, Godwin J, Murphy S, Rochard G &amp; Vos J (2017) Fall armyworm status. Impacts and control options in Africa: Preliminary evidence note. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69366a27c2084ea53" w:history="1">
+      <w:hyperlink r:id="rId26786a4243f29c662" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11229,51 +11229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis SE (2005) New Pest Response Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA/APHIS/PPQ/PDMP. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13576a27c2084f0b0" w:history="1">
+      <w:hyperlink r:id="rId68216a4243f29ccb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11310,51 +11310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 410–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31656a27c2084f139" w:history="1">
+      <w:hyperlink r:id="rId26436a4243f29cd3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/LAPHFR/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/06/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11389,90 +11389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread in Asia. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73906a27c2084f1cb" w:history="1">
+      <w:hyperlink r:id="rId91366a4243f29cdb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) Report from consultative meeting on fall armyworm in Asia. Bangkok, March 20-22, 2019. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId70356a27c2084f20c" w:history="1">
+      <w:hyperlink r:id="rId62356a4243f29cdf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11596,51 +11596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA (2016) First report of outbreaks of the "Fall Armyworm" on the African continent. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2330, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77856a27c2084f326" w:history="1">
+      <w:hyperlink r:id="rId40056a4243f29cf1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11655,51 +11655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) Report of first detection of Fall Army Worm (FAW) in the Republic of the Philippines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, PHL-02/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId86186a27c2084f389" w:history="1">
+      <w:hyperlink r:id="rId39936a4243f29cf7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fall armyworm) in Torres Strait. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, AUS-96/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96106a27c2084f405" w:history="1">
+      <w:hyperlink r:id="rId96946a4243f29cffb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13135,51 +13135,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, First Edition. CDMX: CIMMYT (Mexico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2020) First mainland detection of fall armyworm. Australia: Queensland Government Department of Agriculture and Fisheries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76676a27c2084fd70" w:history="1">
+      <w:hyperlink r:id="rId90306a4243f29d917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13972,51 +13972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA GAIN report (2019) Fall armyworm damages corn and threatens other crops in Vietnam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Foreign Agricultural Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, GAIN Report VM2019-0017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19456a27c208502dd" w:history="1">
+      <w:hyperlink r:id="rId22886a4243f29de5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera frugiperda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63486a27c2085050c" w:history="1">
+      <w:hyperlink r:id="rId58256a4243f29e080" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14444,63 +14444,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49467707" name="name16396a27c20850667" descr="eu_funding_250.png"/>
+            <wp:docPr id="14437422" name="name34096a4243f29e421" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58336a27c20850666" cstate="print"/>
+                    <a:blip r:embed="rId92466a4243f29e420" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -14599,137 +14599,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39123860">
+  <w:abstractNum w:abstractNumId="74019977">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93262409">
+    <w:lvl w:ilvl="0" w:tplc="51764056">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93262409" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51764056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93262409" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51764056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93262409" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51764056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93262409" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51764056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93262409" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51764056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93262409" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51764056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93262409" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51764056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93262409" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51764056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39123859">
+  <w:abstractNum w:abstractNumId="74019976">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80111573">
+    <w:lvl w:ilvl="0" w:tplc="22481035">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15481,55 +15481,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39123859">
-    <w:abstractNumId w:val="39123859"/>
+  <w:num w:numId="74019976">
+    <w:abstractNumId w:val="74019976"/>
   </w:num>
-  <w:num w:numId="39123860">
-    <w:abstractNumId w:val="39123860"/>
+  <w:num w:numId="74019977">
+    <w:abstractNumId w:val="74019977"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27079,51 +27079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635038104" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId640563172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91226a27c20849167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId71386a27c20849238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId80286a27c20849485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId85496a27c2084e9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId69366a27c2084ea53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId13576a27c2084f0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId31656a27c2084f139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId73906a27c2084f1cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId70356a27c2084f20c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId77856a27c2084f326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId86186a27c2084f389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId96106a27c2084f405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId76676a27c2084fd70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId19456a27c208502dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId63486a27c2085050c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41586a27c2084933a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41586a27c2084933a.jpg"/><Relationship Id="rId51716a27c2084d8b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51716a27c2084d8b6.jpg"/><Relationship Id="rId58336a27c20850666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58336a27c20850666.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595102718" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609573688" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76566a4243f297287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId14366a4243f2972f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId83196a4243f297a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId71136a4243f29c5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId26786a4243f29c662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId68216a4243f29ccb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId26436a4243f29cd3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId91366a4243f29cdb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId62356a4243f29cdf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId40056a4243f29cf1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId39936a4243f29cf7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId96946a4243f29cffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId90306a4243f29d917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId22886a4243f29de5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId58256a4243f29e080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19256a4243f2978e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19256a4243f2978e2.jpg"/><Relationship Id="rId47336a4243f29b52b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47336a4243f29b52b.jpg"/><Relationship Id="rId92466a4243f29e420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92466a4243f29e420.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>