--- v12 (2026-06-29)
+++ v13 (2026-07-20)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Smith)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn leaf worm (US), fall armyworm (US), grass worm, southern grass worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76566a4243f297287" w:history="1">
+            <w:hyperlink r:id="rId81006a5e88e27ad1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14366a4243f2972f4" w:history="1">
+            <w:hyperlink r:id="rId83056a5e88e27ad89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAPHFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79718516" name="name97176a4243f2978e4" descr="14643.jpg"/>
+                  <wp:docPr id="8744001" name="name55106a5e88e27b5c6" descr="14643.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14643.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19256a4243f2978e2" cstate="print"/>
+                          <a:blip r:embed="rId69086a5e88e27b5c4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83196a4243f297a63" w:history="1">
+            <w:hyperlink r:id="rId58216a5e88e27b716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8066,63 +8066,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019), Laos (FAO, 2019), Philippines (IPPC, 2019), Indonesia (EPPO, 2019), and Vietnam (USDA GAIN report, 2019). During the first months of 2020 it was captured in traps from the islands of Saibai and Erub in Torres Strait (IPPC, 2020) and in mainland Australia (Queensland Government, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51914092" name="name51046a4243f29b530" descr="LAPHFR_distribution_map.jpg"/>
+            <wp:docPr id="26125481" name="name23296a5e88e27f131" descr="LAPHFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LAPHFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47336a4243f29b52b" cstate="print"/>
+                    <a:blip r:embed="rId85286a5e88e27f12d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10172,51 +10172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread to North Africa, it could relatively easily enter southern European countries (particularly the Andalusia region in Spain and Sicily in Italy) through migration. There is no possibility to prevent entry via natural dispersal, the likelihood of entry via this pathway could only be mitigated through pest control in Africa (Jeger </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018). In December 2019, the FAO launched the “Global Action for Fall Armyworm Control” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71136a4243f29c5f4" w:history="1">
+      <w:hyperlink r:id="rId74826a5e88e2801c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/fall-armyworm/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) to ensure a coordinated global approach, favouring a combination of monitoring, early warning systems, as well as, sustainable pest control methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10232,51 +10232,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrahams P, Beale T, Cock M, Corniani N, Day R, Godwin J, Murphy S, Rochard G &amp; Vos J (2017) Fall armyworm status. Impacts and control options in Africa: Preliminary evidence note. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26786a4243f29c662" w:history="1">
+      <w:hyperlink r:id="rId46976a5e88e280238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11229,51 +11229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis SE (2005) New Pest Response Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA/APHIS/PPQ/PDMP. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68216a4243f29ccb4" w:history="1">
+      <w:hyperlink r:id="rId80366a5e88e280898" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11310,51 +11310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 410–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26436a4243f29cd3b" w:history="1">
+      <w:hyperlink r:id="rId42996a5e88e28091f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/LAPHFR/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/06/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11389,90 +11389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread in Asia. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91366a4243f29cdb8" w:history="1">
+      <w:hyperlink r:id="rId58746a5e88e28099b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) Report from consultative meeting on fall armyworm in Asia. Bangkok, March 20-22, 2019. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62356a4243f29cdf7" w:history="1">
+      <w:hyperlink r:id="rId73226a5e88e2809da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11596,51 +11596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA (2016) First report of outbreaks of the "Fall Armyworm" on the African continent. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2330, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40056a4243f29cf1e" w:history="1">
+      <w:hyperlink r:id="rId49586a5e88e280afb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11655,51 +11655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) Report of first detection of Fall Army Worm (FAW) in the Republic of the Philippines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, PHL-02/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39936a4243f29cf7e" w:history="1">
+      <w:hyperlink r:id="rId89386a5e88e280b5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fall armyworm) in Torres Strait. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, AUS-96/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96946a4243f29cffb" w:history="1">
+      <w:hyperlink r:id="rId41756a5e88e280bd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13135,51 +13135,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, First Edition. CDMX: CIMMYT (Mexico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2020) First mainland detection of fall armyworm. Australia: Queensland Government Department of Agriculture and Fisheries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90306a4243f29d917" w:history="1">
+      <w:hyperlink r:id="rId53366a5e88e28153f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13972,51 +13972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA GAIN report (2019) Fall armyworm damages corn and threatens other crops in Vietnam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Foreign Agricultural Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, GAIN Report VM2019-0017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22886a4243f29de5e" w:history="1">
+      <w:hyperlink r:id="rId22526a5e88e281a96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera frugiperda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58256a4243f29e080" w:history="1">
+      <w:hyperlink r:id="rId71746a5e88e281ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14444,63 +14444,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14437422" name="name34096a4243f29e421" descr="eu_funding_250.png"/>
+            <wp:docPr id="53291416" name="name99776a5e88e281e58" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92466a4243f29e420" cstate="print"/>
+                    <a:blip r:embed="rId73686a5e88e281e57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -14599,137 +14599,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74019977">
+  <w:abstractNum w:abstractNumId="26991074">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51764056">
+    <w:lvl w:ilvl="0" w:tplc="59791205">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51764056" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59791205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51764056" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59791205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51764056" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59791205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51764056" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59791205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51764056" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59791205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51764056" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59791205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51764056" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59791205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51764056" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59791205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74019976">
+  <w:abstractNum w:abstractNumId="26991073">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22481035">
+    <w:lvl w:ilvl="0" w:tplc="76160819">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15481,55 +15481,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74019976">
-    <w:abstractNumId w:val="74019976"/>
+  <w:num w:numId="26991073">
+    <w:abstractNumId w:val="26991073"/>
   </w:num>
-  <w:num w:numId="74019977">
-    <w:abstractNumId w:val="74019977"/>
+  <w:num w:numId="26991074">
+    <w:abstractNumId w:val="26991074"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27079,51 +27079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595102718" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609573688" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76566a4243f297287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId14366a4243f2972f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId83196a4243f297a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId71136a4243f29c5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId26786a4243f29c662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId68216a4243f29ccb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId26436a4243f29cd3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId91366a4243f29cdb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId62356a4243f29cdf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId40056a4243f29cf1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId39936a4243f29cf7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId96946a4243f29cffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId90306a4243f29d917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId22886a4243f29de5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId58256a4243f29e080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19256a4243f2978e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19256a4243f2978e2.jpg"/><Relationship Id="rId47336a4243f29b52b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47336a4243f29b52b.jpg"/><Relationship Id="rId92466a4243f29e420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92466a4243f29e420.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402180233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId266753787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81006a5e88e27ad1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId83056a5e88e27ad89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId58216a5e88e27b716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId74826a5e88e2801c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId46976a5e88e280238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId80366a5e88e280898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId42996a5e88e28091f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId58746a5e88e28099b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId73226a5e88e2809da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId49586a5e88e280afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId89386a5e88e280b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId41756a5e88e280bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId53366a5e88e28153f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId22526a5e88e281a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId71746a5e88e281ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69086a5e88e27b5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69086a5e88e27b5c4.jpg"/><Relationship Id="rId85286a5e88e27f12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85286a5e88e27f12d.jpg"/><Relationship Id="rId73686a5e88e281e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73686a5e88e281e57.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>