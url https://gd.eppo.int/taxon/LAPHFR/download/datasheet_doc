--- v13 (2026-07-20)
+++ v14 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Smith)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corn leaf worm (US), fall armyworm (US), grass worm, southern grass worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81006a5e88e27ad1d" w:history="1">
+            <w:hyperlink r:id="rId44846a7b8ef90ea24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83056a5e88e27ad89" w:history="1">
+            <w:hyperlink r:id="rId97726a7b8ef90ea92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> LAPHFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8744001" name="name55106a5e88e27b5c6" descr="14643.jpg"/>
+                  <wp:docPr id="89679458" name="name16586a7b8ef90f3ec" descr="14643.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14643.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69086a5e88e27b5c4" cstate="print"/>
+                          <a:blip r:embed="rId36306a7b8ef90f3ea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58216a5e88e27b716" w:history="1">
+            <w:hyperlink r:id="rId95576a7b8ef90f53d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8066,63 +8066,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019), Laos (FAO, 2019), Philippines (IPPC, 2019), Indonesia (EPPO, 2019), and Vietnam (USDA GAIN report, 2019). During the first months of 2020 it was captured in traps from the islands of Saibai and Erub in Torres Strait (IPPC, 2020) and in mainland Australia (Queensland Government, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26125481" name="name23296a5e88e27f131" descr="LAPHFR_distribution_map.jpg"/>
+            <wp:docPr id="37497644" name="name20716a7b8ef913ffe" descr="LAPHFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="LAPHFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85286a5e88e27f12d" cstate="print"/>
+                    <a:blip r:embed="rId65216a7b8ef913ffb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10172,51 +10172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread to North Africa, it could relatively easily enter southern European countries (particularly the Andalusia region in Spain and Sicily in Italy) through migration. There is no possibility to prevent entry via natural dispersal, the likelihood of entry via this pathway could only be mitigated through pest control in Africa (Jeger </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018). In December 2019, the FAO launched the “Global Action for Fall Armyworm Control” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74826a5e88e2801c2" w:history="1">
+      <w:hyperlink r:id="rId26056a7b8ef9152ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/fall-armyworm/en/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) to ensure a coordinated global approach, favouring a combination of monitoring, early warning systems, as well as, sustainable pest control methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10232,51 +10232,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrahams P, Beale T, Cock M, Corniani N, Day R, Godwin J, Murphy S, Rochard G &amp; Vos J (2017) Fall armyworm status. Impacts and control options in Africa: Preliminary evidence note. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46976a5e88e280238" w:history="1">
+      <w:hyperlink r:id="rId29706a7b8ef91536e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11229,51 +11229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis SE (2005) New Pest Response Guidelines: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. USDA/APHIS/PPQ/PDMP. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80366a5e88e280898" w:history="1">
+      <w:hyperlink r:id="rId91506a7b8ef9159fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11310,51 +11310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 410–444. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42996a5e88e28091f" w:history="1">
+      <w:hyperlink r:id="rId46796a7b8ef915a83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/LAPHFR/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/06/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11389,90 +11389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> continues to spread in Asia. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58746a5e88e28099b" w:history="1">
+      <w:hyperlink r:id="rId26916a7b8ef915b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) Report from consultative meeting on fall armyworm in Asia. Bangkok, March 20-22, 2019. [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73226a5e88e2809da" w:history="1">
+      <w:hyperlink r:id="rId52466a7b8ef915b41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -11596,51 +11596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA (2016) First report of outbreaks of the "Fall Armyworm" on the African continent. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IITA Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2330, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49586a5e88e280afb" w:history="1">
+      <w:hyperlink r:id="rId60306a7b8ef915c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11655,51 +11655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) Report of first detection of Fall Army Worm (FAW) in the Republic of the Philippines. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, PHL-02/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89386a5e88e280b5c" w:history="1">
+      <w:hyperlink r:id="rId92426a7b8ef915cc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fall armyworm) in Torres Strait. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Official Pest Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, AUS-96/1. FAO. https://www.ippc.int/ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41756a5e88e280bd9" w:history="1">
+      <w:hyperlink r:id="rId56006a7b8ef915d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13135,51 +13135,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, First Edition. CDMX: CIMMYT (Mexico).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2020) First mainland detection of fall armyworm. Australia: Queensland Government Department of Agriculture and Fisheries. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53366a5e88e28153f" w:history="1">
+      <w:hyperlink r:id="rId31006a7b8ef91673f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13972,51 +13972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA GAIN report (2019) Fall armyworm damages corn and threatens other crops in Vietnam. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Foreign Agricultural Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, GAIN Report VM2019-0017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22526a5e88e281a96" w:history="1">
+      <w:hyperlink r:id="rId17586a7b8ef916c8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 12/05/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera frugiperda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71746a5e88e281ca7" w:history="1">
+      <w:hyperlink r:id="rId50416a7b8ef916ea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -14444,63 +14444,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53291416" name="name99776a5e88e281e58" descr="eu_funding_250.png"/>
+            <wp:docPr id="83465082" name="name17466a7b8ef9172c0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73686a5e88e281e57" cstate="print"/>
+                    <a:blip r:embed="rId22606a7b8ef9172be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -14599,137 +14599,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26991074">
+  <w:abstractNum w:abstractNumId="12715504">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59791205">
+    <w:lvl w:ilvl="0" w:tplc="89077714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59791205" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89077714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59791205" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89077714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59791205" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89077714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59791205" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89077714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59791205" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89077714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59791205" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89077714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59791205" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89077714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59791205" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89077714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26991073">
+  <w:abstractNum w:abstractNumId="12715503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76160819">
+    <w:lvl w:ilvl="0" w:tplc="67433584">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15481,55 +15481,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26991073">
-    <w:abstractNumId w:val="26991073"/>
+  <w:num w:numId="12715503">
+    <w:abstractNumId w:val="12715503"/>
   </w:num>
-  <w:num w:numId="26991074">
-    <w:abstractNumId w:val="26991074"/>
+  <w:num w:numId="12715504">
+    <w:abstractNumId w:val="12715504"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -27079,51 +27079,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402180233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId266753787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81006a5e88e27ad1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId83056a5e88e27ad89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId58216a5e88e27b716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId74826a5e88e2801c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId46976a5e88e280238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId80366a5e88e280898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId42996a5e88e28091f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId58746a5e88e28099b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId73226a5e88e2809da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId49586a5e88e280afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId89386a5e88e280b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId41756a5e88e280bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId53366a5e88e28153f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId22526a5e88e281a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId71746a5e88e281ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69086a5e88e27b5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69086a5e88e27b5c4.jpg"/><Relationship Id="rId85286a5e88e27f12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85286a5e88e27f12d.jpg"/><Relationship Id="rId73686a5e88e281e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73686a5e88e281e57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId884393297" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId118580128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44846a7b8ef90ea24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/" TargetMode="External"/><Relationship Id="rId97726a7b8ef90ea92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/categorization" TargetMode="External"/><Relationship Id="rId95576a7b8ef90f53d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/photos" TargetMode="External"/><Relationship Id="rId26056a7b8ef9152ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/fall-armyworm/en/" TargetMode="External"/><Relationship Id="rId29706a7b8ef91536e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/Uploads/isc/Dfid%20Faw%20Inception%20Report28apr2017final.pdf" TargetMode="External"/><Relationship Id="rId91506a7b8ef9159fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/emergency/downloads/nprg_spodoptera.pdf" TargetMode="External"/><Relationship Id="rId46796a7b8ef915a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/LAPHFR/documents" TargetMode="External"/><Relationship Id="rId26916a7b8ef915b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6483" TargetMode="External"/><Relationship Id="rId52466a7b8ef915b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibio.no/en/projects/sinograin-ii/_/attachment/inline/0bf6e82b-8bf1-457e-a2e9-59fe04d4820c:8554c9c90e2ddaf76bbd124be7cad868e236a2fc/Report_Consultative%20Meeting%20on%20FAW%20in%20Asia%20march2019.pdf" TargetMode="External"/><Relationship Id="rId60306a7b8ef915c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bulletin.iita.org/index.php/2016/06/18/first-report-of-outbreaks-of-the-fall-armyworm-on-the-african-continent/" TargetMode="External"/><Relationship Id="rId92426a7b8ef915cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId56006a7b8ef915d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/" TargetMode="External"/><Relationship Id="rId31006a7b8ef91673f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daf.qld.gov.au/news-media/media-centre/biosecurity/news/first-mainland-detection-of-fall-armyworm" TargetMode="External"/><Relationship Id="rId17586a7b8ef916c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fas.usda.gov/data/vietnam-fall-armyworm-damages-corn-and-threatens-other-crops-vietnam" TargetMode="External"/><Relationship Id="rId50416a7b8ef916ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36306a7b8ef90f3ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36306a7b8ef90f3ea.jpg"/><Relationship Id="rId65216a7b8ef913ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65216a7b8ef913ffb.jpg"/><Relationship Id="rId22606a7b8ef9172be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22606a7b8ef9172be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>