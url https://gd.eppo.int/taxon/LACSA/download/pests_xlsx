--- v0 (2025-10-14)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LACSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Correia ECSS, Silva N, Costa MGS, Wilcken SRS (2015) Reproduction of Meloidogyne enterolobii in lettuce cultivars of the American group. Horticultura Brasileira 33(2): 147-150. DOI - http://dx.doi.org/10.1590/S0102-053620150000200002
 ------- confirmed host, inoculation study.</t>
   </si>
@@ -411,50 +411,59 @@
     <t>Otala lactea</t>
   </si>
   <si>
     <t>PHAEBR</t>
   </si>
   <si>
     <t>Phaedon brassicae</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTCR</t>
   </si>
   <si>
     <t>Phytophthora cryptogea</t>
   </si>
   <si>
     <t>* Koike ST, Stanghellini H, Burkhardt A (2021) First report of Phytophthora root rot caused by Phytophthora cryptogea on field-grown lettuce in California. Plant Disease 105(8), 2257.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Chen Y, Gao G, Li TT, Chen J, Yin YY, Zhong J, Zhao L, Cao Y, Ding M (2024) First report of chilli veinal mottle virus infecting Lactuca sativa in China. Journal of Plant Pathology 106(4), 1889-1890.</t>
   </si>
   <si>
     <t>PSDMCI</t>
   </si>
   <si>
     <t>Pseudomonas cichorii</t>
   </si>
   <si>
     <t>* Patel N, Patel R, Wyenandt CA, Kobayashi DY (2021) First Report of Pseudomonas cichorii Causing Bacterial Leaf Spot on Romaine Lettuce (Lactuca sativa var. longifolia) and Escarole (Cichorium endivia) in New Jersey. Plant disease 105(12), 4150.</t>
   </si>
   <si>
     <t>PSDMMS</t>
   </si>
   <si>
     <t>Pseudomonas marginalis pv. marginalis</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
@@ -938,51 +947,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D59"/>
+  <dimension ref="A1:D60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1524,77 +1533,77 @@
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" t="s">
         <v>118</v>
       </c>
       <c r="D41" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" t="s">
         <v>121</v>
       </c>
-      <c r="D42"/>
+      <c r="D42" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="D44" t="s">
         <v>126</v>
       </c>
+      <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>127</v>
       </c>
       <c r="C45" t="s">
         <v>128</v>
       </c>
       <c r="D45" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>130</v>
       </c>
       <c r="C46" t="s">
         <v>131</v>
       </c>
@@ -1638,170 +1647,184 @@
         <v>139</v>
       </c>
       <c r="C49" t="s">
         <v>140</v>
       </c>
       <c r="D49" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>142</v>
       </c>
       <c r="C50" t="s">
         <v>143</v>
       </c>
       <c r="D50" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" t="s">
         <v>145</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>146</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" t="s">
         <v>150</v>
       </c>
-      <c r="D52"/>
+      <c r="D52" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B53" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C53" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>153</v>
       </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B54" t="s">
         <v>154</v>
       </c>
       <c r="C54" t="s">
         <v>155</v>
       </c>
       <c r="D54" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
         <v>157</v>
       </c>
       <c r="C55" t="s">
         <v>158</v>
       </c>
       <c r="D55" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B56" t="s">
         <v>160</v>
       </c>
       <c r="C56" t="s">
         <v>161</v>
       </c>
       <c r="D56" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>163</v>
       </c>
       <c r="C57" t="s">
         <v>164</v>
       </c>
       <c r="D57" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B58" t="s">
         <v>166</v>
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>169</v>
       </c>
       <c r="C59" t="s">
         <v>170</v>
       </c>
       <c r="D59" t="s">
         <v>171</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" t="s">
+        <v>172</v>
+      </c>
+      <c r="C60" t="s">
+        <v>173</v>
+      </c>
+      <c r="D60" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">