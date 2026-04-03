--- v0 (2025-10-22)
+++ v1 (2026-04-03)
@@ -12,90 +12,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="KERJA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>TETLAU</t>
   </si>
   <si>
     <t>Aleuroclava aucubae</t>
   </si>
   <si>
     <t>STERPU</t>
   </si>
   <si>
     <t>Chondrostereum purpureum</t>
   </si>
   <si>
     <t>* Bishop GC (1978) Studies on silver leaf disease of stone and pome fruit trees (Doctoral dissertation, Adelaide, Australia), 155 pp. https://digital.library.adelaide.edu.au/dspace/bitstream/2440/20649/2/02whole.pdf</t>
   </si>
   <si>
     <t>CRTHAR</t>
   </si>
   <si>
     <t>Corythucha arcuata</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- confirmed host.</t>
+  </si>
+  <si>
+    <t>ANMLOR</t>
+  </si>
+  <si>
+    <t>Exomala orientalis</t>
+  </si>
+  <si>
+    <t>* Lim J, Yu H, Won J, Kang S, Shin S, Park Y, Jung C (2023) Occurrence of Insect Pests from Street Trees in Six Urban and Suburban Parks of Honam Region, South Korea. Korean Journal of Applied Entomology 62(4),371-384. https://doi.org/10.5656/KSAE.2023.11.0.045</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>POPIJA</t>
   </si>
   <si>
     <t>Popillia japonica</t>
   </si>
   <si>
     <t>* Fleming WE (1972) Biology of the Japanese beetle. Technical Bulletin, Agricultural Research Service, USDA no 1449, 129 pp.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -417,51 +426,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="588.571" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -511,50 +520,64 @@
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">