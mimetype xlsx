--- v1 (2026-03-03)
+++ v2 (2026-10-11)
@@ -102,50 +102,56 @@
     <t>* Miller DR, Davidson JA (2005) Armored scale insect pests of trees and shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>CHONFU</t>
   </si>
   <si>
     <t>Choristoneura fumiferana (as Juniperus)</t>
   </si>
   <si>
     <t>TODOCU</t>
   </si>
   <si>
     <t>Cinara curvipes (as Juniperus)</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Juniperus)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
+    <t>TRIZAP</t>
+  </si>
+  <si>
+    <t>Dyspersa	apicalis</t>
+  </si>
+  <si>
     <t>HETEIR</t>
   </si>
   <si>
     <t>Heterobasidion irregulare (as Juniperus)</t>
   </si>
   <si>
     <t>* Garbelotto M, Gonthier P (2013) Biology, Epidemiology, and Control of Heterobasidion Species Worldwide. Annu. Rev. Phytopathol. 2013. 51:39–59</t>
   </si>
   <si>
     <t>Oligonychus perditus (as Juniperus)</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTCN</t>
   </si>
   <si>
     <t>Phytophthora cinnamomi (as Cupressaceae)</t>
@@ -171,56 +177,50 @@
   </si>
   <si>
     <t>SEIRCA</t>
   </si>
   <si>
     <t>Seiridium cardinale</t>
   </si>
   <si>
     <t>Seiridium cardinale (as Juniperus)</t>
   </si>
   <si>
     <t>PRODOR</t>
   </si>
   <si>
     <t>Spodoptera ornithogalli (as Juniperus)</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Heppner JB (2007) Lepidoptera of Florida. Part 1. Introduction and catalog. Gainesville, Florida Department of Agriculture &amp; Consumer Services, p 670.</t>
   </si>
   <si>
     <t>STIGDE</t>
   </si>
   <si>
     <t>Stigmina deflectens (as Juniperus)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Trioza apicalis</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PHYTAU</t>
   </si>
   <si>
     <t>Phytophthora austrocedri</t>
   </si>
   <si>
     <t>* Green S, Elliot M, Armstrong A, Hendry SJ (2015) Phytophthora austrocedrae emerges as a serious threat to juniper (Juniperus communis) in Britain. Plant Pathology 64(2), 456-466.
 ------- In the UK.</t>
   </si>
   <si>
     <t>SPNACU</t>
   </si>
   <si>
     <t>Siphonatrophia cupressi (as Juniperus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -697,169 +697,169 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
-      <c r="D12"/>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>37</v>
       </c>
-      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" t="s">
         <v>41</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
         <v>44</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>45</v>
       </c>
-      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" t="s">
         <v>50</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>51</v>
       </c>
-      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" t="s">
         <v>57</v>