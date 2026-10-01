--- v5 (2026-08-01)
+++ v6 (2026-10-01)
@@ -159,50 +159,51 @@
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, Cunnigham RT, Nakagawa S (1990) Host plants of Mediterranean fruit fly on the island of Hawaii (1949-1985 survey). Journal of Economic Entomology 83(5),  1863-1878,</t>
   </si>
   <si>
     <t>CHRBMA</t>
   </si>
   <si>
     <t>Chrysobothris mali</t>
   </si>
   <si>
     <t>* Rijal J &amp; Seybold S (2019) Biology and control of Pacific flatheaded borer in walnuts. Retrieved from https://ucanr.edu/sites/cawalnut/files/319307.pdf, 10pp.
+* Rijal J, Sakaki S, Gyawaly S, Addesso K (2026) Optimizing trap design, lure, and color for monitoring Chrysobothris mali (Coleoptera: Buprestidae) in California walnut orchards. Environmental Entomology 55(2), nvag033.
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBMA/documents
 ------- confirmed true host of Chrysobothis mali</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
   </si>
   <si>
     <t>CARPPO</t>
   </si>
   <si>