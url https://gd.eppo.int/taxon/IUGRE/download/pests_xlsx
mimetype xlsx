--- v2 (2026-02-21)
+++ v3 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="IUGRE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>Listed by Gunn (1921) only, considered unreliable by EPPO (2013).
 * EPPO (2013) Pest Risk Analysis for Thaumatotibia leucotreta. EPPO, Paris. Available at https://gd.eppo.int/taxon/ARGPLE/documents.
 * Gunn D (1921)  The False Codling Moth (Argyroploce leucotreta Meyr.). Science Bulletin, Department of Agriculture and Forestry, Union of South Africa 21:1-28.</t>
@@ -637,50 +637,59 @@
   <si>
     <t>* Commission database of host plants found to be susceptible to Xylella fastidiosa in the Union Territory (update 12 of 2019-04-11).
 ------- As X. fastidiosa subsp. fastidiosa.
 * EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies (fastidiosa) and undetermined.</t>
   </si>
   <si>
     <t>XYLEFF</t>
   </si>
   <si>
     <t>Xylella fastidiosa subsp. fastidiosa</t>
   </si>
   <si>
     <t>* Commission database of host plants found to be susceptible to Xylella fastidiosa in the Union Territory (update 12 of 2019-04-11).
 * EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Xylella fastidiosa subsp. fastidiosa.</t>
   </si>
   <si>
     <t>XYLBGE</t>
   </si>
   <si>
     <t>Xylosandrus germanus</t>
   </si>
   <si>
     <t>* Stergulc F, Frigimelica G, Zandigiacomo P, Battisti A (1999) Severe forest decline of young walnut plantations in Friuli-Venezia Giulia, NE Italy. Sherwood - Foreste ed Alberi Oggi 5(4), 27-31 (abst.).</t>
+  </si>
+  <si>
+    <t>ZAPRTU</t>
+  </si>
+  <si>
+    <t>Zaprionus tuberculatus</t>
+  </si>
+  <si>
+    <t>* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DRYOHI</t>
   </si>
   <si>
     <t>Dryocoetes himalayensis</t>
   </si>
   <si>
     <t>* Bhagat RC (2017) Coleopteran-fauna (Insecta) infesting fruit plantations in Jammu &amp; Kashmir state (India): An annotated checklist and biodiversity. International Journal of Current Research in Biosciences and Plant Biology 4(2), 60-66. doi: http://dx.doi.org/10.20546/ijcrbp.2017.402.008 
 ------- Confirmed host.
 * Foit J, Kašák J, Májek T, Knížek M, Hoch G &amp; Steyder G (2017) First observations on the breeding ecology of invasive Dryocoetes himalayensis Strohmeyer, 1908 (Coleoptera: Curculionidae: Scolytinae) in its introduced range in Europe. Journal of Forest Science 63(6), 290–292.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>ERSHMU</t>
   </si>
   <si>
     <t>Garella musculana</t>
   </si>
   <si>
     <t>* Bostancı C, Yıldırım İ, Yıldız Y, Aydoğan O (2019) New host walnut species Juglans nigra for Garella musculana. Turkish Journal of Agriculture - Food Science and Technology, 7(12), 2133-2136.
 ------- Confirmed host.
@@ -1053,51 +1062,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D76"/>
+  <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2015,139 +2024,153 @@
         <v>188</v>
       </c>
       <c r="C68" t="s">
         <v>189</v>
       </c>
       <c r="D68" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>191</v>
       </c>
       <c r="C69" t="s">
         <v>192</v>
       </c>
       <c r="D69" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70" t="s">
         <v>194</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>195</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B71" t="s">
         <v>198</v>
       </c>
       <c r="C71" t="s">
         <v>199</v>
       </c>
       <c r="D71" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B72" t="s">
         <v>201</v>
       </c>
       <c r="C72" t="s">
         <v>202</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B73" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C73" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B74" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C74" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="D74" t="s">
         <v>207</v>
       </c>
+      <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B75" t="s">
         <v>208</v>
       </c>
       <c r="C75" t="s">
         <v>209</v>
       </c>
       <c r="D75" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B76" t="s">
         <v>211</v>
       </c>
       <c r="C76" t="s">
         <v>212</v>
       </c>
-      <c r="D76"/>
+      <c r="D76" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>197</v>
+      </c>
+      <c r="B77" t="s">
+        <v>214</v>
+      </c>
+      <c r="C77" t="s">
+        <v>215</v>
+      </c>
+      <c r="D77"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>