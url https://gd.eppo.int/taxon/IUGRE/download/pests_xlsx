--- v3 (2026-04-02)
+++ v4 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="IUGRE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>Listed by Gunn (1921) only, considered unreliable by EPPO (2013).
 * EPPO (2013) Pest Risk Analysis for Thaumatotibia leucotreta. EPPO, Paris. Available at https://gd.eppo.int/taxon/ARGPLE/documents.
 * Gunn D (1921)  The False Codling Moth (Argyroploce leucotreta Meyr.). Science Bulletin, Department of Agriculture and Forestry, Union of South Africa 21:1-28.</t>
@@ -715,50 +715,65 @@
   </si>
   <si>
     <t>* Ahmad MI, Hafiz IA, Chaudhry MI (1977) Biological studies of Aeolesthes sarta Solksy attacking poplars in Pakistan. Pakistan Journal of Forestry 27, 123-129.
 * Duffy EAJ (1968) A monograph of the immature stages of Oriental timber beetles (Cerambycidae). Trustees of the British Museum (Natural History), London.
 * Farashiani ME, Sadeghi SE, Abaii M (2001) Geographic distribution and hosts of sart longhorn beetle, Aeolesthes sarta Solsky (Col.: Cerambycidae) in Iran. Journal of Entomological Society of Iran 20, 81-96.
 * Khan SA, Bhatia S, Tripathi N (2013) Entomological investigation on Aeolesthes sarta (Solsky), a major pest on walnut trees (Juglans regia L.) in Kashmir Valley. Journal of Academia and Industrial Research 2(6), 325-330.
 ------- Confirmed host.
 * Mir GM, Wani MA (2005) Severity of infestation and damage to walnut plantation by important insect pests in Kashmir. Indian Journal of Plant Protection 33, 188-193. 
 * Sengupta CK, Sengupta T (1981) Cerambycidae (Coleoptera) of Arunachal Pradesh. Records of the Zoological Survey of India 78, 133-154.
 * Yagdyev A, Tashlieva AO (1976) Beetle pests of walnut and oleaster in Turkmenia. Ekologicheskoe i Khozyaistvennoe Znachenie Nasekomykh Turkmenii, 83-92</t>
   </si>
   <si>
     <t>XANTJU</t>
   </si>
   <si>
     <t>Xanthomonas arboricola pv. juglandis</t>
   </si>
   <si>
     <t>* Zhao B, Liu F, Gong Y, Zhang J, Ma Q (2021) Walnut blight investigation, spray materials screening, and bactericide application timing for walnut blight control in Northeast China. European Journal of Plant Pathology 161, 161–170.</t>
   </si>
   <si>
     <t>XYLONM</t>
   </si>
   <si>
     <t>Xylotrechus namanganensis</t>
+  </si>
+  <si>
+    <t>Non-host</t>
+  </si>
+  <si>
+    <t>AGRLMA</t>
+  </si>
+  <si>
+    <t>Agrilus mali</t>
+  </si>
+  <si>
+    <t>* Jendek E, Grebennikov V (2011) Agrilus (Coleoptera, Buprestidae) of East Asia. Prague, Czech Republic: Nakladatelství Jan Farkač.
+------- erroneous host
+* EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for Agrilus mali (Coleoptera: Buprestidae). EPPO, Paris. https://gd.eppo.int/taxon/AGRLMA/documents
+------- report as host considered erroneous</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1062,51 +1077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D77"/>
+  <dimension ref="A1:D78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2127,50 +2142,64 @@
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>197</v>
       </c>
       <c r="B76" t="s">
         <v>211</v>
       </c>
       <c r="C76" t="s">
         <v>212</v>
       </c>
       <c r="D76" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>197</v>
       </c>
       <c r="B77" t="s">
         <v>214</v>
       </c>
       <c r="C77" t="s">
         <v>215</v>
       </c>
       <c r="D77"/>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" t="s">
+        <v>216</v>
+      </c>
+      <c r="B78" t="s">
+        <v>217</v>
+      </c>
+      <c r="C78" t="s">
+        <v>218</v>
+      </c>
+      <c r="D78" t="s">
+        <v>219</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>