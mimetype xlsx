--- v4 (2026-06-22)
+++ v5 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="IUGRE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>Listed by Gunn (1921) only, considered unreliable by EPPO (2013).
 * EPPO (2013) Pest Risk Analysis for Thaumatotibia leucotreta. EPPO, Paris. Available at https://gd.eppo.int/taxon/ARGPLE/documents.
 * Gunn D (1921)  The False Codling Moth (Argyroploce leucotreta Meyr.). Science Bulletin, Department of Agriculture and Forestry, Union of South Africa 21:1-28.</t>
@@ -628,50 +628,59 @@
 * Lindgren D, Vincent L, Krohne H (1955) The khapra beetle, Trogoderma granarium Everts. Hilgardia 24(1), 1-36.
 ------- feeding on kernels, citing others</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>* Commission database of host plants found to be susceptible to Xylella fastidiosa in the Union Territory (update 12 of 2019-04-11).
 ------- As X. fastidiosa subsp. fastidiosa.
 * EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies (fastidiosa) and undetermined.</t>
   </si>
   <si>
     <t>XYLEFF</t>
   </si>
   <si>
     <t>Xylella fastidiosa subsp. fastidiosa</t>
   </si>
   <si>
     <t>* Commission database of host plants found to be susceptible to Xylella fastidiosa in the Union Territory (update 12 of 2019-04-11).
 * EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Xylella fastidiosa subsp. fastidiosa.</t>
+  </si>
+  <si>
+    <t>XYLEFM</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa subsp. multiplex</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10171</t>
   </si>
   <si>
     <t>XYLBGE</t>
   </si>
   <si>
     <t>Xylosandrus germanus</t>
   </si>
   <si>
     <t>* Stergulc F, Frigimelica G, Zandigiacomo P, Battisti A (1999) Severe forest decline of young walnut plantations in Friuli-Venezia Giulia, NE Italy. Sherwood - Foreste ed Alberi Oggi 5(4), 27-31 (abst.).</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
     <t>* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>DRYOHI</t>
   </si>
@@ -1077,51 +1086,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D78"/>
+  <dimension ref="A1:D79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2053,152 +2062,166 @@
         <v>191</v>
       </c>
       <c r="C69" t="s">
         <v>192</v>
       </c>
       <c r="D69" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>194</v>
       </c>
       <c r="C70" t="s">
         <v>195</v>
       </c>
       <c r="D70" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" t="s">
         <v>197</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>198</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B72" t="s">
         <v>201</v>
       </c>
       <c r="C72" t="s">
         <v>202</v>
       </c>
       <c r="D72" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B73" t="s">
         <v>204</v>
       </c>
       <c r="C73" t="s">
         <v>205</v>
       </c>
-      <c r="D73"/>
+      <c r="D73" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B74" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C74" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B75" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C75" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="D75" t="s">
         <v>210</v>
       </c>
+      <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B76" t="s">
         <v>211</v>
       </c>
       <c r="C76" t="s">
         <v>212</v>
       </c>
       <c r="D76" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B77" t="s">
         <v>214</v>
       </c>
       <c r="C77" t="s">
         <v>215</v>
       </c>
-      <c r="D77"/>
+      <c r="D77" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="B78" t="s">
         <v>217</v>
       </c>
       <c r="C78" t="s">
         <v>218</v>
       </c>
-      <c r="D78" t="s">
+      <c r="D78"/>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" t="s">
         <v>219</v>
+      </c>
+      <c r="B79" t="s">
+        <v>220</v>
+      </c>
+      <c r="C79" t="s">
+        <v>221</v>
+      </c>
+      <c r="D79" t="s">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">