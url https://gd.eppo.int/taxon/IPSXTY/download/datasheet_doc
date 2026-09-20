--- v14 (2026-08-31)
+++ v15 (2026-09-20)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22486a94f2df087f6" w:history="1">
+            <w:hyperlink r:id="rId36266aafbfa901144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44716a94f2df0883b" w:history="1">
+            <w:hyperlink r:id="rId72386aafbfa901195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25104166" name="name42416a94f2df092ef" descr="13747.jpg"/>
+                  <wp:docPr id="91924267" name="name52206aafbfa901945" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43926a94f2df092ed" cstate="print"/>
+                          <a:blip r:embed="rId29306aafbfa901943" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11796a94f2df0942b" w:history="1">
+            <w:hyperlink r:id="rId69066aafbfa901a47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24543179" name="name90056a94f2df0a597" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="26391515" name="name65826aafbfa902cd7" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37616a94f2df0a594" cstate="print"/>
+                    <a:blip r:embed="rId21546aafbfa902cd4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19636a94f2df0c72f" w:history="1">
+      <w:hyperlink r:id="rId72656aafbfa904f67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13706a94f2df0c967" w:history="1">
+      <w:hyperlink r:id="rId80506aafbfa90519b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13266a94f2df0c9f0" w:history="1">
+      <w:hyperlink r:id="rId90776aafbfa905226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57496a94f2df0cd94" w:history="1">
+      <w:hyperlink r:id="rId42396aafbfa9055b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38746a94f2df0cef3" w:history="1"/>
+      <w:hyperlink r:id="rId66786aafbfa90571d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10116a94f2df0d67b" w:history="1">
+      <w:hyperlink r:id="rId93556aafbfa90602e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88836a94f2df0d6ce" w:history="1">
+      <w:hyperlink r:id="rId75686aafbfa906084" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47796a94f2df0d760" w:history="1">
+      <w:hyperlink r:id="rId62476aafbfa906118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20056a94f2df0d816" w:history="1">
+      <w:hyperlink r:id="rId53606aafbfa9061d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49682991" name="name99086a94f2df0ddf3" descr="eu_funding_250.png"/>
+            <wp:docPr id="72903382" name="name39446aafbfa9067f4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75916a94f2df0ddf1" cstate="print"/>
+                    <a:blip r:embed="rId83186aafbfa9067f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62095041">
+  <w:abstractNum w:abstractNumId="16675267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41949252">
+    <w:lvl w:ilvl="0" w:tplc="77854025">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41949252" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77854025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41949252" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77854025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41949252" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77854025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41949252" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77854025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41949252" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77854025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41949252" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77854025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41949252" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77854025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41949252" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77854025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62095040">
+  <w:abstractNum w:abstractNumId="16675266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27323486">
+    <w:lvl w:ilvl="0" w:tplc="25943816">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62095040">
-    <w:abstractNumId w:val="62095040"/>
+  <w:num w:numId="16675266">
+    <w:abstractNumId w:val="16675266"/>
   </w:num>
-  <w:num w:numId="62095041">
-    <w:abstractNumId w:val="62095041"/>
+  <w:num w:numId="16675267">
+    <w:abstractNumId w:val="16675267"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId183662171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463682095" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22486a94f2df087f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId44716a94f2df0883b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId11796a94f2df0942b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId19636a94f2df0c72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId13706a94f2df0c967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId13266a94f2df0c9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId57496a94f2df0cd94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId38746a94f2df0cef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId10116a94f2df0d67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId88836a94f2df0d6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId47796a94f2df0d760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId20056a94f2df0d816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43926a94f2df092ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43926a94f2df092ed.jpg"/><Relationship Id="rId37616a94f2df0a594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37616a94f2df0a594.jpg"/><Relationship Id="rId75916a94f2df0ddf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75916a94f2df0ddf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId183520927" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315860110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36266aafbfa901144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId72386aafbfa901195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId69066aafbfa901a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId72656aafbfa904f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId80506aafbfa90519b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId90776aafbfa905226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId42396aafbfa9055b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId66786aafbfa90571d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId93556aafbfa90602e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId75686aafbfa906084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId62476aafbfa906118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId53606aafbfa9061d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29306aafbfa901943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29306aafbfa901943.jpg"/><Relationship Id="rId21546aafbfa902cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21546aafbfa902cd4.jpg"/><Relationship Id="rId83186aafbfa9067f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83186aafbfa9067f3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>