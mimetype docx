--- v15 (2026-09-20)
+++ v16 (2026-10-11)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36266aafbfa901144" w:history="1">
+            <w:hyperlink r:id="rId71356acb58dd9e965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72386aafbfa901195" w:history="1">
+            <w:hyperlink r:id="rId38446acb58dd9e9aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91924267" name="name52206aafbfa901945" descr="13747.jpg"/>
+                  <wp:docPr id="48799011" name="name19266acb58dd9f0d2" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29306aafbfa901943" cstate="print"/>
+                          <a:blip r:embed="rId33266acb58dd9f0d0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69066aafbfa901a47" w:history="1">
+            <w:hyperlink r:id="rId19266acb58dd9f1f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26391515" name="name65826aafbfa902cd7" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="60327850" name="name77136acb58dda0099" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21546aafbfa902cd4" cstate="print"/>
+                    <a:blip r:embed="rId90936acb58dda0095" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72656aafbfa904f67" w:history="1">
+      <w:hyperlink r:id="rId17776acb58dda22bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80506aafbfa90519b" w:history="1">
+      <w:hyperlink r:id="rId85536acb58dda24ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90776aafbfa905226" w:history="1">
+      <w:hyperlink r:id="rId20736acb58dda2575" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42396aafbfa9055b8" w:history="1">
+      <w:hyperlink r:id="rId12286acb58dda28f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66786aafbfa90571d" w:history="1"/>
+      <w:hyperlink r:id="rId47736acb58dda2a4f" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93556aafbfa90602e" w:history="1">
+      <w:hyperlink r:id="rId37346acb58dda335f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75686aafbfa906084" w:history="1">
+      <w:hyperlink r:id="rId57176acb58dda33b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62476aafbfa906118" w:history="1">
+      <w:hyperlink r:id="rId58216acb58dda3448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53606aafbfa9061d4" w:history="1">
+      <w:hyperlink r:id="rId85336acb58dda3500" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72903382" name="name39446aafbfa9067f4" descr="eu_funding_250.png"/>
+            <wp:docPr id="72057590" name="name10366acb58dda3680" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83186aafbfa9067f3" cstate="print"/>
+                    <a:blip r:embed="rId96556acb58dda367f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16675267">
+  <w:abstractNum w:abstractNumId="14405269">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77854025">
+    <w:lvl w:ilvl="0" w:tplc="28175197">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77854025" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28175197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77854025" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28175197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77854025" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28175197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77854025" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28175197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77854025" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28175197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77854025" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28175197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77854025" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28175197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77854025" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28175197" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16675266">
+  <w:abstractNum w:abstractNumId="14405268">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25943816">
+    <w:lvl w:ilvl="0" w:tplc="93350250">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16675266">
-    <w:abstractNumId w:val="16675266"/>
+  <w:num w:numId="14405268">
+    <w:abstractNumId w:val="14405268"/>
   </w:num>
-  <w:num w:numId="16675267">
-    <w:abstractNumId w:val="16675267"/>
+  <w:num w:numId="14405269">
+    <w:abstractNumId w:val="14405269"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId183520927" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315860110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36266aafbfa901144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId72386aafbfa901195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId69066aafbfa901a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId72656aafbfa904f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId80506aafbfa90519b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId90776aafbfa905226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId42396aafbfa9055b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId66786aafbfa90571d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId93556aafbfa90602e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId75686aafbfa906084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId62476aafbfa906118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId53606aafbfa9061d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29306aafbfa901943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29306aafbfa901943.jpg"/><Relationship Id="rId21546aafbfa902cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21546aafbfa902cd4.jpg"/><Relationship Id="rId83186aafbfa9067f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83186aafbfa9067f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881585513" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId602113189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71356acb58dd9e965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId38446acb58dd9e9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId19266acb58dd9f1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId17776acb58dda22bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId85536acb58dda24ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId20736acb58dda2575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId12286acb58dda28f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId47736acb58dda2a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId37346acb58dda335f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId57176acb58dda33b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId58216acb58dda3448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId85336acb58dda3500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33266acb58dd9f0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33266acb58dd9f0d0.jpg"/><Relationship Id="rId90936acb58dda0095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90936acb58dda0095.jpg"/><Relationship Id="rId96556acb58dda367f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96556acb58dda367f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>