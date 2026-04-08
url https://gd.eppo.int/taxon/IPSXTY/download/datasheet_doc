--- v6 (2026-02-25)
+++ v7 (2026-04-08)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId4645699e81b3911ef" w:history="1">
+            <w:hyperlink r:id="rId359569d5edfa64088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId3682699e81b391234" w:history="1">
+            <w:hyperlink r:id="rId236569d5edfa640ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10896325" name="name3371699e81b39192c" descr="13747.jpg"/>
+                  <wp:docPr id="81420465" name="name796669d5edfa646aa" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId5134699e81b39192a" cstate="print"/>
+                          <a:blip r:embed="rId773469d5edfa646a8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId2861699e81b391a7d" w:history="1">
+            <w:hyperlink r:id="rId825469d5edfa647d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1957843" name="name8655699e81b392c07" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="88890575" name="name555969d5edfa657e5" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId3156699e81b392c03" cstate="print"/>
+                    <a:blip r:embed="rId649169d5edfa657e3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3779699e81b394de8" w:history="1">
+      <w:hyperlink r:id="rId850069d5edfa6798a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4370699e81b39501e" w:history="1">
+      <w:hyperlink r:id="rId795869d5edfa67bbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9889699e81b3950a6" w:history="1">
+      <w:hyperlink r:id="rId182169d5edfa67c46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3623699e81b39541a" w:history="1">
+      <w:hyperlink r:id="rId996169d5edfa67fb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5170699e81b395576" w:history="1"/>
+      <w:hyperlink r:id="rId279469d5edfa681f4" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3925699e81b395d1f" w:history="1">
+      <w:hyperlink r:id="rId364069d5edfa68995" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7300699e81b395d72" w:history="1">
+      <w:hyperlink r:id="rId611469d5edfa689e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1498699e81b395e02" w:history="1">
+      <w:hyperlink r:id="rId833369d5edfa68a79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1311699e81b395eba" w:history="1">
+      <w:hyperlink r:id="rId734669d5edfa68b35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14886330" name="name1748699e81b39628d" descr="eu_funding_250.png"/>
+            <wp:docPr id="7121948" name="name366869d5edfa68c81" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4755699e81b39628c" cstate="print"/>
+                    <a:blip r:embed="rId849869d5edfa68c80" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97447415">
+  <w:abstractNum w:abstractNumId="58151382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39739112">
+    <w:lvl w:ilvl="0" w:tplc="59456262">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39739112" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59456262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39739112" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59456262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39739112" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59456262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39739112" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59456262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39739112" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59456262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39739112" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59456262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39739112" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59456262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39739112" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59456262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97447414">
+  <w:abstractNum w:abstractNumId="58151381">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13966078">
+    <w:lvl w:ilvl="0" w:tplc="88840204">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97447414">
-    <w:abstractNumId w:val="97447414"/>
+  <w:num w:numId="58151381">
+    <w:abstractNumId w:val="58151381"/>
   </w:num>
-  <w:num w:numId="97447415">
-    <w:abstractNumId w:val="97447415"/>
+  <w:num w:numId="58151382">
+    <w:abstractNumId w:val="58151382"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478656142" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId585168071" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4645699e81b3911ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId3682699e81b391234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId2861699e81b391a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId3779699e81b394de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId4370699e81b39501e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId9889699e81b3950a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId3623699e81b39541a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId5170699e81b395576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId3925699e81b395d1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId7300699e81b395d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId1498699e81b395e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId1311699e81b395eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId5134699e81b39192a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId5134699e81b39192a.jpg"/><Relationship Id="rId3156699e81b392c03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId3156699e81b392c03.jpg"/><Relationship Id="rId4755699e81b39628c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId4755699e81b39628c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId880730729" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759377005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId359569d5edfa64088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId236569d5edfa640ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId825469d5edfa647d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId850069d5edfa6798a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId795869d5edfa67bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId182169d5edfa67c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId996169d5edfa67fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId279469d5edfa681f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId364069d5edfa68995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId611469d5edfa689e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId833369d5edfa68a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId734669d5edfa68b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId773469d5edfa646a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId773469d5edfa646a8.jpg"/><Relationship Id="rId649169d5edfa657e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649169d5edfa657e3.jpg"/><Relationship Id="rId849869d5edfa68c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId849869d5edfa68c80.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>