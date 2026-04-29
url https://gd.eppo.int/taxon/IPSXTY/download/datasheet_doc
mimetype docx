--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359569d5edfa64088" w:history="1">
+            <w:hyperlink r:id="rId187769f1bcc96be1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236569d5edfa640ce" w:history="1">
+            <w:hyperlink r:id="rId658069f1bcc96be62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81420465" name="name796669d5edfa646aa" descr="13747.jpg"/>
+                  <wp:docPr id="51977653" name="name691669f1bcc96c3f7" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId773469d5edfa646a8" cstate="print"/>
+                          <a:blip r:embed="rId849469f1bcc96c3f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId825469d5edfa647d7" w:history="1">
+            <w:hyperlink r:id="rId623269f1bcc96c4f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88890575" name="name555969d5edfa657e5" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="90738279" name="name707769f1bcc96d59c" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId649169d5edfa657e3" cstate="print"/>
+                    <a:blip r:embed="rId237569f1bcc96d599" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId850069d5edfa6798a" w:history="1">
+      <w:hyperlink r:id="rId136469f1bcc96f745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795869d5edfa67bbf" w:history="1">
+      <w:hyperlink r:id="rId482169f1bcc96f975" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182169d5edfa67c46" w:history="1">
+      <w:hyperlink r:id="rId116469f1bcc96f9fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996169d5edfa67fb6" w:history="1">
+      <w:hyperlink r:id="rId289469f1bcc96fd6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279469d5edfa681f4" w:history="1"/>
+      <w:hyperlink r:id="rId529369f1bcc96fec6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364069d5edfa68995" w:history="1">
+      <w:hyperlink r:id="rId837369f1bcc97065c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611469d5edfa689e8" w:history="1">
+      <w:hyperlink r:id="rId189569f1bcc9706af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId833369d5edfa68a79" w:history="1">
+      <w:hyperlink r:id="rId875069f1bcc97073f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734669d5edfa68b35" w:history="1">
+      <w:hyperlink r:id="rId296269f1bcc97082f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7121948" name="name366869d5edfa68c81" descr="eu_funding_250.png"/>
+            <wp:docPr id="55827587" name="name222969f1bcc970bd7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId849869d5edfa68c80" cstate="print"/>
+                    <a:blip r:embed="rId860969f1bcc970bd5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58151382">
+  <w:abstractNum w:abstractNumId="43906436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59456262">
+    <w:lvl w:ilvl="0" w:tplc="67336241">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59456262" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67336241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59456262" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67336241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59456262" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67336241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59456262" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67336241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59456262" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67336241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59456262" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67336241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59456262" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67336241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59456262" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67336241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58151381">
+  <w:abstractNum w:abstractNumId="43906435">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88840204">
+    <w:lvl w:ilvl="0" w:tplc="92810261">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58151381">
-    <w:abstractNumId w:val="58151381"/>
+  <w:num w:numId="43906435">
+    <w:abstractNumId w:val="43906435"/>
   </w:num>
-  <w:num w:numId="58151382">
-    <w:abstractNumId w:val="58151382"/>
+  <w:num w:numId="43906436">
+    <w:abstractNumId w:val="43906436"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId880730729" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759377005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId359569d5edfa64088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId236569d5edfa640ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId825469d5edfa647d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId850069d5edfa6798a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId795869d5edfa67bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId182169d5edfa67c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId996169d5edfa67fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId279469d5edfa681f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId364069d5edfa68995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId611469d5edfa689e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId833369d5edfa68a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId734669d5edfa68b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId773469d5edfa646a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId773469d5edfa646a8.jpg"/><Relationship Id="rId649169d5edfa657e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649169d5edfa657e3.jpg"/><Relationship Id="rId849869d5edfa68c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId849869d5edfa68c80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId164436453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId140992736" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId187769f1bcc96be1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId658069f1bcc96be62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId623269f1bcc96c4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId136469f1bcc96f745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId482169f1bcc96f975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId116469f1bcc96f9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId289469f1bcc96fd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId529369f1bcc96fec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId837369f1bcc97065c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId189569f1bcc9706af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId875069f1bcc97073f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId296269f1bcc97082f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId849469f1bcc96c3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId849469f1bcc96c3f5.jpg"/><Relationship Id="rId237569f1bcc96d599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId237569f1bcc96d599.jpg"/><Relationship Id="rId860969f1bcc970bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId860969f1bcc970bd5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>