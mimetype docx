--- v8 (2026-04-29)
+++ v9 (2026-05-19)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187769f1bcc96be1c" w:history="1">
+            <w:hyperlink r:id="rId39456a0c586534c16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658069f1bcc96be62" w:history="1">
+            <w:hyperlink r:id="rId27486a0c586534c5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51977653" name="name691669f1bcc96c3f7" descr="13747.jpg"/>
+                  <wp:docPr id="76857834" name="name36336a0c5865351cd" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId849469f1bcc96c3f5" cstate="print"/>
+                          <a:blip r:embed="rId33166a0c5865351cb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId623269f1bcc96c4f3" w:history="1">
+            <w:hyperlink r:id="rId34226a0c5865352ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90738279" name="name707769f1bcc96d59c" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="93764450" name="name53796a0c586536328" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId237569f1bcc96d599" cstate="print"/>
+                    <a:blip r:embed="rId96176a0c586536326" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136469f1bcc96f745" w:history="1">
+      <w:hyperlink r:id="rId69226a0c5865384e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482169f1bcc96f975" w:history="1">
+      <w:hyperlink r:id="rId33226a0c58653870e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116469f1bcc96f9fc" w:history="1">
+      <w:hyperlink r:id="rId30916a0c586538796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289469f1bcc96fd6b" w:history="1">
+      <w:hyperlink r:id="rId43206a0c586538b18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529369f1bcc96fec6" w:history="1"/>
+      <w:hyperlink r:id="rId64496a0c586538c78" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837369f1bcc97065c" w:history="1">
+      <w:hyperlink r:id="rId71526a0c586539403" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189569f1bcc9706af" w:history="1">
+      <w:hyperlink r:id="rId47996a0c586539455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875069f1bcc97073f" w:history="1">
+      <w:hyperlink r:id="rId77436a0c58653951e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296269f1bcc97082f" w:history="1">
+      <w:hyperlink r:id="rId24356a0c5865396cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55827587" name="name222969f1bcc970bd7" descr="eu_funding_250.png"/>
+            <wp:docPr id="53200628" name="name73986a0c586539814" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId860969f1bcc970bd5" cstate="print"/>
+                    <a:blip r:embed="rId48986a0c586539813" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43906436">
+  <w:abstractNum w:abstractNumId="30607730">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67336241">
+    <w:lvl w:ilvl="0" w:tplc="21028370">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67336241" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21028370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67336241" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21028370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67336241" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21028370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67336241" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21028370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67336241" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21028370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67336241" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21028370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67336241" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21028370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67336241" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21028370" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43906435">
+  <w:abstractNum w:abstractNumId="30607729">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92810261">
+    <w:lvl w:ilvl="0" w:tplc="47408222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43906435">
-    <w:abstractNumId w:val="43906435"/>
+  <w:num w:numId="30607729">
+    <w:abstractNumId w:val="30607729"/>
   </w:num>
-  <w:num w:numId="43906436">
-    <w:abstractNumId w:val="43906436"/>
+  <w:num w:numId="30607730">
+    <w:abstractNumId w:val="30607730"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId164436453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId140992736" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId187769f1bcc96be1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId658069f1bcc96be62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId623269f1bcc96c4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId136469f1bcc96f745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId482169f1bcc96f975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId116469f1bcc96f9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId289469f1bcc96fd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId529369f1bcc96fec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId837369f1bcc97065c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId189569f1bcc9706af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId875069f1bcc97073f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId296269f1bcc97082f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId849469f1bcc96c3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId849469f1bcc96c3f5.jpg"/><Relationship Id="rId237569f1bcc96d599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId237569f1bcc96d599.jpg"/><Relationship Id="rId860969f1bcc970bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId860969f1bcc970bd5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId501766054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId567563531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39456a0c586534c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId27486a0c586534c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId34226a0c5865352ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId69226a0c5865384e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId33226a0c58653870e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId30916a0c586538796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId43206a0c586538b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId64496a0c586538c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId71526a0c586539403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId47996a0c586539455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId77436a0c58653951e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId24356a0c5865396cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33166a0c5865351cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33166a0c5865351cb.jpg"/><Relationship Id="rId96176a0c586536326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96176a0c586536326.jpg"/><Relationship Id="rId48986a0c586539813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48986a0c586539813.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>