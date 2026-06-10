--- v9 (2026-05-19)
+++ v10 (2026-06-10)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39456a0c586534c16" w:history="1">
+            <w:hyperlink r:id="rId80006a2900883edaa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27486a0c586534c5b" w:history="1">
+            <w:hyperlink r:id="rId40286a2900883edf1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76857834" name="name36336a0c5865351cd" descr="13747.jpg"/>
+                  <wp:docPr id="99620405" name="name30276a2900883f505" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33166a0c5865351cb" cstate="print"/>
+                          <a:blip r:embed="rId19596a2900883f503" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34226a0c5865352ca" w:history="1">
+            <w:hyperlink r:id="rId39986a2900883f635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93764450" name="name53796a0c586536328" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="34744507" name="name56056a29008840b06" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96176a0c586536326" cstate="print"/>
+                    <a:blip r:embed="rId57446a29008840b02" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69226a0c5865384e6" w:history="1">
+      <w:hyperlink r:id="rId40306a29008842d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33226a0c58653870e" w:history="1">
+      <w:hyperlink r:id="rId46586a29008842f2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30916a0c586538796" w:history="1">
+      <w:hyperlink r:id="rId99696a29008842fb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43206a0c586538b18" w:history="1">
+      <w:hyperlink r:id="rId50016a29008843325" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64496a0c586538c78" w:history="1"/>
+      <w:hyperlink r:id="rId21686a29008843481" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71526a0c586539403" w:history="1">
+      <w:hyperlink r:id="rId23046a29008843c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47996a0c586539455" w:history="1">
+      <w:hyperlink r:id="rId66796a29008843c9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77436a0c58653951e" w:history="1">
+      <w:hyperlink r:id="rId25626a29008843d2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24356a0c5865396cd" w:history="1">
+      <w:hyperlink r:id="rId61386a29008843de2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53200628" name="name73986a0c586539814" descr="eu_funding_250.png"/>
+            <wp:docPr id="18273853" name="name58796a29008843f58" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48986a0c586539813" cstate="print"/>
+                    <a:blip r:embed="rId95866a29008843f57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30607730">
+  <w:abstractNum w:abstractNumId="41755119">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21028370">
+    <w:lvl w:ilvl="0" w:tplc="94227060">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21028370" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94227060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21028370" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94227060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21028370" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94227060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21028370" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94227060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21028370" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94227060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21028370" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94227060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21028370" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94227060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21028370" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94227060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30607729">
+  <w:abstractNum w:abstractNumId="41755118">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47408222">
+    <w:lvl w:ilvl="0" w:tplc="83831995">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30607729">
-    <w:abstractNumId w:val="30607729"/>
+  <w:num w:numId="41755118">
+    <w:abstractNumId w:val="41755118"/>
   </w:num>
-  <w:num w:numId="30607730">
-    <w:abstractNumId w:val="30607730"/>
+  <w:num w:numId="41755119">
+    <w:abstractNumId w:val="41755119"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId501766054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId567563531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39456a0c586534c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId27486a0c586534c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId34226a0c5865352ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId69226a0c5865384e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId33226a0c58653870e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId30916a0c586538796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId43206a0c586538b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId64496a0c586538c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId71526a0c586539403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId47996a0c586539455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId77436a0c58653951e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId24356a0c5865396cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33166a0c5865351cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33166a0c5865351cb.jpg"/><Relationship Id="rId96176a0c586536326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96176a0c586536326.jpg"/><Relationship Id="rId48986a0c586539813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48986a0c586539813.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId483357724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId739833385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80006a2900883edaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId40286a2900883edf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId39986a2900883f635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId40306a29008842d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId46586a29008842f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId99696a29008842fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId50016a29008843325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId21686a29008843481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId23046a29008843c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId66796a29008843c9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId25626a29008843d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId61386a29008843de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19596a2900883f503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19596a2900883f503.jpg"/><Relationship Id="rId57446a29008840b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57446a29008840b02.jpg"/><Relationship Id="rId95866a29008843f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95866a29008843f57.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>