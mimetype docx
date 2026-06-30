--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80006a2900883edaa" w:history="1">
+            <w:hyperlink r:id="rId23816a43dd1444c73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40286a2900883edf1" w:history="1">
+            <w:hyperlink r:id="rId97136a43dd1444cbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99620405" name="name30276a2900883f505" descr="13747.jpg"/>
+                  <wp:docPr id="89949310" name="name26456a43dd1445493" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19596a2900883f503" cstate="print"/>
+                          <a:blip r:embed="rId51046a43dd1445491" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39986a2900883f635" w:history="1">
+            <w:hyperlink r:id="rId93076a43dd144567c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34744507" name="name56056a29008840b06" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="26858549" name="name67156a43dd14466e1" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57446a29008840b02" cstate="print"/>
+                    <a:blip r:embed="rId62756a43dd14466de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40306a29008842d04" w:history="1">
+      <w:hyperlink r:id="rId56216a43dd14488d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46586a29008842f2b" w:history="1">
+      <w:hyperlink r:id="rId42516a43dd1448b0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99696a29008842fb3" w:history="1">
+      <w:hyperlink r:id="rId66606a43dd1448b95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50016a29008843325" w:history="1">
+      <w:hyperlink r:id="rId52116a43dd1448f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21686a29008843481" w:history="1"/>
+      <w:hyperlink r:id="rId98436a43dd1449072" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23046a29008843c48" w:history="1">
+      <w:hyperlink r:id="rId86116a43dd1449811" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66796a29008843c9b" w:history="1">
+      <w:hyperlink r:id="rId30216a43dd1449864" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25626a29008843d2e" w:history="1">
+      <w:hyperlink r:id="rId33606a43dd14498f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61386a29008843de2" w:history="1">
+      <w:hyperlink r:id="rId20676a43dd14499ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18273853" name="name58796a29008843f58" descr="eu_funding_250.png"/>
+            <wp:docPr id="87547156" name="name82846a43dd1449b29" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95866a29008843f57" cstate="print"/>
+                    <a:blip r:embed="rId65176a43dd1449b28" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41755119">
+  <w:abstractNum w:abstractNumId="89864416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94227060">
+    <w:lvl w:ilvl="0" w:tplc="69002520">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94227060" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69002520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94227060" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69002520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94227060" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69002520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94227060" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69002520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94227060" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69002520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94227060" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69002520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94227060" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69002520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94227060" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69002520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41755118">
+  <w:abstractNum w:abstractNumId="89864415">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83831995">
+    <w:lvl w:ilvl="0" w:tplc="53870590">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41755118">
-    <w:abstractNumId w:val="41755118"/>
+  <w:num w:numId="89864415">
+    <w:abstractNumId w:val="89864415"/>
   </w:num>
-  <w:num w:numId="41755119">
-    <w:abstractNumId w:val="41755119"/>
+  <w:num w:numId="89864416">
+    <w:abstractNumId w:val="89864416"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId483357724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId739833385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80006a2900883edaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId40286a2900883edf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId39986a2900883f635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId40306a29008842d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId46586a29008842f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId99696a29008842fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId50016a29008843325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId21686a29008843481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId23046a29008843c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId66796a29008843c9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId25626a29008843d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId61386a29008843de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19596a2900883f503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19596a2900883f503.jpg"/><Relationship Id="rId57446a29008840b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57446a29008840b02.jpg"/><Relationship Id="rId95866a29008843f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95866a29008843f57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId289736124" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557214888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23816a43dd1444c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId97136a43dd1444cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId93076a43dd144567c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId56216a43dd14488d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId42516a43dd1448b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId66606a43dd1448b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId52116a43dd1448f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId98436a43dd1449072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId86116a43dd1449811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId30216a43dd1449864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId33606a43dd14498f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId20676a43dd14499ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51046a43dd1445491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51046a43dd1445491.jpg"/><Relationship Id="rId62756a43dd14466de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62756a43dd14466de.jpg"/><Relationship Id="rId65176a43dd1449b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65176a43dd1449b28.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>