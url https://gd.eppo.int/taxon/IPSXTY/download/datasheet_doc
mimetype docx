--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23816a43dd1444c73" w:history="1">
+            <w:hyperlink r:id="rId14846a5f9b412315a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97136a43dd1444cbe" w:history="1">
+            <w:hyperlink r:id="rId55976a5f9b41231a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89949310" name="name26456a43dd1445493" descr="13747.jpg"/>
+                  <wp:docPr id="93256912" name="name43926a5f9b4123969" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51046a43dd1445491" cstate="print"/>
+                          <a:blip r:embed="rId58706a5f9b4123967" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93076a43dd144567c" w:history="1">
+            <w:hyperlink r:id="rId83096a5f9b4123ab5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26858549" name="name67156a43dd14466e1" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="62562525" name="name18696a5f9b4125155" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62756a43dd14466de" cstate="print"/>
+                    <a:blip r:embed="rId79086a5f9b4125151" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56216a43dd14488d1" w:history="1">
+      <w:hyperlink r:id="rId92446a5f9b4127603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42516a43dd1448b0b" w:history="1">
+      <w:hyperlink r:id="rId70486a5f9b4127831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66606a43dd1448b95" w:history="1">
+      <w:hyperlink r:id="rId11206a5f9b41278ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52116a43dd1448f12" w:history="1">
+      <w:hyperlink r:id="rId94226a5f9b4127c9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98436a43dd1449072" w:history="1"/>
+      <w:hyperlink r:id="rId58546a5f9b4127e07" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86116a43dd1449811" w:history="1">
+      <w:hyperlink r:id="rId96376a5f9b41286bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30216a43dd1449864" w:history="1">
+      <w:hyperlink r:id="rId86026a5f9b4128713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33606a43dd14498f6" w:history="1">
+      <w:hyperlink r:id="rId89156a5f9b41287bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20676a43dd14499ae" w:history="1">
+      <w:hyperlink r:id="rId11876a5f9b4128b28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87547156" name="name82846a43dd1449b29" descr="eu_funding_250.png"/>
+            <wp:docPr id="35927932" name="name18206a5f9b4128cb9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65176a43dd1449b28" cstate="print"/>
+                    <a:blip r:embed="rId80946a5f9b4128cb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89864416">
+  <w:abstractNum w:abstractNumId="12749934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69002520">
+    <w:lvl w:ilvl="0" w:tplc="18819974">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69002520" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18819974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69002520" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18819974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69002520" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18819974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69002520" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18819974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69002520" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18819974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69002520" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18819974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69002520" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18819974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69002520" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18819974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89864415">
+  <w:abstractNum w:abstractNumId="12749933">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53870590">
+    <w:lvl w:ilvl="0" w:tplc="62629145">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89864415">
-    <w:abstractNumId w:val="89864415"/>
+  <w:num w:numId="12749933">
+    <w:abstractNumId w:val="12749933"/>
   </w:num>
-  <w:num w:numId="89864416">
-    <w:abstractNumId w:val="89864416"/>
+  <w:num w:numId="12749934">
+    <w:abstractNumId w:val="12749934"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId289736124" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557214888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23816a43dd1444c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId97136a43dd1444cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId93076a43dd144567c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId56216a43dd14488d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId42516a43dd1448b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId66606a43dd1448b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId52116a43dd1448f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId98436a43dd1449072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId86116a43dd1449811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId30216a43dd1449864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId33606a43dd14498f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId20676a43dd14499ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51046a43dd1445491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51046a43dd1445491.jpg"/><Relationship Id="rId62756a43dd14466de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62756a43dd14466de.jpg"/><Relationship Id="rId65176a43dd1449b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65176a43dd1449b28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223387936" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960821396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14846a5f9b412315a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId55976a5f9b41231a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId83096a5f9b4123ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId92446a5f9b4127603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId70486a5f9b4127831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId11206a5f9b41278ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId94226a5f9b4127c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId58546a5f9b4127e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId96376a5f9b41286bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId86026a5f9b4128713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId89156a5f9b41287bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId11876a5f9b4128b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58706a5f9b4123967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58706a5f9b4123967.jpg"/><Relationship Id="rId79086a5f9b4125151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79086a5f9b4125151.jpg"/><Relationship Id="rId80946a5f9b4128cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80946a5f9b4128cb8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>