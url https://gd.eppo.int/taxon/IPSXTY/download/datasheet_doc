--- v12 (2026-07-21)
+++ v13 (2026-08-10)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14846a5f9b412315a" w:history="1">
+            <w:hyperlink r:id="rId11996a7a26a1e857a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55976a5f9b41231a2" w:history="1">
+            <w:hyperlink r:id="rId16206a7a26a1e85be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93256912" name="name43926a5f9b4123969" descr="13747.jpg"/>
+                  <wp:docPr id="16857286" name="name46546a7a26a1e8e44" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58706a5f9b4123967" cstate="print"/>
+                          <a:blip r:embed="rId56496a7a26a1e8e43" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83096a5f9b4123ab5" w:history="1">
+            <w:hyperlink r:id="rId95316a7a26a1e8f40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62562525" name="name18696a5f9b4125155" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="11080940" name="name56616a7a26a1e9f54" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79086a5f9b4125151" cstate="print"/>
+                    <a:blip r:embed="rId35416a7a26a1e9f52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92446a5f9b4127603" w:history="1">
+      <w:hyperlink r:id="rId35266a7a26a1ec0ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70486a5f9b4127831" w:history="1">
+      <w:hyperlink r:id="rId51876a7a26a1ec330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11206a5f9b41278ba" w:history="1">
+      <w:hyperlink r:id="rId62906a7a26a1ec3b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94226a5f9b4127c9e" w:history="1">
+      <w:hyperlink r:id="rId16406a7a26a1ec75c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58546a5f9b4127e07" w:history="1"/>
+      <w:hyperlink r:id="rId69756a7a26a1ec8c1" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96376a5f9b41286bd" w:history="1">
+      <w:hyperlink r:id="rId15296a7a26a1ed0dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86026a5f9b4128713" w:history="1">
+      <w:hyperlink r:id="rId76326a7a26a1ed146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89156a5f9b41287bc" w:history="1">
+      <w:hyperlink r:id="rId62796a7a26a1ed1de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11876a5f9b4128b28" w:history="1">
+      <w:hyperlink r:id="rId24386a7a26a1ed2af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35927932" name="name18206a5f9b4128cb9" descr="eu_funding_250.png"/>
+            <wp:docPr id="26974559" name="name50726a7a26a1ed472" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80946a5f9b4128cb8" cstate="print"/>
+                    <a:blip r:embed="rId75126a7a26a1ed46f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12749934">
+  <w:abstractNum w:abstractNumId="16822330">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18819974">
+    <w:lvl w:ilvl="0" w:tplc="63922738">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18819974" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63922738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18819974" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63922738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18819974" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63922738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18819974" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63922738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18819974" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63922738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18819974" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63922738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18819974" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63922738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18819974" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63922738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12749933">
+  <w:abstractNum w:abstractNumId="16822329">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62629145">
+    <w:lvl w:ilvl="0" w:tplc="78971315">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12749933">
-    <w:abstractNumId w:val="12749933"/>
+  <w:num w:numId="16822329">
+    <w:abstractNumId w:val="16822329"/>
   </w:num>
-  <w:num w:numId="12749934">
-    <w:abstractNumId w:val="12749934"/>
+  <w:num w:numId="16822330">
+    <w:abstractNumId w:val="16822330"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223387936" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960821396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14846a5f9b412315a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId55976a5f9b41231a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId83096a5f9b4123ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId92446a5f9b4127603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId70486a5f9b4127831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId11206a5f9b41278ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId94226a5f9b4127c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId58546a5f9b4127e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId96376a5f9b41286bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId86026a5f9b4128713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId89156a5f9b41287bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId11876a5f9b4128b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58706a5f9b4123967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58706a5f9b4123967.jpg"/><Relationship Id="rId79086a5f9b4125151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79086a5f9b4125151.jpg"/><Relationship Id="rId80946a5f9b4128cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80946a5f9b4128cb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787109895" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId175922581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11996a7a26a1e857a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId16206a7a26a1e85be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId95316a7a26a1e8f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId35266a7a26a1ec0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId51876a7a26a1ec330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId62906a7a26a1ec3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId16406a7a26a1ec75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId69756a7a26a1ec8c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId15296a7a26a1ed0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId76326a7a26a1ed146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId62796a7a26a1ed1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId24386a7a26a1ed2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56496a7a26a1e8e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56496a7a26a1e8e43.jpg"/><Relationship Id="rId35416a7a26a1e9f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35416a7a26a1e9f52.jpg"/><Relationship Id="rId75126a7a26a1ed46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75126a7a26a1ed46f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>