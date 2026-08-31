--- v13 (2026-08-10)
+++ v14 (2026-08-31)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Niijima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-dentate bark beetle, eight-spined engraver, eight-toothed spruce bark beetle, spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11996a7a26a1e857a" w:history="1">
+            <w:hyperlink r:id="rId22486a94f2df087f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16206a7a26a1e85be" w:history="1">
+            <w:hyperlink r:id="rId44716a94f2df0883b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16857286" name="name46546a7a26a1e8e44" descr="13747.jpg"/>
+                  <wp:docPr id="25104166" name="name42416a94f2df092ef" descr="13747.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13747.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56496a7a26a1e8e43" cstate="print"/>
+                          <a:blip r:embed="rId43926a94f2df092ed" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95316a7a26a1e8f40" w:history="1">
+            <w:hyperlink r:id="rId11796a94f2df0942b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1301,63 +1301,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I. typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present both in the lowlands and mountains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11080940" name="name56616a7a26a1e9f54" descr="IPSXTY_distribution_map.jpg"/>
+            <wp:docPr id="24543179" name="name90056a94f2df0a597" descr="IPSXTY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXTY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35416a7a26a1e9f52" cstate="print"/>
+                    <a:blip r:embed="rId37616a94f2df0a594" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5368,51 +5368,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eight-toothed bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35266a7a26a1ec0ff" w:history="1">
+      <w:hyperlink r:id="rId19636a94f2df0c72f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 17 July 2020] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5708,51 +5708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51876a7a26a1ec330" w:history="1">
+      <w:hyperlink r:id="rId13706a94f2df0c967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62906a7a26a1ec3b8" w:history="1">
+      <w:hyperlink r:id="rId13266a94f2df0c9f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6337,51 +6337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1/3), 241-250. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16406a7a26a1ec75c" w:history="1">
+      <w:hyperlink r:id="rId57496a94f2df0cd94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sciencedirect.com/science/journal/03781127</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6552,51 +6552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34–51. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69756a7a26a1ec8c1" w:history="1"/>
+      <w:hyperlink r:id="rId38746a94f2df0cef3" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krehan H &amp; Steyrer G (2004) Bark-beetle gradation (2003). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7746,101 +7746,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15296a7a26a1ed0dc" w:history="1">
+      <w:hyperlink r:id="rId10116a94f2df0d67b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28843</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76326a7a26a1ed146" w:history="1">
+      <w:hyperlink r:id="rId88836a94f2df0d6ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.488</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7886,51 +7886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 4881, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62796a7a26a1ed1de" w:history="1">
+      <w:hyperlink r:id="rId47796a94f2df0d760" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7996,51 +7996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24386a7a26a1ed2af" w:history="1">
+      <w:hyperlink r:id="rId20056a94f2df0d816" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8159,63 +8159,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26974559" name="name50726a7a26a1ed472" descr="eu_funding_250.png"/>
+            <wp:docPr id="49682991" name="name99086a94f2df0ddf3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75126a7a26a1ed46f" cstate="print"/>
+                    <a:blip r:embed="rId75916a94f2df0ddf1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8313,137 +8313,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16822330">
+  <w:abstractNum w:abstractNumId="62095041">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63922738">
+    <w:lvl w:ilvl="0" w:tplc="41949252">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63922738" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41949252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63922738" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41949252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63922738" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41949252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63922738" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41949252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63922738" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41949252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63922738" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41949252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63922738" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41949252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63922738" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41949252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16822329">
+  <w:abstractNum w:abstractNumId="62095040">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78971315">
+    <w:lvl w:ilvl="0" w:tplc="27323486">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9195,55 +9195,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16822329">
-    <w:abstractNumId w:val="16822329"/>
+  <w:num w:numId="62095040">
+    <w:abstractNumId w:val="62095040"/>
   </w:num>
-  <w:num w:numId="16822330">
-    <w:abstractNumId w:val="16822330"/>
+  <w:num w:numId="62095041">
+    <w:abstractNumId w:val="62095041"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20793,51 +20793,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787109895" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId175922581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11996a7a26a1e857a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId16206a7a26a1e85be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId95316a7a26a1e8f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId35266a7a26a1ec0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId51876a7a26a1ec330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId62906a7a26a1ec3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId16406a7a26a1ec75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId69756a7a26a1ec8c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId15296a7a26a1ed0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId76326a7a26a1ed146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId62796a7a26a1ed1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId24386a7a26a1ed2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56496a7a26a1e8e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56496a7a26a1e8e43.jpg"/><Relationship Id="rId35416a7a26a1e9f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35416a7a26a1e9f52.jpg"/><Relationship Id="rId75126a7a26a1ed46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75126a7a26a1ed46f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId183662171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId463682095" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22486a94f2df087f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/" TargetMode="External"/><Relationship Id="rId44716a94f2df0883b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/categorization" TargetMode="External"/><Relationship Id="rId11796a94f2df0942b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXTY/photos" TargetMode="External"/><Relationship Id="rId19636a94f2df0c72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId13706a94f2df0c967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId13266a94f2df0c9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId57496a94f2df0cd94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/03781127" TargetMode="External"/><Relationship Id="rId38746a94f2df0cef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1469-185X.2011.00183" TargetMode="External"/><Relationship Id="rId10116a94f2df0d67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28843" TargetMode="External"/><Relationship Id="rId88836a94f2df0d6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.488" TargetMode="External"/><Relationship Id="rId47796a94f2df0d760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/full/10.2903/j.efsa.2017.4881" TargetMode="External"/><Relationship Id="rId20056a94f2df0d816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43926a94f2df092ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43926a94f2df092ed.jpg"/><Relationship Id="rId37616a94f2df0a594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37616a94f2df0a594.jpg"/><Relationship Id="rId75916a94f2df0ddf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75916a94f2df0ddf1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>