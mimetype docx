--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Duftschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> six-toothed bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940469c12140dea60" w:history="1">
+            <w:hyperlink r:id="rId664769dbebd76ec41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831969c12140deaa6" w:history="1">
+            <w:hyperlink r:id="rId764769dbebd76ec8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35171009" name="name868969c12140df178" descr="15991.jpg"/>
+                  <wp:docPr id="75211545" name="name320969dbebd76f2c9" descr="15991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId736069c12140df175" cstate="print"/>
+                          <a:blip r:embed="rId891169dbebd76f2c7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId716569c12140df306" w:history="1">
+            <w:hyperlink r:id="rId943669dbebd76f3c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1614,63 +1614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12769969" name="name536169c12140e0cb8" descr="IPSXSE_distribution_map.jpg"/>
+            <wp:docPr id="60322274" name="name626469dbebd770801" descr="IPSXSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId821569c12140e0cb3" cstate="print"/>
+                    <a:blip r:embed="rId461969dbebd7707ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,51 +3578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bark beetles of the World (Coleoptera: Curculionidae: Scolytinae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305669c12140e1ce6" w:history="1">
+      <w:hyperlink r:id="rId486769dbebd77162f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4770,51 +4770,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–440.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lozovoj DI (1966) [Economically important species of bark beetles in the conifer (Spruce) stands of Soviet Georgia, and their control]. From CAB Direct. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600369c12140e2504" w:history="1">
+      <w:hyperlink r:id="rId220669dbebd771e0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19660601005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 June 2017] (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) EFSA Journal 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950569c12140e2bd1" w:history="1">
+      <w:hyperlink r:id="rId223869dbebd772469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 24 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5844,51 +5844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114569c12140e2c9b" w:history="1">
+      <w:hyperlink r:id="rId597669dbebd772530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5963,63 +5963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90048773" name="name745769c12140e2f46" descr="eu_funding_250.png"/>
+            <wp:docPr id="77934333" name="name312169dbebd77262f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId651769c12140e2f45" cstate="print"/>
+                    <a:blip r:embed="rId125169dbebd77262e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6117,137 +6117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99091458">
+  <w:abstractNum w:abstractNumId="81636431">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87222916">
+    <w:lvl w:ilvl="0" w:tplc="13951589">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87222916" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13951589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87222916" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13951589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87222916" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13951589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87222916" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13951589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87222916" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13951589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87222916" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13951589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87222916" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13951589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87222916" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13951589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99091457">
+  <w:abstractNum w:abstractNumId="81636430">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44921860">
+    <w:lvl w:ilvl="0" w:tplc="69165620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6999,55 +6999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99091457">
-    <w:abstractNumId w:val="99091457"/>
+  <w:num w:numId="81636430">
+    <w:abstractNumId w:val="81636430"/>
   </w:num>
-  <w:num w:numId="99091458">
-    <w:abstractNumId w:val="99091458"/>
+  <w:num w:numId="81636431">
+    <w:abstractNumId w:val="81636431"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18597,51 +18597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId244126099" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId345671021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId940469c12140dea60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId831969c12140deaa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId716569c12140df306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId305669c12140e1ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId600369c12140e2504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId950569c12140e2bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId114569c12140e2c9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId736069c12140df175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId736069c12140df175.jpg"/><Relationship Id="rId821569c12140e0cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId821569c12140e0cb3.jpg"/><Relationship Id="rId651769c12140e2f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId651769c12140e2f45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId675753573" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751709924" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId664769dbebd76ec41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId764769dbebd76ec8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId943669dbebd76f3c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId486769dbebd77162f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId220669dbebd771e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId223869dbebd772469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId597669dbebd772530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId891169dbebd76f2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId891169dbebd76f2c7.jpg"/><Relationship Id="rId461969dbebd7707ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId461969dbebd7707ff.jpg"/><Relationship Id="rId125169dbebd77262e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId125169dbebd77262e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>