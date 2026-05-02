--- v9 (2026-04-12)
+++ v10 (2026-05-02)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Duftschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> six-toothed bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664769dbebd76ec41" w:history="1">
+            <w:hyperlink r:id="rId451569f65aacd0935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764769dbebd76ec8e" w:history="1">
+            <w:hyperlink r:id="rId837069f65aacd097b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75211545" name="name320969dbebd76f2c9" descr="15991.jpg"/>
+                  <wp:docPr id="93487051" name="name436869f65aacd0eb5" descr="15991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId891169dbebd76f2c7" cstate="print"/>
+                          <a:blip r:embed="rId421269f65aacd0eb3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId943669dbebd76f3c2" w:history="1">
+            <w:hyperlink r:id="rId673469f65aacd101c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1614,63 +1614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60322274" name="name626469dbebd770801" descr="IPSXSE_distribution_map.jpg"/>
+            <wp:docPr id="24932178" name="name810369f65aacd2569" descr="IPSXSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId461969dbebd7707ff" cstate="print"/>
+                    <a:blip r:embed="rId815769f65aacd2564" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,51 +3578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bark beetles of the World (Coleoptera: Curculionidae: Scolytinae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486769dbebd77162f" w:history="1">
+      <w:hyperlink r:id="rId594569f65aacd360e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4770,51 +4770,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–440.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lozovoj DI (1966) [Economically important species of bark beetles in the conifer (Spruce) stands of Soviet Georgia, and their control]. From CAB Direct. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220669dbebd771e0c" w:history="1">
+      <w:hyperlink r:id="rId478969f65aacd3e50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19660601005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 June 2017] (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) EFSA Journal 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223869dbebd772469" w:history="1">
+      <w:hyperlink r:id="rId375869f65aacd44ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 24 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5844,51 +5844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597669dbebd772530" w:history="1">
+      <w:hyperlink r:id="rId207569f65aacd45d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5963,63 +5963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77934333" name="name312169dbebd77262f" descr="eu_funding_250.png"/>
+            <wp:docPr id="93877762" name="name118369f65aacd4748" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId125169dbebd77262e" cstate="print"/>
+                    <a:blip r:embed="rId849569f65aacd4746" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6117,137 +6117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81636431">
+  <w:abstractNum w:abstractNumId="14357452">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13951589">
+    <w:lvl w:ilvl="0" w:tplc="10397989">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13951589" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10397989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13951589" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10397989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13951589" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10397989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13951589" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10397989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13951589" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10397989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13951589" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10397989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13951589" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10397989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13951589" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10397989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81636430">
+  <w:abstractNum w:abstractNumId="14357451">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69165620">
+    <w:lvl w:ilvl="0" w:tplc="69506812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6999,55 +6999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81636430">
-    <w:abstractNumId w:val="81636430"/>
+  <w:num w:numId="14357451">
+    <w:abstractNumId w:val="14357451"/>
   </w:num>
-  <w:num w:numId="81636431">
-    <w:abstractNumId w:val="81636431"/>
+  <w:num w:numId="14357452">
+    <w:abstractNumId w:val="14357452"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18597,51 +18597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId675753573" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751709924" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId664769dbebd76ec41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId764769dbebd76ec8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId943669dbebd76f3c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId486769dbebd77162f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId220669dbebd771e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId223869dbebd772469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId597669dbebd772530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId891169dbebd76f2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId891169dbebd76f2c7.jpg"/><Relationship Id="rId461969dbebd7707ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId461969dbebd7707ff.jpg"/><Relationship Id="rId125169dbebd77262e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId125169dbebd77262e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId194168326" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId630036235" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId451569f65aacd0935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId837069f65aacd097b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId673469f65aacd101c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId594569f65aacd360e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId478969f65aacd3e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId375869f65aacd44ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId207569f65aacd45d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId421269f65aacd0eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId421269f65aacd0eb3.jpg"/><Relationship Id="rId815769f65aacd2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId815769f65aacd2564.jpg"/><Relationship Id="rId849569f65aacd4746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId849569f65aacd4746.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>