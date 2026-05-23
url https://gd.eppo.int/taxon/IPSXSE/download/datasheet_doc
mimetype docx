--- v10 (2026-05-02)
+++ v11 (2026-05-23)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Duftschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> six-toothed bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451569f65aacd0935" w:history="1">
+            <w:hyperlink r:id="rId63256a10ff69d5a15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837069f65aacd097b" w:history="1">
+            <w:hyperlink r:id="rId59506a10ff69d5a5d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93487051" name="name436869f65aacd0eb5" descr="15991.jpg"/>
+                  <wp:docPr id="39222284" name="name93146a10ff69d625d" descr="15991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId421269f65aacd0eb3" cstate="print"/>
+                          <a:blip r:embed="rId94366a10ff69d625b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId673469f65aacd101c" w:history="1">
+            <w:hyperlink r:id="rId77886a10ff69d63f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1614,63 +1614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24932178" name="name810369f65aacd2569" descr="IPSXSE_distribution_map.jpg"/>
+            <wp:docPr id="31853907" name="name42116a10ff69d7c88" descr="IPSXSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId815769f65aacd2564" cstate="print"/>
+                    <a:blip r:embed="rId98296a10ff69d7c84" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,51 +3578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bark beetles of the World (Coleoptera: Curculionidae: Scolytinae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594569f65aacd360e" w:history="1">
+      <w:hyperlink r:id="rId79546a10ff69d8b9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4770,51 +4770,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–440.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lozovoj DI (1966) [Economically important species of bark beetles in the conifer (Spruce) stands of Soviet Georgia, and their control]. From CAB Direct. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478969f65aacd3e50" w:history="1">
+      <w:hyperlink r:id="rId28886a10ff69d93d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19660601005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 June 2017] (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) EFSA Journal 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375869f65aacd44ec" w:history="1">
+      <w:hyperlink r:id="rId61536a10ff69d9a0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 24 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5844,51 +5844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207569f65aacd45d2" w:history="1">
+      <w:hyperlink r:id="rId76726a10ff69d9ad5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5963,63 +5963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93877762" name="name118369f65aacd4748" descr="eu_funding_250.png"/>
+            <wp:docPr id="12281832" name="name84786a10ff69d9c0b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId849569f65aacd4746" cstate="print"/>
+                    <a:blip r:embed="rId72306a10ff69d9c0a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6117,137 +6117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14357452">
+  <w:abstractNum w:abstractNumId="28729816">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10397989">
+    <w:lvl w:ilvl="0" w:tplc="70196077">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10397989" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70196077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10397989" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70196077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10397989" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70196077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10397989" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70196077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10397989" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70196077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10397989" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70196077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10397989" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70196077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10397989" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70196077" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14357451">
+  <w:abstractNum w:abstractNumId="28729815">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69506812">
+    <w:lvl w:ilvl="0" w:tplc="27023898">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6999,55 +6999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14357451">
-    <w:abstractNumId w:val="14357451"/>
+  <w:num w:numId="28729815">
+    <w:abstractNumId w:val="28729815"/>
   </w:num>
-  <w:num w:numId="14357452">
-    <w:abstractNumId w:val="14357452"/>
+  <w:num w:numId="28729816">
+    <w:abstractNumId w:val="28729816"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18597,51 +18597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId194168326" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId630036235" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId451569f65aacd0935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId837069f65aacd097b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId673469f65aacd101c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId594569f65aacd360e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId478969f65aacd3e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId375869f65aacd44ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId207569f65aacd45d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId421269f65aacd0eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId421269f65aacd0eb3.jpg"/><Relationship Id="rId815769f65aacd2564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId815769f65aacd2564.jpg"/><Relationship Id="rId849569f65aacd4746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId849569f65aacd4746.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573844271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId828455399" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63256a10ff69d5a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId59506a10ff69d5a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId77886a10ff69d63f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId79546a10ff69d8b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId28886a10ff69d93d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId61536a10ff69d9a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId76726a10ff69d9ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94366a10ff69d625b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94366a10ff69d625b.jpg"/><Relationship Id="rId98296a10ff69d7c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98296a10ff69d7c84.jpg"/><Relationship Id="rId72306a10ff69d9c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72306a10ff69d9c0a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>