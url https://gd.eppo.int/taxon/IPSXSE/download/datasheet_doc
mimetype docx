--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Duftschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> six-toothed bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63256a10ff69d5a15" w:history="1">
+            <w:hyperlink r:id="rId34676a2bb804c383c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59506a10ff69d5a5d" w:history="1">
+            <w:hyperlink r:id="rId66346a2bb804c388d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39222284" name="name93146a10ff69d625d" descr="15991.jpg"/>
+                  <wp:docPr id="42709716" name="name40556a2bb804c401e" descr="15991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94366a10ff69d625b" cstate="print"/>
+                          <a:blip r:embed="rId23546a2bb804c401c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77886a10ff69d63f6" w:history="1">
+            <w:hyperlink r:id="rId14986a2bb804c41a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1614,63 +1614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31853907" name="name42116a10ff69d7c88" descr="IPSXSE_distribution_map.jpg"/>
+            <wp:docPr id="1483969" name="name53706a2bb804c5783" descr="IPSXSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98296a10ff69d7c84" cstate="print"/>
+                    <a:blip r:embed="rId17276a2bb804c577f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,51 +3578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bark beetles of the World (Coleoptera: Curculionidae: Scolytinae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79546a10ff69d8b9e" w:history="1">
+      <w:hyperlink r:id="rId67726a2bb804c67dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4770,51 +4770,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–440.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lozovoj DI (1966) [Economically important species of bark beetles in the conifer (Spruce) stands of Soviet Georgia, and their control]. From CAB Direct. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a10ff69d93d4" w:history="1">
+      <w:hyperlink r:id="rId90966a2bb804c6fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19660601005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 June 2017] (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) EFSA Journal 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61536a10ff69d9a0e" w:history="1">
+      <w:hyperlink r:id="rId86986a2bb804c76c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 24 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5844,51 +5844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76726a10ff69d9ad5" w:history="1">
+      <w:hyperlink r:id="rId97906a2bb804c7795" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5963,63 +5963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12281832" name="name84786a10ff69d9c0b" descr="eu_funding_250.png"/>
+            <wp:docPr id="83958999" name="name86516a2bb804c78e0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72306a10ff69d9c0a" cstate="print"/>
+                    <a:blip r:embed="rId94136a2bb804c78df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6117,137 +6117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28729816">
+  <w:abstractNum w:abstractNumId="40858203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70196077">
+    <w:lvl w:ilvl="0" w:tplc="26724757">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70196077" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26724757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70196077" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26724757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70196077" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26724757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70196077" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26724757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70196077" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26724757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70196077" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26724757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70196077" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26724757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70196077" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26724757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28729815">
+  <w:abstractNum w:abstractNumId="40858202">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27023898">
+    <w:lvl w:ilvl="0" w:tplc="88585894">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6999,55 +6999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28729815">
-    <w:abstractNumId w:val="28729815"/>
+  <w:num w:numId="40858202">
+    <w:abstractNumId w:val="40858202"/>
   </w:num>
-  <w:num w:numId="28729816">
-    <w:abstractNumId w:val="28729816"/>
+  <w:num w:numId="40858203">
+    <w:abstractNumId w:val="40858203"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18597,51 +18597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573844271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId828455399" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63256a10ff69d5a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId59506a10ff69d5a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId77886a10ff69d63f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId79546a10ff69d8b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId28886a10ff69d93d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId61536a10ff69d9a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId76726a10ff69d9ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94366a10ff69d625b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94366a10ff69d625b.jpg"/><Relationship Id="rId98296a10ff69d7c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98296a10ff69d7c84.jpg"/><Relationship Id="rId72306a10ff69d9c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72306a10ff69d9c0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId105244576" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360922271" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34676a2bb804c383c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId66346a2bb804c388d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId14986a2bb804c41a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId67726a2bb804c67dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId90966a2bb804c6fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId86986a2bb804c76c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId97906a2bb804c7795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23546a2bb804c401c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23546a2bb804c401c.jpg"/><Relationship Id="rId17276a2bb804c577f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17276a2bb804c577f.jpg"/><Relationship Id="rId94136a2bb804c78df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94136a2bb804c78df.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>