--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Duftschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> six-toothed bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34676a2bb804c383c" w:history="1">
+            <w:hyperlink r:id="rId52826a466124c76b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66346a2bb804c388d" w:history="1">
+            <w:hyperlink r:id="rId36376a466124c76f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42709716" name="name40556a2bb804c401e" descr="15991.jpg"/>
+                  <wp:docPr id="59986390" name="name99976a466124c7ce8" descr="15991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23546a2bb804c401c" cstate="print"/>
+                          <a:blip r:embed="rId19226a466124c7ce7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14986a2bb804c41a0" w:history="1">
+            <w:hyperlink r:id="rId27596a466124c7e06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1614,63 +1614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1483969" name="name53706a2bb804c5783" descr="IPSXSE_distribution_map.jpg"/>
+            <wp:docPr id="62980959" name="name82946a466124c8e7e" descr="IPSXSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17276a2bb804c577f" cstate="print"/>
+                    <a:blip r:embed="rId43456a466124c8e7b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,51 +3578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bark beetles of the World (Coleoptera: Curculionidae: Scolytinae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67726a2bb804c67dd" w:history="1">
+      <w:hyperlink r:id="rId31956a466124c9cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4770,51 +4770,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–440.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lozovoj DI (1966) [Economically important species of bark beetles in the conifer (Spruce) stands of Soviet Georgia, and their control]. From CAB Direct. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90966a2bb804c6fcc" w:history="1">
+      <w:hyperlink r:id="rId30416a466124ca43f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19660601005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 June 2017] (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) EFSA Journal 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86986a2bb804c76c4" w:history="1">
+      <w:hyperlink r:id="rId79656a466124cae4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 24 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5844,51 +5844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97906a2bb804c7795" w:history="1">
+      <w:hyperlink r:id="rId77076a466124cb034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5963,63 +5963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83958999" name="name86516a2bb804c78e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="83641374" name="name75616a466124cb1b6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94136a2bb804c78df" cstate="print"/>
+                    <a:blip r:embed="rId97456a466124cb1b5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6117,137 +6117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40858203">
+  <w:abstractNum w:abstractNumId="79996532">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26724757">
+    <w:lvl w:ilvl="0" w:tplc="27051451">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26724757" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27051451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26724757" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27051451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26724757" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27051451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26724757" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27051451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26724757" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27051451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26724757" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27051451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26724757" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27051451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26724757" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27051451" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40858202">
+  <w:abstractNum w:abstractNumId="79996531">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88585894">
+    <w:lvl w:ilvl="0" w:tplc="59592905">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6999,55 +6999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40858202">
-    <w:abstractNumId w:val="40858202"/>
+  <w:num w:numId="79996531">
+    <w:abstractNumId w:val="79996531"/>
   </w:num>
-  <w:num w:numId="40858203">
-    <w:abstractNumId w:val="40858203"/>
+  <w:num w:numId="79996532">
+    <w:abstractNumId w:val="79996532"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18597,51 +18597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId105244576" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360922271" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34676a2bb804c383c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId66346a2bb804c388d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId14986a2bb804c41a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId67726a2bb804c67dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId90966a2bb804c6fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId86986a2bb804c76c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId97906a2bb804c7795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23546a2bb804c401c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23546a2bb804c401c.jpg"/><Relationship Id="rId17276a2bb804c577f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17276a2bb804c577f.jpg"/><Relationship Id="rId94136a2bb804c78df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94136a2bb804c78df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId672621000" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId767854630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52826a466124c76b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId36376a466124c76f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId27596a466124c7e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId31956a466124c9cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId30416a466124ca43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId79656a466124cae4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId77076a466124cb034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19226a466124c7ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19226a466124c7ce7.jpg"/><Relationship Id="rId43456a466124c8e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43456a466124c8e7b.jpg"/><Relationship Id="rId97456a466124cb1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97456a466124cb1b5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>