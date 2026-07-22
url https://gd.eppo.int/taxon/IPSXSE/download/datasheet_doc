--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Duftschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> six-toothed bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52826a466124c76b2" w:history="1">
+            <w:hyperlink r:id="rId19966a60d578da9af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36376a466124c76f7" w:history="1">
+            <w:hyperlink r:id="rId63046a60d578da9f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59986390" name="name99976a466124c7ce8" descr="15991.jpg"/>
+                  <wp:docPr id="77880084" name="name29416a60d578db0db" descr="15991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19226a466124c7ce7" cstate="print"/>
+                          <a:blip r:embed="rId98106a60d578db0d9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27596a466124c7e06" w:history="1">
+            <w:hyperlink r:id="rId49256a60d578db1de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1614,63 +1614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62980959" name="name82946a466124c8e7e" descr="IPSXSE_distribution_map.jpg"/>
+            <wp:docPr id="56569452" name="name91326a60d578dc87e" descr="IPSXSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43456a466124c8e7b" cstate="print"/>
+                    <a:blip r:embed="rId95416a60d578dc87a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,51 +3578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bark beetles of the World (Coleoptera: Curculionidae: Scolytinae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31956a466124c9cba" w:history="1">
+      <w:hyperlink r:id="rId37306a60d578de967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4770,51 +4770,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–440.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lozovoj DI (1966) [Economically important species of bark beetles in the conifer (Spruce) stands of Soviet Georgia, and their control]. From CAB Direct. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30416a466124ca43f" w:history="1">
+      <w:hyperlink r:id="rId97946a60d578df32a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19660601005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 June 2017] (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) EFSA Journal 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79656a466124cae4d" w:history="1">
+      <w:hyperlink r:id="rId91666a60d578df9d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 24 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5844,51 +5844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77076a466124cb034" w:history="1">
+      <w:hyperlink r:id="rId81106a60d578dfad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5963,63 +5963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83641374" name="name75616a466124cb1b6" descr="eu_funding_250.png"/>
+            <wp:docPr id="59282644" name="name26546a60d578dfc1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97456a466124cb1b5" cstate="print"/>
+                    <a:blip r:embed="rId95766a60d578dfc19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6117,137 +6117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79996532">
+  <w:abstractNum w:abstractNumId="20479764">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27051451">
+    <w:lvl w:ilvl="0" w:tplc="76187417">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27051451" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76187417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27051451" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76187417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27051451" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76187417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27051451" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76187417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27051451" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76187417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27051451" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76187417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27051451" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76187417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27051451" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76187417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79996531">
+  <w:abstractNum w:abstractNumId="20479763">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59592905">
+    <w:lvl w:ilvl="0" w:tplc="14679310">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6999,55 +6999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79996531">
-    <w:abstractNumId w:val="79996531"/>
+  <w:num w:numId="20479763">
+    <w:abstractNumId w:val="20479763"/>
   </w:num>
-  <w:num w:numId="79996532">
-    <w:abstractNumId w:val="79996532"/>
+  <w:num w:numId="20479764">
+    <w:abstractNumId w:val="20479764"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18597,51 +18597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId672621000" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId767854630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52826a466124c76b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId36376a466124c76f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId27596a466124c7e06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId31956a466124c9cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId30416a466124ca43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId79656a466124cae4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId77076a466124cb034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19226a466124c7ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19226a466124c7ce7.jpg"/><Relationship Id="rId43456a466124c8e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43456a466124c8e7b.jpg"/><Relationship Id="rId97456a466124cb1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97456a466124cb1b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId874525463" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385442968" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19966a60d578da9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId63046a60d578da9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId49256a60d578db1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId37306a60d578de967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId97946a60d578df32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId91666a60d578df9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId81106a60d578dfad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98106a60d578db0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98106a60d578db0d9.jpg"/><Relationship Id="rId95416a60d578dc87a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95416a60d578dc87a.jpg"/><Relationship Id="rId95766a60d578dfc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95766a60d578dfc19.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>