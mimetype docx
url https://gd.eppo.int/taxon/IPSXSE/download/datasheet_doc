--- v14 (2026-07-22)
+++ v15 (2026-08-11)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Duftschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> six-toothed bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19966a60d578da9af" w:history="1">
+            <w:hyperlink r:id="rId90316a7b6134a40e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63046a60d578da9f3" w:history="1">
+            <w:hyperlink r:id="rId62286a7b6134a412f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77880084" name="name29416a60d578db0db" descr="15991.jpg"/>
+                  <wp:docPr id="1966000" name="name53606a7b6134a4ace" descr="15991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98106a60d578db0d9" cstate="print"/>
+                          <a:blip r:embed="rId72616a7b6134a4acd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49256a60d578db1de" w:history="1">
+            <w:hyperlink r:id="rId71706a7b6134a4bca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1614,63 +1614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56569452" name="name91326a60d578dc87e" descr="IPSXSE_distribution_map.jpg"/>
+            <wp:docPr id="37704769" name="name89796a7b6134a5f4a" descr="IPSXSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95416a60d578dc87a" cstate="print"/>
+                    <a:blip r:embed="rId71876a7b6134a5f48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,51 +3578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bark beetles of the World (Coleoptera: Curculionidae: Scolytinae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37306a60d578de967" w:history="1">
+      <w:hyperlink r:id="rId84806a7b6134a6d9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4770,51 +4770,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–440.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lozovoj DI (1966) [Economically important species of bark beetles in the conifer (Spruce) stands of Soviet Georgia, and their control]. From CAB Direct. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97946a60d578df32a" w:history="1">
+      <w:hyperlink r:id="rId58076a7b6134a753f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19660601005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 June 2017] (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) EFSA Journal 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91666a60d578df9d8" w:history="1">
+      <w:hyperlink r:id="rId52096a7b6134a7b26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 24 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5844,51 +5844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81106a60d578dfad0" w:history="1">
+      <w:hyperlink r:id="rId29666a7b6134a7bf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5963,63 +5963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59282644" name="name26546a60d578dfc1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="82666118" name="name63506a7b6134a7cfc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95766a60d578dfc19" cstate="print"/>
+                    <a:blip r:embed="rId95566a7b6134a7cfb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6117,137 +6117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20479764">
+  <w:abstractNum w:abstractNumId="70371498">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76187417">
+    <w:lvl w:ilvl="0" w:tplc="49161010">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76187417" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49161010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76187417" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49161010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76187417" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49161010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76187417" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49161010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76187417" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49161010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76187417" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49161010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76187417" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49161010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76187417" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49161010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20479763">
+  <w:abstractNum w:abstractNumId="70371497">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14679310">
+    <w:lvl w:ilvl="0" w:tplc="93375689">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6999,55 +6999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20479763">
-    <w:abstractNumId w:val="20479763"/>
+  <w:num w:numId="70371497">
+    <w:abstractNumId w:val="70371497"/>
   </w:num>
-  <w:num w:numId="20479764">
-    <w:abstractNumId w:val="20479764"/>
+  <w:num w:numId="70371498">
+    <w:abstractNumId w:val="70371498"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18597,51 +18597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId874525463" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385442968" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19966a60d578da9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId63046a60d578da9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId49256a60d578db1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId37306a60d578de967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId97946a60d578df32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId91666a60d578df9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId81106a60d578dfad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98106a60d578db0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98106a60d578db0d9.jpg"/><Relationship Id="rId95416a60d578dc87a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95416a60d578dc87a.jpg"/><Relationship Id="rId95766a60d578dfc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95766a60d578dfc19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633562553" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617144425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90316a7b6134a40e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId62286a7b6134a412f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId71706a7b6134a4bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId84806a7b6134a6d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId58076a7b6134a753f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId52096a7b6134a7b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId29666a7b6134a7bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72616a7b6134a4acd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72616a7b6134a4acd.jpg"/><Relationship Id="rId71876a7b6134a5f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71876a7b6134a5f48.jpg"/><Relationship Id="rId95566a7b6134a7cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95566a7b6134a7cfb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>