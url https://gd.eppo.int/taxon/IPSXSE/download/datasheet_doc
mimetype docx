--- v15 (2026-08-11)
+++ v16 (2026-08-31)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Duftschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> six-toothed bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90316a7b6134a40e7" w:history="1">
+            <w:hyperlink r:id="rId39046a95fa4993b78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62286a7b6134a412f" w:history="1">
+            <w:hyperlink r:id="rId25996a95fa4993bbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1966000" name="name53606a7b6134a4ace" descr="15991.jpg"/>
+                  <wp:docPr id="36771619" name="name75136a95fa499458c" descr="15991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72616a7b6134a4acd" cstate="print"/>
+                          <a:blip r:embed="rId29036a95fa4994585" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71706a7b6134a4bca" w:history="1">
+            <w:hyperlink r:id="rId16716a95fa4994796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1614,63 +1614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37704769" name="name89796a7b6134a5f4a" descr="IPSXSE_distribution_map.jpg"/>
+            <wp:docPr id="72903600" name="name81436a95fa49965dd" descr="IPSXSE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXSE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71876a7b6134a5f48" cstate="print"/>
+                    <a:blip r:embed="rId64546a95fa49965da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,51 +3578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bark beetles of the World (Coleoptera: Curculionidae: Scolytinae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84806a7b6134a6d9d" w:history="1">
+      <w:hyperlink r:id="rId63246a95fa499747f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4770,51 +4770,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–440.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lozovoj DI (1966) [Economically important species of bark beetles in the conifer (Spruce) stands of Soviet Georgia, and their control]. From CAB Direct. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58076a7b6134a753f" w:history="1">
+      <w:hyperlink r:id="rId75266a95fa4997cd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19660601005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 June 2017] (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5725,51 +5725,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) EFSA Journal 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52096a7b6134a7b26" w:history="1">
+      <w:hyperlink r:id="rId57896a95fa49983f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4999</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 24 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5844,51 +5844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips sexdentatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29666a7b6134a7bf8" w:history="1">
+      <w:hyperlink r:id="rId41696a95fa49984c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5963,63 +5963,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82666118" name="name63506a7b6134a7cfc" descr="eu_funding_250.png"/>
+            <wp:docPr id="80052435" name="name70996a95fa499860c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95566a7b6134a7cfb" cstate="print"/>
+                    <a:blip r:embed="rId70866a95fa499860b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6117,137 +6117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70371498">
+  <w:abstractNum w:abstractNumId="47191320">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49161010">
+    <w:lvl w:ilvl="0" w:tplc="42742488">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49161010" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42742488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49161010" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42742488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49161010" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42742488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49161010" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42742488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49161010" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42742488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49161010" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42742488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49161010" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42742488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49161010" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42742488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70371497">
+  <w:abstractNum w:abstractNumId="47191319">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93375689">
+    <w:lvl w:ilvl="0" w:tplc="13087568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6999,55 +6999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70371497">
-    <w:abstractNumId w:val="70371497"/>
+  <w:num w:numId="47191319">
+    <w:abstractNumId w:val="47191319"/>
   </w:num>
-  <w:num w:numId="70371498">
-    <w:abstractNumId w:val="70371498"/>
+  <w:num w:numId="47191320">
+    <w:abstractNumId w:val="47191320"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18597,51 +18597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633562553" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617144425" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90316a7b6134a40e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId62286a7b6134a412f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId71706a7b6134a4bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId84806a7b6134a6d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId58076a7b6134a753f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId52096a7b6134a7b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId29666a7b6134a7bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72616a7b6134a4acd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72616a7b6134a4acd.jpg"/><Relationship Id="rId71876a7b6134a5f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71876a7b6134a5f48.jpg"/><Relationship Id="rId95566a7b6134a7cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95566a7b6134a7cfb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152006956" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId368688286" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39046a95fa4993b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/" TargetMode="External"/><Relationship Id="rId25996a95fa4993bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/categorization" TargetMode="External"/><Relationship Id="rId16716a95fa4994796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXSE/photos" TargetMode="External"/><Relationship Id="rId63246a95fa499747f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId75266a95fa4997cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19660601005" TargetMode="External"/><Relationship Id="rId57896a95fa49983f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4999" TargetMode="External"/><Relationship Id="rId41696a95fa49984c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29036a95fa4994585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29036a95fa4994585.jpg"/><Relationship Id="rId64546a95fa49965da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64546a95fa49965da.jpg"/><Relationship Id="rId70866a95fa499860b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70866a95fa499860b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>