--- v8 (2026-03-28)
+++ v9 (2026-04-18)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Reitter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hauser's engraver, Kyrgyz mountain engraver</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471069c7bb538e0d4" w:history="1">
+            <w:hyperlink r:id="rId444769e34c7a65394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136369c7bb538e118" w:history="1">
+            <w:hyperlink r:id="rId197669e34c7a653d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43873085" name="name448669c7bb538e574" descr="11598.jpg"/>
+                  <wp:docPr id="84661377" name="name970769e34c7a65a1d" descr="11598.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11598.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId578969c7bb538e573" cstate="print"/>
+                          <a:blip r:embed="rId114269e34c7a65a1a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId497569c7bb538e693" w:history="1">
+            <w:hyperlink r:id="rId277769e34c7a65b65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -993,63 +993,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66953703" name="name192269c7bb538f820" descr="IPSXHA_distribution_map.jpg"/>
+            <wp:docPr id="32574703" name="name357869e34c7a66ad6" descr="IPSXHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId374869c7bb538f81e" cstate="print"/>
+                    <a:blip r:embed="rId561269e34c7a66ad3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2899,101 +2899,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA (coordinator), Barrios H, Borovec R, Bouchard P, Caldara R, Colonnelli E, Gültekin L, Hlaváč, Korotyaev PB, Lyal CHC, Machado A, Meregalli M, Pierotti H, Ren L, Sánchez-Ruiz M, Sforzi A, Silfverberg H, Skuhrovec J, Trýzna M, Velázquez de Castro AJ, Yunakov NN (2017) Cooperative Catalogue of Palaearctic Coleoptera Curculionoidea. Monografías electrónicas Sociedad Entomológica Aragonesa (SEA) 8, 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595669c7bb539079c" w:history="1">
+      <w:hyperlink r:id="rId254369e34c7a67989" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690169c7bb53907f2" w:history="1">
+      <w:hyperlink r:id="rId244469e34c7a679e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28826</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed: 20 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3039,51 +3039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606869c7bb5390896" w:history="1">
+      <w:hyperlink r:id="rId483469e34c7a67a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 912 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469169c7bb5390bdf" w:history="1">
+      <w:hyperlink r:id="rId306069e34c7a67df2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175669c7bb53911f0" w:history="1">
+      <w:hyperlink r:id="rId327369e34c7a6841c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4650,81 +4650,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450-452. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164469c7bb53912b6" w:history="1">
+      <w:hyperlink r:id="rId848369e34c7a684f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00881.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16470277" name="name954069c7bb5391312" descr="eu_funding_250.png"/>
+            <wp:docPr id="87073599" name="name883369e34c7a68556" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId591169c7bb5391311" cstate="print"/>
+                    <a:blip r:embed="rId761369e34c7a68555" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10475157">
+  <w:abstractNum w:abstractNumId="62240710">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95413778">
+    <w:lvl w:ilvl="0" w:tplc="14815428">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95413778" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14815428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95413778" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14815428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95413778" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14815428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95413778" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14815428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95413778" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14815428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95413778" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14815428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95413778" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14815428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95413778" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14815428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10475156">
+  <w:abstractNum w:abstractNumId="62240709">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99939023">
+    <w:lvl w:ilvl="0" w:tplc="78163915">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10475156">
-    <w:abstractNumId w:val="10475156"/>
+  <w:num w:numId="62240709">
+    <w:abstractNumId w:val="62240709"/>
   </w:num>
-  <w:num w:numId="10475157">
-    <w:abstractNumId w:val="10475157"/>
+  <w:num w:numId="62240710">
+    <w:abstractNumId w:val="62240710"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId593018444" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211393866" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId471069c7bb538e0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId136369c7bb538e118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId497569c7bb538e693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId595669c7bb539079c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId690169c7bb53907f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId606869c7bb5390896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId469169c7bb5390bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId175669c7bb53911f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId164469c7bb53912b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId578969c7bb538e573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId578969c7bb538e573.jpg"/><Relationship Id="rId374869c7bb538f81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId374869c7bb538f81e.jpg"/><Relationship Id="rId591169c7bb5391311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId591169c7bb5391311.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740025191" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751129060" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId444769e34c7a65394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId197669e34c7a653d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId277769e34c7a65b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId254369e34c7a67989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId244469e34c7a679e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId483469e34c7a67a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId306069e34c7a67df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId327369e34c7a6841c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId848369e34c7a684f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId114269e34c7a65a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114269e34c7a65a1a.jpg"/><Relationship Id="rId561269e34c7a66ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId561269e34c7a66ad3.jpg"/><Relationship Id="rId761369e34c7a68555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId761369e34c7a68555.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>