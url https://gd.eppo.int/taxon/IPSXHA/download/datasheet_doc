--- v9 (2026-04-18)
+++ v10 (2026-05-13)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Reitter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hauser's engraver, Kyrgyz mountain engraver</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444769e34c7a65394" w:history="1">
+            <w:hyperlink r:id="rId48696a04d483ea067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197669e34c7a653d9" w:history="1">
+            <w:hyperlink r:id="rId11006a04d483ea0af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84661377" name="name970769e34c7a65a1d" descr="11598.jpg"/>
+                  <wp:docPr id="15725731" name="name77116a04d483ea763" descr="11598.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11598.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId114269e34c7a65a1a" cstate="print"/>
+                          <a:blip r:embed="rId24786a04d483ea761" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId277769e34c7a65b65" w:history="1">
+            <w:hyperlink r:id="rId68686a04d483ea880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -993,63 +993,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32574703" name="name357869e34c7a66ad6" descr="IPSXHA_distribution_map.jpg"/>
+            <wp:docPr id="41452036" name="name79536a04d483eb9b3" descr="IPSXHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId561269e34c7a66ad3" cstate="print"/>
+                    <a:blip r:embed="rId90966a04d483eb9b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2899,101 +2899,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA (coordinator), Barrios H, Borovec R, Bouchard P, Caldara R, Colonnelli E, Gültekin L, Hlaváč, Korotyaev PB, Lyal CHC, Machado A, Meregalli M, Pierotti H, Ren L, Sánchez-Ruiz M, Sforzi A, Silfverberg H, Skuhrovec J, Trýzna M, Velázquez de Castro AJ, Yunakov NN (2017) Cooperative Catalogue of Palaearctic Coleoptera Curculionoidea. Monografías electrónicas Sociedad Entomológica Aragonesa (SEA) 8, 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254369e34c7a67989" w:history="1">
+      <w:hyperlink r:id="rId83516a04d483ec7a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244469e34c7a679e1" w:history="1">
+      <w:hyperlink r:id="rId13496a04d483ec800" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28826</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed: 20 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3039,51 +3039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483469e34c7a67a72" w:history="1">
+      <w:hyperlink r:id="rId83106a04d483ec893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 912 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306069e34c7a67df2" w:history="1">
+      <w:hyperlink r:id="rId28816a04d483ecc0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327369e34c7a6841c" w:history="1">
+      <w:hyperlink r:id="rId56286a04d483ed21c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4650,81 +4650,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450-452. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848369e34c7a684f0" w:history="1">
+      <w:hyperlink r:id="rId14646a04d483ed2e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00881.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87073599" name="name883369e34c7a68556" descr="eu_funding_250.png"/>
+            <wp:docPr id="68230091" name="name97166a04d483ed6c5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId761369e34c7a68555" cstate="print"/>
+                    <a:blip r:embed="rId30236a04d483ed6c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62240710">
+  <w:abstractNum w:abstractNumId="99076248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14815428">
+    <w:lvl w:ilvl="0" w:tplc="95859329">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14815428" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95859329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14815428" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95859329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14815428" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95859329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14815428" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95859329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14815428" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95859329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14815428" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95859329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14815428" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95859329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14815428" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95859329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62240709">
+  <w:abstractNum w:abstractNumId="99076247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78163915">
+    <w:lvl w:ilvl="0" w:tplc="19725493">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62240709">
-    <w:abstractNumId w:val="62240709"/>
+  <w:num w:numId="99076247">
+    <w:abstractNumId w:val="99076247"/>
   </w:num>
-  <w:num w:numId="62240710">
-    <w:abstractNumId w:val="62240710"/>
+  <w:num w:numId="99076248">
+    <w:abstractNumId w:val="99076248"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740025191" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751129060" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId444769e34c7a65394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId197669e34c7a653d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId277769e34c7a65b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId254369e34c7a67989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId244469e34c7a679e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId483469e34c7a67a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId306069e34c7a67df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId327369e34c7a6841c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId848369e34c7a684f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId114269e34c7a65a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114269e34c7a65a1a.jpg"/><Relationship Id="rId561269e34c7a66ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId561269e34c7a66ad3.jpg"/><Relationship Id="rId761369e34c7a68555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId761369e34c7a68555.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657597321" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId552130880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48696a04d483ea067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId11006a04d483ea0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId68686a04d483ea880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId83516a04d483ec7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId13496a04d483ec800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId83106a04d483ec893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId28816a04d483ecc0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId56286a04d483ed21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14646a04d483ed2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId24786a04d483ea761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24786a04d483ea761.jpg"/><Relationship Id="rId90966a04d483eb9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90966a04d483eb9b0.jpg"/><Relationship Id="rId30236a04d483ed6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30236a04d483ed6c4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>