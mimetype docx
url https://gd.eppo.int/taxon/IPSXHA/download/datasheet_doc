--- v10 (2026-05-13)
+++ v11 (2026-06-04)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Reitter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hauser's engraver, Kyrgyz mountain engraver</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48696a04d483ea067" w:history="1">
+            <w:hyperlink r:id="rId18446a212273eb4ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11006a04d483ea0af" w:history="1">
+            <w:hyperlink r:id="rId32926a212273eb52f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15725731" name="name77116a04d483ea763" descr="11598.jpg"/>
+                  <wp:docPr id="90590733" name="name95176a212273eb5fa" descr="11598.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11598.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24786a04d483ea761" cstate="print"/>
+                          <a:blip r:embed="rId12836a212273eb5f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68686a04d483ea880" w:history="1">
+            <w:hyperlink r:id="rId87966a212273eb795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -993,63 +993,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41452036" name="name79536a04d483eb9b3" descr="IPSXHA_distribution_map.jpg"/>
+            <wp:docPr id="28991126" name="name59056a212273ec7fc" descr="IPSXHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90966a04d483eb9b0" cstate="print"/>
+                    <a:blip r:embed="rId13436a212273ec7f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2899,101 +2899,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA (coordinator), Barrios H, Borovec R, Bouchard P, Caldara R, Colonnelli E, Gültekin L, Hlaváč, Korotyaev PB, Lyal CHC, Machado A, Meregalli M, Pierotti H, Ren L, Sánchez-Ruiz M, Sforzi A, Silfverberg H, Skuhrovec J, Trýzna M, Velázquez de Castro AJ, Yunakov NN (2017) Cooperative Catalogue of Palaearctic Coleoptera Curculionoidea. Monografías electrónicas Sociedad Entomológica Aragonesa (SEA) 8, 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83516a04d483ec7a5" w:history="1">
+      <w:hyperlink r:id="rId55056a212273ed844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13496a04d483ec800" w:history="1">
+      <w:hyperlink r:id="rId12606a212273ed89c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28826</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed: 20 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3039,51 +3039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83106a04d483ec893" w:history="1">
+      <w:hyperlink r:id="rId95346a212273ed930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 912 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28816a04d483ecc0a" w:history="1">
+      <w:hyperlink r:id="rId55376a212273edc8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56286a04d483ed21c" w:history="1">
+      <w:hyperlink r:id="rId23506a212273ee587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4650,81 +4650,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450-452. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14646a04d483ed2e2" w:history="1">
+      <w:hyperlink r:id="rId17826a212273ee654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00881.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68230091" name="name97166a04d483ed6c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="29884106" name="name57106a212273ee6f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30236a04d483ed6c4" cstate="print"/>
+                    <a:blip r:embed="rId50286a212273ee6f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99076248">
+  <w:abstractNum w:abstractNumId="91679344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95859329">
+    <w:lvl w:ilvl="0" w:tplc="87944510">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95859329" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87944510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95859329" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87944510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95859329" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87944510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95859329" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87944510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95859329" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87944510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95859329" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87944510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95859329" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87944510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95859329" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87944510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99076247">
+  <w:abstractNum w:abstractNumId="91679343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19725493">
+    <w:lvl w:ilvl="0" w:tplc="43492569">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99076247">
-    <w:abstractNumId w:val="99076247"/>
+  <w:num w:numId="91679343">
+    <w:abstractNumId w:val="91679343"/>
   </w:num>
-  <w:num w:numId="99076248">
-    <w:abstractNumId w:val="99076248"/>
+  <w:num w:numId="91679344">
+    <w:abstractNumId w:val="91679344"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657597321" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId552130880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48696a04d483ea067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId11006a04d483ea0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId68686a04d483ea880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId83516a04d483ec7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId13496a04d483ec800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId83106a04d483ec893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId28816a04d483ecc0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId56286a04d483ed21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14646a04d483ed2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId24786a04d483ea761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24786a04d483ea761.jpg"/><Relationship Id="rId90966a04d483eb9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90966a04d483eb9b0.jpg"/><Relationship Id="rId30236a04d483ed6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30236a04d483ed6c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId338652603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId108161376" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18446a212273eb4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId32926a212273eb52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId87966a212273eb795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId55056a212273ed844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId12606a212273ed89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId95346a212273ed930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId55376a212273edc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId23506a212273ee587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17826a212273ee654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId12836a212273eb5f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12836a212273eb5f9.jpg"/><Relationship Id="rId13436a212273ec7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13436a212273ec7f9.jpg"/><Relationship Id="rId50286a212273ee6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50286a212273ee6f5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>