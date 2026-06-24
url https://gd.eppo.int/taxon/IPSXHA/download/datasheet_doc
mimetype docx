--- v11 (2026-06-04)
+++ v12 (2026-06-24)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Reitter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hauser's engraver, Kyrgyz mountain engraver</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18446a212273eb4ec" w:history="1">
+            <w:hyperlink r:id="rId61666a3bc7081853d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32926a212273eb52f" w:history="1">
+            <w:hyperlink r:id="rId44576a3bc70818580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90590733" name="name95176a212273eb5fa" descr="11598.jpg"/>
+                  <wp:docPr id="68062975" name="name91966a3bc70818b9c" descr="11598.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11598.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12836a212273eb5f9" cstate="print"/>
+                          <a:blip r:embed="rId97296a3bc70818b9b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87966a212273eb795" w:history="1">
+            <w:hyperlink r:id="rId39756a3bc70818c92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -993,63 +993,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28991126" name="name59056a212273ec7fc" descr="IPSXHA_distribution_map.jpg"/>
+            <wp:docPr id="95665545" name="name75576a3bc708197e6" descr="IPSXHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13436a212273ec7f9" cstate="print"/>
+                    <a:blip r:embed="rId38636a3bc708197e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2899,101 +2899,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA (coordinator), Barrios H, Borovec R, Bouchard P, Caldara R, Colonnelli E, Gültekin L, Hlaváč, Korotyaev PB, Lyal CHC, Machado A, Meregalli M, Pierotti H, Ren L, Sánchez-Ruiz M, Sforzi A, Silfverberg H, Skuhrovec J, Trýzna M, Velázquez de Castro AJ, Yunakov NN (2017) Cooperative Catalogue of Palaearctic Coleoptera Curculionoidea. Monografías electrónicas Sociedad Entomológica Aragonesa (SEA) 8, 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55056a212273ed844" w:history="1">
+      <w:hyperlink r:id="rId24726a3bc7081a515" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12606a212273ed89c" w:history="1">
+      <w:hyperlink r:id="rId94136a3bc7081a56a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28826</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed: 20 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3039,51 +3039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95346a212273ed930" w:history="1">
+      <w:hyperlink r:id="rId62236a3bc7081a615" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 912 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55376a212273edc8f" w:history="1">
+      <w:hyperlink r:id="rId18966a3bc7081a95f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23506a212273ee587" w:history="1">
+      <w:hyperlink r:id="rId50086a3bc7081af6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4650,81 +4650,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450-452. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17826a212273ee654" w:history="1">
+      <w:hyperlink r:id="rId50426a3bc7081b032" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00881.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29884106" name="name57106a212273ee6f6" descr="eu_funding_250.png"/>
+            <wp:docPr id="81792623" name="name81856a3bc7081b0db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50286a212273ee6f5" cstate="print"/>
+                    <a:blip r:embed="rId89886a3bc7081b0da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91679344">
+  <w:abstractNum w:abstractNumId="42502038">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87944510">
+    <w:lvl w:ilvl="0" w:tplc="14640944">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87944510" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14640944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87944510" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14640944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87944510" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14640944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87944510" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14640944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87944510" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14640944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87944510" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14640944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87944510" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14640944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87944510" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14640944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91679343">
+  <w:abstractNum w:abstractNumId="42502037">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43492569">
+    <w:lvl w:ilvl="0" w:tplc="76196094">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91679343">
-    <w:abstractNumId w:val="91679343"/>
+  <w:num w:numId="42502037">
+    <w:abstractNumId w:val="42502037"/>
   </w:num>
-  <w:num w:numId="91679344">
-    <w:abstractNumId w:val="91679344"/>
+  <w:num w:numId="42502038">
+    <w:abstractNumId w:val="42502038"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId338652603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId108161376" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18446a212273eb4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId32926a212273eb52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId87966a212273eb795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId55056a212273ed844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId12606a212273ed89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId95346a212273ed930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId55376a212273edc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId23506a212273ee587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17826a212273ee654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId12836a212273eb5f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12836a212273eb5f9.jpg"/><Relationship Id="rId13436a212273ec7f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13436a212273ec7f9.jpg"/><Relationship Id="rId50286a212273ee6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50286a212273ee6f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120032402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId453990727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61666a3bc7081853d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId44576a3bc70818580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId39756a3bc70818c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId24726a3bc7081a515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId94136a3bc7081a56a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId62236a3bc7081a615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId18966a3bc7081a95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId50086a3bc7081af6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50426a3bc7081b032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId97296a3bc70818b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97296a3bc70818b9b.jpg"/><Relationship Id="rId38636a3bc708197e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38636a3bc708197e4.jpg"/><Relationship Id="rId89886a3bc7081b0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89886a3bc7081b0da.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>