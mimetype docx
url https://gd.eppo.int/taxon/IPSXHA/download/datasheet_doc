--- v12 (2026-06-24)
+++ v13 (2026-07-17)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Reitter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hauser's engraver, Kyrgyz mountain engraver</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61666a3bc7081853d" w:history="1">
+            <w:hyperlink r:id="rId18866a5a7ec044976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44576a3bc70818580" w:history="1">
+            <w:hyperlink r:id="rId58916a5a7ec0449ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68062975" name="name91966a3bc70818b9c" descr="11598.jpg"/>
+                  <wp:docPr id="81612075" name="name13246a5a7ec044fbd" descr="11598.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11598.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97296a3bc70818b9b" cstate="print"/>
+                          <a:blip r:embed="rId92666a5a7ec044fbb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39756a3bc70818c92" w:history="1">
+            <w:hyperlink r:id="rId27016a5a7ec0450de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -993,63 +993,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95665545" name="name75576a3bc708197e6" descr="IPSXHA_distribution_map.jpg"/>
+            <wp:docPr id="61628900" name="name29956a5a7ec045db0" descr="IPSXHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38636a3bc708197e4" cstate="print"/>
+                    <a:blip r:embed="rId74066a5a7ec045dae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2899,101 +2899,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA (coordinator), Barrios H, Borovec R, Bouchard P, Caldara R, Colonnelli E, Gültekin L, Hlaváč, Korotyaev PB, Lyal CHC, Machado A, Meregalli M, Pierotti H, Ren L, Sánchez-Ruiz M, Sforzi A, Silfverberg H, Skuhrovec J, Trýzna M, Velázquez de Castro AJ, Yunakov NN (2017) Cooperative Catalogue of Palaearctic Coleoptera Curculionoidea. Monografías electrónicas Sociedad Entomológica Aragonesa (SEA) 8, 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24726a3bc7081a515" w:history="1">
+      <w:hyperlink r:id="rId18056a5a7ec046b3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94136a3bc7081a56a" w:history="1">
+      <w:hyperlink r:id="rId56466a5a7ec046b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28826</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed: 20 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3039,51 +3039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62236a3bc7081a615" w:history="1">
+      <w:hyperlink r:id="rId31616a5a7ec046c27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 912 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18966a3bc7081a95f" w:history="1">
+      <w:hyperlink r:id="rId18146a5a7ec046f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50086a3bc7081af6f" w:history="1">
+      <w:hyperlink r:id="rId42756a5a7ec0475b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4650,81 +4650,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450-452. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50426a3bc7081b032" w:history="1">
+      <w:hyperlink r:id="rId56786a5a7ec04767d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00881.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81792623" name="name81856a3bc7081b0db" descr="eu_funding_250.png"/>
+            <wp:docPr id="6350738" name="name25126a5a7ec04791d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89886a3bc7081b0da" cstate="print"/>
+                    <a:blip r:embed="rId35596a5a7ec04791b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42502038">
+  <w:abstractNum w:abstractNumId="98694601">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14640944">
+    <w:lvl w:ilvl="0" w:tplc="73819794">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14640944" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73819794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14640944" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73819794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14640944" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73819794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14640944" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73819794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14640944" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73819794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14640944" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73819794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14640944" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73819794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14640944" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73819794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42502037">
+  <w:abstractNum w:abstractNumId="98694600">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76196094">
+    <w:lvl w:ilvl="0" w:tplc="80506882">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42502037">
-    <w:abstractNumId w:val="42502037"/>
+  <w:num w:numId="98694600">
+    <w:abstractNumId w:val="98694600"/>
   </w:num>
-  <w:num w:numId="42502038">
-    <w:abstractNumId w:val="42502038"/>
+  <w:num w:numId="98694601">
+    <w:abstractNumId w:val="98694601"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120032402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId453990727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61666a3bc7081853d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId44576a3bc70818580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId39756a3bc70818c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId24726a3bc7081a515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId94136a3bc7081a56a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId62236a3bc7081a615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId18966a3bc7081a95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId50086a3bc7081af6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50426a3bc7081b032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId97296a3bc70818b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97296a3bc70818b9b.jpg"/><Relationship Id="rId38636a3bc708197e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38636a3bc708197e4.jpg"/><Relationship Id="rId89886a3bc7081b0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89886a3bc7081b0da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544269439" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId528567628" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18866a5a7ec044976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId58916a5a7ec0449ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId27016a5a7ec0450de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId18056a5a7ec046b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId56466a5a7ec046b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId31616a5a7ec046c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId18146a5a7ec046f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId42756a5a7ec0475b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56786a5a7ec04767d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId92666a5a7ec044fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92666a5a7ec044fbb.jpg"/><Relationship Id="rId74066a5a7ec045dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74066a5a7ec045dae.jpg"/><Relationship Id="rId35596a5a7ec04791b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35596a5a7ec04791b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>