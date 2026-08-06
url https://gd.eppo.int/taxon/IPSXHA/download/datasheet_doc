--- v13 (2026-07-17)
+++ v14 (2026-08-06)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Reitter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hauser's engraver, Kyrgyz mountain engraver</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18866a5a7ec044976" w:history="1">
+            <w:hyperlink r:id="rId53906a74f0fa49acc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58916a5a7ec0449ba" w:history="1">
+            <w:hyperlink r:id="rId23206a74f0fa49b10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81612075" name="name13246a5a7ec044fbd" descr="11598.jpg"/>
+                  <wp:docPr id="24424782" name="name54916a74f0fa4a618" descr="11598.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11598.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92666a5a7ec044fbb" cstate="print"/>
+                          <a:blip r:embed="rId15286a74f0fa4a617" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27016a5a7ec0450de" w:history="1">
+            <w:hyperlink r:id="rId95006a74f0fa4a74d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -993,63 +993,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61628900" name="name29956a5a7ec045db0" descr="IPSXHA_distribution_map.jpg"/>
+            <wp:docPr id="39172809" name="name17286a74f0fa4bd03" descr="IPSXHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74066a5a7ec045dae" cstate="print"/>
+                    <a:blip r:embed="rId51156a74f0fa4bcff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2899,101 +2899,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA (coordinator), Barrios H, Borovec R, Bouchard P, Caldara R, Colonnelli E, Gültekin L, Hlaváč, Korotyaev PB, Lyal CHC, Machado A, Meregalli M, Pierotti H, Ren L, Sánchez-Ruiz M, Sforzi A, Silfverberg H, Skuhrovec J, Trýzna M, Velázquez de Castro AJ, Yunakov NN (2017) Cooperative Catalogue of Palaearctic Coleoptera Curculionoidea. Monografías electrónicas Sociedad Entomológica Aragonesa (SEA) 8, 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18056a5a7ec046b3f" w:history="1">
+      <w:hyperlink r:id="rId36336a74f0fa4cb67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56466a5a7ec046b94" w:history="1">
+      <w:hyperlink r:id="rId47536a74f0fa4cbbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28826</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed: 20 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3039,51 +3039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31616a5a7ec046c27" w:history="1">
+      <w:hyperlink r:id="rId26256a74f0fa4cc55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 912 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18146a5a7ec046f7e" w:history="1">
+      <w:hyperlink r:id="rId49426a74f0fa4cfb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42756a5a7ec0475b5" w:history="1">
+      <w:hyperlink r:id="rId22146a74f0fa4d5fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4650,81 +4650,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450-452. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56786a5a7ec04767d" w:history="1">
+      <w:hyperlink r:id="rId20676a74f0fa4d6c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00881.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6350738" name="name25126a5a7ec04791d" descr="eu_funding_250.png"/>
+            <wp:docPr id="22784100" name="name46466a74f0fa4d750" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35596a5a7ec04791b" cstate="print"/>
+                    <a:blip r:embed="rId63616a74f0fa4d74f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98694601">
+  <w:abstractNum w:abstractNumId="94524157">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73819794">
+    <w:lvl w:ilvl="0" w:tplc="17857420">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73819794" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17857420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73819794" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17857420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73819794" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17857420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73819794" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17857420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73819794" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17857420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73819794" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17857420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73819794" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17857420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73819794" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17857420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98694600">
+  <w:abstractNum w:abstractNumId="94524156">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80506882">
+    <w:lvl w:ilvl="0" w:tplc="70861517">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98694600">
-    <w:abstractNumId w:val="98694600"/>
+  <w:num w:numId="94524156">
+    <w:abstractNumId w:val="94524156"/>
   </w:num>
-  <w:num w:numId="98694601">
-    <w:abstractNumId w:val="98694601"/>
+  <w:num w:numId="94524157">
+    <w:abstractNumId w:val="94524157"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544269439" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId528567628" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18866a5a7ec044976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId58916a5a7ec0449ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId27016a5a7ec0450de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId18056a5a7ec046b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId56466a5a7ec046b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId31616a5a7ec046c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId18146a5a7ec046f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId42756a5a7ec0475b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56786a5a7ec04767d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId92666a5a7ec044fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92666a5a7ec044fbb.jpg"/><Relationship Id="rId74066a5a7ec045dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74066a5a7ec045dae.jpg"/><Relationship Id="rId35596a5a7ec04791b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35596a5a7ec04791b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829747470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId161437316" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53906a74f0fa49acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId23206a74f0fa49b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId95006a74f0fa4a74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId36336a74f0fa4cb67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId47536a74f0fa4cbbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId26256a74f0fa4cc55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId49426a74f0fa4cfb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId22146a74f0fa4d5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20676a74f0fa4d6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId15286a74f0fa4a617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15286a74f0fa4a617.jpg"/><Relationship Id="rId51156a74f0fa4bcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51156a74f0fa4bcff.jpg"/><Relationship Id="rId63616a74f0fa4d74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63616a74f0fa4d74f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>