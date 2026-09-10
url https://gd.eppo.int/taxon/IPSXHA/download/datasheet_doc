--- v14 (2026-08-06)
+++ v15 (2026-09-10)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Reitter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hauser's engraver, Kyrgyz mountain engraver</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53906a74f0fa49acc" w:history="1">
+            <w:hyperlink r:id="rId54136aa1fd347b891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23206a74f0fa49b10" w:history="1">
+            <w:hyperlink r:id="rId30756aa1fd347b8d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24424782" name="name54916a74f0fa4a618" descr="11598.jpg"/>
+                  <wp:docPr id="53198037" name="name98856aa1fd347bf95" descr="11598.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11598.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15286a74f0fa4a617" cstate="print"/>
+                          <a:blip r:embed="rId46536aa1fd347bf93" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95006a74f0fa4a74d" w:history="1">
+            <w:hyperlink r:id="rId45396aa1fd347c0ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -993,63 +993,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39172809" name="name17286a74f0fa4bd03" descr="IPSXHA_distribution_map.jpg"/>
+            <wp:docPr id="4690331" name="name72486aa1fd347ce18" descr="IPSXHA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXHA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51156a74f0fa4bcff" cstate="print"/>
+                    <a:blip r:embed="rId51766aa1fd347ce16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2899,101 +2899,101 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA (coordinator), Barrios H, Borovec R, Bouchard P, Caldara R, Colonnelli E, Gültekin L, Hlaváč, Korotyaev PB, Lyal CHC, Machado A, Meregalli M, Pierotti H, Ren L, Sánchez-Ruiz M, Sforzi A, Silfverberg H, Skuhrovec J, Trýzna M, Velázquez de Castro AJ, Yunakov NN (2017) Cooperative Catalogue of Palaearctic Coleoptera Curculionoidea. Monografías electrónicas Sociedad Entomológica Aragonesa (SEA) 8, 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36336a74f0fa4cb67" w:history="1">
+      <w:hyperlink r:id="rId49776aa1fd347dbb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47536a74f0fa4cbbf" w:history="1">
+      <w:hyperlink r:id="rId34426aa1fd347dc07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28826</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [Accessed: 20 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3039,51 +3039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Journal of Arthropod Identification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26256a74f0fa4cc55" w:history="1">
+      <w:hyperlink r:id="rId26296aa1fd347dc9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3564,51 +3564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 912 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49426a74f0fa4cfb1" w:history="1">
+      <w:hyperlink r:id="rId95876aa1fd347dffb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100912</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4530,51 +4530,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips hauseri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22146a74f0fa4d5fb" w:history="1">
+      <w:hyperlink r:id="rId23406aa1fd347e615" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4650,81 +4650,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450-452. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20676a74f0fa4d6c8" w:history="1">
+      <w:hyperlink r:id="rId16696aa1fd347e6dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00881.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22784100" name="name46466a74f0fa4d750" descr="eu_funding_250.png"/>
+            <wp:docPr id="15734671" name="name34626aa1fd347e75e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63616a74f0fa4d74f" cstate="print"/>
+                    <a:blip r:embed="rId92146aa1fd347e75c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94524157">
+  <w:abstractNum w:abstractNumId="84177892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17857420">
+    <w:lvl w:ilvl="0" w:tplc="23002682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17857420" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23002682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17857420" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23002682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17857420" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23002682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17857420" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23002682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17857420" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23002682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17857420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23002682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17857420" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23002682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17857420" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23002682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94524156">
+  <w:abstractNum w:abstractNumId="84177891">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70861517">
+    <w:lvl w:ilvl="0" w:tplc="38790325">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94524156">
-    <w:abstractNumId w:val="94524156"/>
+  <w:num w:numId="84177891">
+    <w:abstractNumId w:val="84177891"/>
   </w:num>
-  <w:num w:numId="94524157">
-    <w:abstractNumId w:val="94524157"/>
+  <w:num w:numId="84177892">
+    <w:abstractNumId w:val="84177892"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829747470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId161437316" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53906a74f0fa49acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId23206a74f0fa49b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId95006a74f0fa4a74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId36336a74f0fa4cb67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId47536a74f0fa4cbbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId26256a74f0fa4cc55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId49426a74f0fa4cfb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId22146a74f0fa4d5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20676a74f0fa4d6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId15286a74f0fa4a617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15286a74f0fa4a617.jpg"/><Relationship Id="rId51156a74f0fa4bcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51156a74f0fa4bcff.jpg"/><Relationship Id="rId63616a74f0fa4d74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63616a74f0fa4d74f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId783404593" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId831913895" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54136aa1fd347b891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/" TargetMode="External"/><Relationship Id="rId30756aa1fd347b8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/categorization" TargetMode="External"/><Relationship Id="rId45396aa1fd347c0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXHA/photos" TargetMode="External"/><Relationship Id="rId49776aa1fd347dbb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId34426aa1fd347dc07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28826" TargetMode="External"/><Relationship Id="rId26296aa1fd347dc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId95876aa1fd347dffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100912" TargetMode="External"/><Relationship Id="rId23406aa1fd347e615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16696aa1fd347e6dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00881.x" TargetMode="External"/><Relationship Id="rId46536aa1fd347bf93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46536aa1fd347bf93.jpg"/><Relationship Id="rId51766aa1fd347ce16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51766aa1fd347ce16.jpg"/><Relationship Id="rId92146aa1fd347e75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92146aa1fd347e75c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>