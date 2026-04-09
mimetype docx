--- v6 (2026-03-18)
+++ v7 (2026-04-09)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Egger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> larch bark beetle, oblong bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407069ba57146aab8" w:history="1">
+            <w:hyperlink r:id="rId690969d780321cbbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774369ba57146aafd" w:history="1">
+            <w:hyperlink r:id="rId293769d780321cc06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74089412" name="name997969ba57146b0c4" descr="12520.jpg"/>
+                  <wp:docPr id="70345923" name="name954269d780321cef4" descr="12520.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12520.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId364969ba57146b0c2" cstate="print"/>
+                          <a:blip r:embed="rId176969d780321cef2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId437369ba57146b208" w:history="1">
+            <w:hyperlink r:id="rId780469d780321cfe7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1221,63 +1221,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019). In the future, identifying these species will require DNA analysis, especially for beetles from areas where the ranges of these species overlap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50455964" name="name510169ba57146c3de" descr="IPSXFA_distribution_map.jpg"/>
+            <wp:docPr id="74010401" name="name219669d780321e13a" descr="IPSXFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId375569ba57146c3da" cstate="print"/>
+                    <a:blip r:embed="rId717369d780321e137" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3330,51 +3330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest (2021) CABI Invasive Species Compendium, online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (larch bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417069ba57146d332" w:history="1">
+      <w:hyperlink r:id="rId417369d780321f148" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28841</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 21 April 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3545,51 +3545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418769ba57146d499" w:history="1">
+      <w:hyperlink r:id="rId322969d780321f2cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3635,51 +3635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5039, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558569ba57146d533" w:history="1">
+      <w:hyperlink r:id="rId383569d780321f364" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3745,51 +3745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611069ba57146d5f0" w:history="1">
+      <w:hyperlink r:id="rId777669d780321f432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3969,51 +3969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416869ba57146d771" w:history="1">
+      <w:hyperlink r:id="rId218869d780321f5a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/IPSXCE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (6), 1481–1488, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286369ba57146dac0" w:history="1">
+      <w:hyperlink r:id="rId478569d780321f94a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvz105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5271,51 +5271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830869ba57146dfa9" w:history="1">
+      <w:hyperlink r:id="rId375069d780321fea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0025-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5626,51 +5626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793269ba57146e1e4" w:history="1">
+      <w:hyperlink r:id="rId535669d78032200ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5775,81 +5775,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619869ba57146e2d4" w:history="1">
+      <w:hyperlink r:id="rId367269d78032201e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30335921" name="name634869ba57146e659" descr="eu_funding_250.png"/>
+            <wp:docPr id="10735024" name="name440569d7803220284" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId333069ba57146e658" cstate="print"/>
+                    <a:blip r:embed="rId827569d7803220283" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5947,137 +5947,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79629217">
+  <w:abstractNum w:abstractNumId="95181220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35313637">
+    <w:lvl w:ilvl="0" w:tplc="66779609">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35313637" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66779609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35313637" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66779609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35313637" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66779609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35313637" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66779609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35313637" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66779609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35313637" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66779609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35313637" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66779609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35313637" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66779609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79629216">
+  <w:abstractNum w:abstractNumId="95181219">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15408156">
+    <w:lvl w:ilvl="0" w:tplc="63471331">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6829,55 +6829,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79629216">
-    <w:abstractNumId w:val="79629216"/>
+  <w:num w:numId="95181219">
+    <w:abstractNumId w:val="95181219"/>
   </w:num>
-  <w:num w:numId="79629217">
-    <w:abstractNumId w:val="79629217"/>
+  <w:num w:numId="95181220">
+    <w:abstractNumId w:val="95181220"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18427,51 +18427,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId498856308" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId377700294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId407069ba57146aab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId774369ba57146aafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId437369ba57146b208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId417069ba57146d332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId418769ba57146d499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId558569ba57146d533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId611069ba57146d5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId416869ba57146d771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId286369ba57146dac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId830869ba57146dfa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId793269ba57146e1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId619869ba57146e2d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId364969ba57146b0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId364969ba57146b0c2.jpg"/><Relationship Id="rId375569ba57146c3da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId375569ba57146c3da.jpg"/><Relationship Id="rId333069ba57146e658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId333069ba57146e658.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId807702783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433896961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId690969d780321cbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId293769d780321cc06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId780469d780321cfe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId417369d780321f148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId322969d780321f2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId383569d780321f364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId777669d780321f432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId218869d780321f5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId478569d780321f94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId375069d780321fea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId535669d78032200ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId367269d78032201e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId176969d780321cef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId176969d780321cef2.jpg"/><Relationship Id="rId717369d780321e137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId717369d780321e137.jpg"/><Relationship Id="rId827569d7803220283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827569d7803220283.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>