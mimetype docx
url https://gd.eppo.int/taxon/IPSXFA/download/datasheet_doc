--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Egger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> larch bark beetle, oblong bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690969d780321cbbc" w:history="1">
+            <w:hyperlink r:id="rId422469f265fea828f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293769d780321cc06" w:history="1">
+            <w:hyperlink r:id="rId268269f265fea82d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70345923" name="name954269d780321cef4" descr="12520.jpg"/>
+                  <wp:docPr id="90854539" name="name383169f265fea8bc9" descr="12520.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12520.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId176969d780321cef2" cstate="print"/>
+                          <a:blip r:embed="rId790469f265fea8bc7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId780469d780321cfe7" w:history="1">
+            <w:hyperlink r:id="rId560469f265fea8ce8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1221,63 +1221,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019). In the future, identifying these species will require DNA analysis, especially for beetles from areas where the ranges of these species overlap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74010401" name="name219669d780321e13a" descr="IPSXFA_distribution_map.jpg"/>
+            <wp:docPr id="90781752" name="name844069f265feaa080" descr="IPSXFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId717369d780321e137" cstate="print"/>
+                    <a:blip r:embed="rId966069f265feaa07e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3330,51 +3330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest (2021) CABI Invasive Species Compendium, online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (larch bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417369d780321f148" w:history="1">
+      <w:hyperlink r:id="rId540869f265feab2ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28841</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 21 April 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3545,51 +3545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322969d780321f2cf" w:history="1">
+      <w:hyperlink r:id="rId924469f265feab48d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3635,51 +3635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5039, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383569d780321f364" w:history="1">
+      <w:hyperlink r:id="rId435169f265feab524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3745,51 +3745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId777669d780321f432" w:history="1">
+      <w:hyperlink r:id="rId177969f265feab5d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3969,51 +3969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218869d780321f5a6" w:history="1">
+      <w:hyperlink r:id="rId815069f265feab739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/IPSXCE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (6), 1481–1488, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478569d780321f94a" w:history="1">
+      <w:hyperlink r:id="rId537769f265feaba6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvz105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5271,51 +5271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375069d780321fea2" w:history="1">
+      <w:hyperlink r:id="rId525969f265feabf75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0025-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5626,51 +5626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535669d78032200ed" w:history="1">
+      <w:hyperlink r:id="rId848569f265feac1b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5775,81 +5775,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367269d78032201e4" w:history="1">
+      <w:hyperlink r:id="rId491669f265feac2a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10735024" name="name440569d7803220284" descr="eu_funding_250.png"/>
+            <wp:docPr id="82166030" name="name514669f265feac31c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId827569d7803220283" cstate="print"/>
+                    <a:blip r:embed="rId298369f265feac31b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5947,137 +5947,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95181220">
+  <w:abstractNum w:abstractNumId="22314366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66779609">
+    <w:lvl w:ilvl="0" w:tplc="70235677">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66779609" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70235677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66779609" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70235677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66779609" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70235677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66779609" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70235677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66779609" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70235677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66779609" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70235677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66779609" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70235677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66779609" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70235677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95181219">
+  <w:abstractNum w:abstractNumId="22314365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63471331">
+    <w:lvl w:ilvl="0" w:tplc="19673397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6829,55 +6829,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95181219">
-    <w:abstractNumId w:val="95181219"/>
+  <w:num w:numId="22314365">
+    <w:abstractNumId w:val="22314365"/>
   </w:num>
-  <w:num w:numId="95181220">
-    <w:abstractNumId w:val="95181220"/>
+  <w:num w:numId="22314366">
+    <w:abstractNumId w:val="22314366"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18427,51 +18427,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId807702783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId433896961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId690969d780321cbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId293769d780321cc06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId780469d780321cfe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId417369d780321f148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId322969d780321f2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId383569d780321f364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId777669d780321f432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId218869d780321f5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId478569d780321f94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId375069d780321fea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId535669d78032200ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId367269d78032201e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId176969d780321cef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId176969d780321cef2.jpg"/><Relationship Id="rId717369d780321e137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId717369d780321e137.jpg"/><Relationship Id="rId827569d7803220283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827569d7803220283.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610291103" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151373861" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId422469f265fea828f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId268269f265fea82d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId560469f265fea8ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId540869f265feab2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId924469f265feab48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId435169f265feab524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId177969f265feab5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId815069f265feab739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId537769f265feaba6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId525969f265feabf75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId848569f265feac1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId491669f265feac2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId790469f265fea8bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId790469f265fea8bc7.jpg"/><Relationship Id="rId966069f265feaa07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966069f265feaa07e.jpg"/><Relationship Id="rId298369f265feac31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId298369f265feac31b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>