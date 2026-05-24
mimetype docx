--- v8 (2026-04-29)
+++ v9 (2026-05-24)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Egger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> larch bark beetle, oblong bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422469f265fea828f" w:history="1">
+            <w:hyperlink r:id="rId54816a131c6d179a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268269f265fea82d4" w:history="1">
+            <w:hyperlink r:id="rId14406a131c6d179ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90854539" name="name383169f265fea8bc9" descr="12520.jpg"/>
+                  <wp:docPr id="67602166" name="name26296a131c6d17f12" descr="12520.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12520.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId790469f265fea8bc7" cstate="print"/>
+                          <a:blip r:embed="rId86656a131c6d17f11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId560469f265fea8ce8" w:history="1">
+            <w:hyperlink r:id="rId32116a131c6d18031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1221,63 +1221,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019). In the future, identifying these species will require DNA analysis, especially for beetles from areas where the ranges of these species overlap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90781752" name="name844069f265feaa080" descr="IPSXFA_distribution_map.jpg"/>
+            <wp:docPr id="89797694" name="name55106a131c6d191e2" descr="IPSXFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId966069f265feaa07e" cstate="print"/>
+                    <a:blip r:embed="rId75186a131c6d191e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3330,51 +3330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest (2021) CABI Invasive Species Compendium, online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (larch bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540869f265feab2ed" w:history="1">
+      <w:hyperlink r:id="rId61096a131c6d1a334" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28841</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 21 April 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3545,51 +3545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924469f265feab48d" w:history="1">
+      <w:hyperlink r:id="rId20256a131c6d1a4a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3635,51 +3635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5039, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435169f265feab524" w:history="1">
+      <w:hyperlink r:id="rId61056a131c6d1a537" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3745,51 +3745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177969f265feab5d3" w:history="1">
+      <w:hyperlink r:id="rId19996a131c6d1a612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3969,51 +3969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId815069f265feab739" w:history="1">
+      <w:hyperlink r:id="rId43396a131c6d1a78b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/IPSXCE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (6), 1481–1488, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537769f265feaba6c" w:history="1">
+      <w:hyperlink r:id="rId94816a131c6d1aad8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvz105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5271,51 +5271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525969f265feabf75" w:history="1">
+      <w:hyperlink r:id="rId28886a131c6d1afd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0025-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5626,51 +5626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848569f265feac1b2" w:history="1">
+      <w:hyperlink r:id="rId54776a131c6d1b22d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5775,81 +5775,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491669f265feac2a0" w:history="1">
+      <w:hyperlink r:id="rId40876a131c6d1b32e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82166030" name="name514669f265feac31c" descr="eu_funding_250.png"/>
+            <wp:docPr id="89820584" name="name67706a131c6d1b493" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId298369f265feac31b" cstate="print"/>
+                    <a:blip r:embed="rId30016a131c6d1b491" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5947,137 +5947,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22314366">
+  <w:abstractNum w:abstractNumId="12514146">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70235677">
+    <w:lvl w:ilvl="0" w:tplc="12419191">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70235677" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12419191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70235677" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12419191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70235677" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12419191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70235677" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12419191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70235677" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12419191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70235677" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12419191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70235677" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12419191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70235677" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12419191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22314365">
+  <w:abstractNum w:abstractNumId="12514145">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19673397">
+    <w:lvl w:ilvl="0" w:tplc="75883922">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6829,55 +6829,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22314365">
-    <w:abstractNumId w:val="22314365"/>
+  <w:num w:numId="12514145">
+    <w:abstractNumId w:val="12514145"/>
   </w:num>
-  <w:num w:numId="22314366">
-    <w:abstractNumId w:val="22314366"/>
+  <w:num w:numId="12514146">
+    <w:abstractNumId w:val="12514146"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18427,51 +18427,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610291103" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151373861" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId422469f265fea828f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId268269f265fea82d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId560469f265fea8ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId540869f265feab2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId924469f265feab48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId435169f265feab524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId177969f265feab5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId815069f265feab739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId537769f265feaba6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId525969f265feabf75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId848569f265feac1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId491669f265feac2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId790469f265fea8bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId790469f265fea8bc7.jpg"/><Relationship Id="rId966069f265feaa07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966069f265feaa07e.jpg"/><Relationship Id="rId298369f265feac31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId298369f265feac31b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726640205" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604971369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54816a131c6d179a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId14406a131c6d179ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId32116a131c6d18031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId61096a131c6d1a334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId20256a131c6d1a4a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId61056a131c6d1a537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId19996a131c6d1a612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId43396a131c6d1a78b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId94816a131c6d1aad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId28886a131c6d1afd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId54776a131c6d1b22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40876a131c6d1b32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId86656a131c6d17f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86656a131c6d17f11.jpg"/><Relationship Id="rId75186a131c6d191e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75186a131c6d191e0.jpg"/><Relationship Id="rId30016a131c6d1b491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30016a131c6d1b491.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>