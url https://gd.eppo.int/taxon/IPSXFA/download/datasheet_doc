--- v9 (2026-05-24)
+++ v10 (2026-06-15)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Egger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> larch bark beetle, oblong bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54816a131c6d179a6" w:history="1">
+            <w:hyperlink r:id="rId19616a2fef2cacc0e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14406a131c6d179ec" w:history="1">
+            <w:hyperlink r:id="rId39796a2fef2cacc51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67602166" name="name26296a131c6d17f12" descr="12520.jpg"/>
+                  <wp:docPr id="10113537" name="name85716a2fef2cad458" descr="12520.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12520.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86656a131c6d17f11" cstate="print"/>
+                          <a:blip r:embed="rId62406a2fef2cad44e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32116a131c6d18031" w:history="1">
+            <w:hyperlink r:id="rId80016a2fef2cad72f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1221,63 +1221,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019). In the future, identifying these species will require DNA analysis, especially for beetles from areas where the ranges of these species overlap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89797694" name="name55106a131c6d191e2" descr="IPSXFA_distribution_map.jpg"/>
+            <wp:docPr id="25909093" name="name33896a2fef2caeefb" descr="IPSXFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75186a131c6d191e0" cstate="print"/>
+                    <a:blip r:embed="rId78236a2fef2caeef7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3330,51 +3330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest (2021) CABI Invasive Species Compendium, online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (larch bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61096a131c6d1a334" w:history="1">
+      <w:hyperlink r:id="rId25736a2fef2cafe92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28841</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 21 April 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3545,51 +3545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20256a131c6d1a4a3" w:history="1">
+      <w:hyperlink r:id="rId46856a2fef2cafff7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3635,51 +3635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5039, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61056a131c6d1a537" w:history="1">
+      <w:hyperlink r:id="rId21296a2fef2cb008e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3745,51 +3745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19996a131c6d1a612" w:history="1">
+      <w:hyperlink r:id="rId46596a2fef2cb013d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3969,51 +3969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43396a131c6d1a78b" w:history="1">
+      <w:hyperlink r:id="rId13256a2fef2cb02a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/IPSXCE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (6), 1481–1488, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94816a131c6d1aad8" w:history="1">
+      <w:hyperlink r:id="rId64556a2fef2cb05fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvz105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5271,51 +5271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a131c6d1afd8" w:history="1">
+      <w:hyperlink r:id="rId66496a2fef2cb0b4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0025-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5626,51 +5626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54776a131c6d1b22d" w:history="1">
+      <w:hyperlink r:id="rId97806a2fef2cb0dab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5775,81 +5775,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40876a131c6d1b32e" w:history="1">
+      <w:hyperlink r:id="rId19076a2fef2cb0ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89820584" name="name67706a131c6d1b493" descr="eu_funding_250.png"/>
+            <wp:docPr id="35006722" name="name89816a2fef2cb0eff" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30016a131c6d1b491" cstate="print"/>
+                    <a:blip r:embed="rId93006a2fef2cb0efe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5947,137 +5947,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12514146">
+  <w:abstractNum w:abstractNumId="77835434">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12419191">
+    <w:lvl w:ilvl="0" w:tplc="52957236">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12419191" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52957236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12419191" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52957236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12419191" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52957236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12419191" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52957236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12419191" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52957236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12419191" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52957236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12419191" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52957236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12419191" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52957236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12514145">
+  <w:abstractNum w:abstractNumId="77835433">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75883922">
+    <w:lvl w:ilvl="0" w:tplc="67260142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6829,55 +6829,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12514145">
-    <w:abstractNumId w:val="12514145"/>
+  <w:num w:numId="77835433">
+    <w:abstractNumId w:val="77835433"/>
   </w:num>
-  <w:num w:numId="12514146">
-    <w:abstractNumId w:val="12514146"/>
+  <w:num w:numId="77835434">
+    <w:abstractNumId w:val="77835434"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18427,51 +18427,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726640205" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604971369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54816a131c6d179a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId14406a131c6d179ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId32116a131c6d18031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId61096a131c6d1a334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId20256a131c6d1a4a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId61056a131c6d1a537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId19996a131c6d1a612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId43396a131c6d1a78b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId94816a131c6d1aad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId28886a131c6d1afd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId54776a131c6d1b22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40876a131c6d1b32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId86656a131c6d17f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86656a131c6d17f11.jpg"/><Relationship Id="rId75186a131c6d191e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75186a131c6d191e0.jpg"/><Relationship Id="rId30016a131c6d1b491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30016a131c6d1b491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId900059383" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId369458777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19616a2fef2cacc0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId39796a2fef2cacc51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId80016a2fef2cad72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId25736a2fef2cafe92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId46856a2fef2cafff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId21296a2fef2cb008e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId46596a2fef2cb013d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId13256a2fef2cb02a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId64556a2fef2cb05fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId66496a2fef2cb0b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId97806a2fef2cb0dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19076a2fef2cb0ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId62406a2fef2cad44e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62406a2fef2cad44e.jpg"/><Relationship Id="rId78236a2fef2caeef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78236a2fef2caeef7.jpg"/><Relationship Id="rId93006a2fef2cb0efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93006a2fef2cb0efe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>