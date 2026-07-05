--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Egger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> larch bark beetle, oblong bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19616a2fef2cacc0e" w:history="1">
+            <w:hyperlink r:id="rId60916a4a9f76d1bd4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39796a2fef2cacc51" w:history="1">
+            <w:hyperlink r:id="rId27106a4a9f76d1c1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10113537" name="name85716a2fef2cad458" descr="12520.jpg"/>
+                  <wp:docPr id="7559249" name="name74536a4a9f76d23cb" descr="12520.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12520.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62406a2fef2cad44e" cstate="print"/>
+                          <a:blip r:embed="rId41456a4a9f76d23c8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80016a2fef2cad72f" w:history="1">
+            <w:hyperlink r:id="rId43926a4a9f76d252b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1221,63 +1221,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019). In the future, identifying these species will require DNA analysis, especially for beetles from areas where the ranges of these species overlap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25909093" name="name33896a2fef2caeefb" descr="IPSXFA_distribution_map.jpg"/>
+            <wp:docPr id="66035682" name="name24046a4a9f76d34a2" descr="IPSXFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78236a2fef2caeef7" cstate="print"/>
+                    <a:blip r:embed="rId58816a4a9f76d349d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3330,51 +3330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest (2021) CABI Invasive Species Compendium, online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (larch bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25736a2fef2cafe92" w:history="1">
+      <w:hyperlink r:id="rId85356a4a9f76d4c06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28841</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 21 April 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3545,51 +3545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46856a2fef2cafff7" w:history="1">
+      <w:hyperlink r:id="rId67926a4a9f76d4f0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3635,51 +3635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5039, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21296a2fef2cb008e" w:history="1">
+      <w:hyperlink r:id="rId59226a4a9f76d4fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3745,51 +3745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46596a2fef2cb013d" w:history="1">
+      <w:hyperlink r:id="rId24266a4a9f76d50c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3969,51 +3969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13256a2fef2cb02a9" w:history="1">
+      <w:hyperlink r:id="rId82016a4a9f76d52a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/IPSXCE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (6), 1481–1488, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64556a2fef2cb05fc" w:history="1">
+      <w:hyperlink r:id="rId46266a4a9f76d57b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvz105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5271,51 +5271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66496a2fef2cb0b4a" w:history="1">
+      <w:hyperlink r:id="rId25016a4a9f76d6381" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0025-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5626,51 +5626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97806a2fef2cb0dab" w:history="1">
+      <w:hyperlink r:id="rId24446a4a9f76d673f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5775,81 +5775,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19076a2fef2cb0ea0" w:history="1">
+      <w:hyperlink r:id="rId13716a4a9f76d6850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35006722" name="name89816a2fef2cb0eff" descr="eu_funding_250.png"/>
+            <wp:docPr id="68388947" name="name36696a4a9f76d68e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93006a2fef2cb0efe" cstate="print"/>
+                    <a:blip r:embed="rId67306a4a9f76d68e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5947,137 +5947,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77835434">
+  <w:abstractNum w:abstractNumId="73056990">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52957236">
+    <w:lvl w:ilvl="0" w:tplc="84568747">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52957236" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84568747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52957236" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84568747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52957236" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84568747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52957236" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84568747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52957236" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84568747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52957236" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84568747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52957236" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84568747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52957236" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84568747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77835433">
+  <w:abstractNum w:abstractNumId="73056989">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67260142">
+    <w:lvl w:ilvl="0" w:tplc="81022802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6829,55 +6829,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77835433">
-    <w:abstractNumId w:val="77835433"/>
+  <w:num w:numId="73056989">
+    <w:abstractNumId w:val="73056989"/>
   </w:num>
-  <w:num w:numId="77835434">
-    <w:abstractNumId w:val="77835434"/>
+  <w:num w:numId="73056990">
+    <w:abstractNumId w:val="73056990"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18427,51 +18427,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId900059383" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId369458777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19616a2fef2cacc0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId39796a2fef2cacc51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId80016a2fef2cad72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId25736a2fef2cafe92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId46856a2fef2cafff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId21296a2fef2cb008e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId46596a2fef2cb013d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId13256a2fef2cb02a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId64556a2fef2cb05fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId66496a2fef2cb0b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId97806a2fef2cb0dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19076a2fef2cb0ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId62406a2fef2cad44e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62406a2fef2cad44e.jpg"/><Relationship Id="rId78236a2fef2caeef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78236a2fef2caeef7.jpg"/><Relationship Id="rId93006a2fef2cb0efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93006a2fef2cb0efe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927939350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778710934" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60916a4a9f76d1bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId27106a4a9f76d1c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId43926a4a9f76d252b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId85356a4a9f76d4c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId67926a4a9f76d4f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId59226a4a9f76d4fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId24266a4a9f76d50c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId82016a4a9f76d52a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId46266a4a9f76d57b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId25016a4a9f76d6381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId24446a4a9f76d673f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13716a4a9f76d6850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId41456a4a9f76d23c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41456a4a9f76d23c8.jpg"/><Relationship Id="rId58816a4a9f76d349d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58816a4a9f76d349d.jpg"/><Relationship Id="rId67306a4a9f76d68e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67306a4a9f76d68e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>