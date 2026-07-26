--- v11 (2026-07-05)
+++ v12 (2026-07-26)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Egger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> larch bark beetle, oblong bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60916a4a9f76d1bd4" w:history="1">
+            <w:hyperlink r:id="rId85846a66551b34b5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27106a4a9f76d1c1a" w:history="1">
+            <w:hyperlink r:id="rId54596a66551b34bb7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7559249" name="name74536a4a9f76d23cb" descr="12520.jpg"/>
+                  <wp:docPr id="13964557" name="name94866a66551b351c3" descr="12520.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12520.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41456a4a9f76d23c8" cstate="print"/>
+                          <a:blip r:embed="rId44206a66551b351c1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43926a4a9f76d252b" w:history="1">
+            <w:hyperlink r:id="rId42016a66551b352f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1221,63 +1221,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019). In the future, identifying these species will require DNA analysis, especially for beetles from areas where the ranges of these species overlap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66035682" name="name24046a4a9f76d34a2" descr="IPSXFA_distribution_map.jpg"/>
+            <wp:docPr id="72974328" name="name69286a66551b363b8" descr="IPSXFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58816a4a9f76d349d" cstate="print"/>
+                    <a:blip r:embed="rId99716a66551b363b5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3330,51 +3330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest (2021) CABI Invasive Species Compendium, online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (larch bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85356a4a9f76d4c06" w:history="1">
+      <w:hyperlink r:id="rId28926a66551b377b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28841</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 21 April 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3545,51 +3545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67926a4a9f76d4f0c" w:history="1">
+      <w:hyperlink r:id="rId77246a66551b37921" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3635,51 +3635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5039, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59226a4a9f76d4fe1" w:history="1">
+      <w:hyperlink r:id="rId66976a66551b379b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3745,51 +3745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24266a4a9f76d50c6" w:history="1">
+      <w:hyperlink r:id="rId36526a66551b37a79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3969,51 +3969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82016a4a9f76d52a0" w:history="1">
+      <w:hyperlink r:id="rId87116a66551b37be8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/IPSXCE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (6), 1481–1488, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46266a4a9f76d57b6" w:history="1">
+      <w:hyperlink r:id="rId76096a66551b37f2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvz105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5271,51 +5271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25016a4a9f76d6381" w:history="1">
+      <w:hyperlink r:id="rId61236a66551b3840d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0025-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5626,51 +5626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24446a4a9f76d673f" w:history="1">
+      <w:hyperlink r:id="rId42956a66551b38645" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5775,81 +5775,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13716a4a9f76d6850" w:history="1">
+      <w:hyperlink r:id="rId65756a66551b38733" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68388947" name="name36696a4a9f76d68e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="21160563" name="name90366a66551b387c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67306a4a9f76d68e8" cstate="print"/>
+                    <a:blip r:embed="rId57506a66551b387c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5947,137 +5947,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73056990">
+  <w:abstractNum w:abstractNumId="98199640">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84568747">
+    <w:lvl w:ilvl="0" w:tplc="30836713">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84568747" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30836713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84568747" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30836713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84568747" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30836713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84568747" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30836713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84568747" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30836713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84568747" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30836713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84568747" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30836713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84568747" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30836713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73056989">
+  <w:abstractNum w:abstractNumId="98199639">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81022802">
+    <w:lvl w:ilvl="0" w:tplc="48029906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6829,55 +6829,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73056989">
-    <w:abstractNumId w:val="73056989"/>
+  <w:num w:numId="98199639">
+    <w:abstractNumId w:val="98199639"/>
   </w:num>
-  <w:num w:numId="73056990">
-    <w:abstractNumId w:val="73056990"/>
+  <w:num w:numId="98199640">
+    <w:abstractNumId w:val="98199640"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18427,51 +18427,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927939350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778710934" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60916a4a9f76d1bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId27106a4a9f76d1c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId43926a4a9f76d252b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId85356a4a9f76d4c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId67926a4a9f76d4f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId59226a4a9f76d4fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId24266a4a9f76d50c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId82016a4a9f76d52a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId46266a4a9f76d57b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId25016a4a9f76d6381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId24446a4a9f76d673f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13716a4a9f76d6850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId41456a4a9f76d23c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41456a4a9f76d23c8.jpg"/><Relationship Id="rId58816a4a9f76d349d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58816a4a9f76d349d.jpg"/><Relationship Id="rId67306a4a9f76d68e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67306a4a9f76d68e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId715050320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId684336955" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85846a66551b34b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId54596a66551b34bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId42016a66551b352f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId28926a66551b377b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId77246a66551b37921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId66976a66551b379b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId36526a66551b37a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId87116a66551b37be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId76096a66551b37f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId61236a66551b3840d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId42956a66551b38645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65756a66551b38733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId44206a66551b351c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44206a66551b351c1.jpg"/><Relationship Id="rId99716a66551b363b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99716a66551b363b5.jpg"/><Relationship Id="rId57506a66551b387c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57506a66551b387c2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>