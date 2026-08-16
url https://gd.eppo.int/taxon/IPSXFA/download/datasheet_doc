--- v12 (2026-07-26)
+++ v13 (2026-08-16)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Egger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> larch bark beetle, oblong bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85846a66551b34b5b" w:history="1">
+            <w:hyperlink r:id="rId94986a820834f2f77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54596a66551b34bb7" w:history="1">
+            <w:hyperlink r:id="rId42536a820834f2fbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13964557" name="name94866a66551b351c3" descr="12520.jpg"/>
+                  <wp:docPr id="66590645" name="name65966a820834f3949" descr="12520.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12520.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44206a66551b351c1" cstate="print"/>
+                          <a:blip r:embed="rId25526a820834f3947" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42016a66551b352f4" w:history="1">
+            <w:hyperlink r:id="rId87666a820834f3aad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1221,63 +1221,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019). In the future, identifying these species will require DNA analysis, especially for beetles from areas where the ranges of these species overlap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72974328" name="name69286a66551b363b8" descr="IPSXFA_distribution_map.jpg"/>
+            <wp:docPr id="8096585" name="name85366a8208350068f" descr="IPSXFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99716a66551b363b5" cstate="print"/>
+                    <a:blip r:embed="rId85136a8208350068c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3330,51 +3330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest (2021) CABI Invasive Species Compendium, online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (larch bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28926a66551b377b3" w:history="1">
+      <w:hyperlink r:id="rId43606a8208350160c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28841</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 21 April 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3545,51 +3545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77246a66551b37921" w:history="1">
+      <w:hyperlink r:id="rId96726a82083501772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3635,51 +3635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5039, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66976a66551b379b7" w:history="1">
+      <w:hyperlink r:id="rId22176a82083501807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3745,51 +3745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36526a66551b37a79" w:history="1">
+      <w:hyperlink r:id="rId41716a820835018b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3969,51 +3969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87116a66551b37be8" w:history="1">
+      <w:hyperlink r:id="rId24986a82083501a2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/IPSXCE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (6), 1481–1488, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76096a66551b37f2d" w:history="1">
+      <w:hyperlink r:id="rId53326a82083501d7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvz105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5271,51 +5271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61236a66551b3840d" w:history="1">
+      <w:hyperlink r:id="rId23756a8208350228b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0025-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5626,51 +5626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42956a66551b38645" w:history="1">
+      <w:hyperlink r:id="rId77156a820835024cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5775,81 +5775,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65756a66551b38733" w:history="1">
+      <w:hyperlink r:id="rId55506a820835025bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21160563" name="name90366a66551b387c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="87125427" name="name80756a82083502625" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57506a66551b387c2" cstate="print"/>
+                    <a:blip r:embed="rId19616a82083502624" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5947,137 +5947,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98199640">
+  <w:abstractNum w:abstractNumId="71430704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30836713">
+    <w:lvl w:ilvl="0" w:tplc="81430139">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30836713" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81430139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30836713" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81430139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30836713" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81430139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30836713" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81430139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30836713" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81430139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30836713" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81430139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30836713" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81430139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30836713" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81430139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98199639">
+  <w:abstractNum w:abstractNumId="71430703">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48029906">
+    <w:lvl w:ilvl="0" w:tplc="24999682">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6829,55 +6829,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98199639">
-    <w:abstractNumId w:val="98199639"/>
+  <w:num w:numId="71430703">
+    <w:abstractNumId w:val="71430703"/>
   </w:num>
-  <w:num w:numId="98199640">
-    <w:abstractNumId w:val="98199640"/>
+  <w:num w:numId="71430704">
+    <w:abstractNumId w:val="71430704"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18427,51 +18427,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId715050320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId684336955" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85846a66551b34b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId54596a66551b34bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId42016a66551b352f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId28926a66551b377b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId77246a66551b37921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId66976a66551b379b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId36526a66551b37a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId87116a66551b37be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId76096a66551b37f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId61236a66551b3840d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId42956a66551b38645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65756a66551b38733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId44206a66551b351c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44206a66551b351c1.jpg"/><Relationship Id="rId99716a66551b363b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99716a66551b363b5.jpg"/><Relationship Id="rId57506a66551b387c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57506a66551b387c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId558932130" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539166576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94986a820834f2f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId42536a820834f2fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId87666a820834f3aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId43606a8208350160c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId96726a82083501772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId22176a82083501807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId41716a820835018b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId24986a82083501a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId53326a82083501d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId23756a8208350228b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId77156a820835024cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55506a820835025bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId25526a820834f3947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25526a820834f3947.jpg"/><Relationship Id="rId85136a8208350068c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85136a8208350068c.jpg"/><Relationship Id="rId19616a82083502624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19616a82083502624.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>