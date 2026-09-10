--- v13 (2026-08-16)
+++ v14 (2026-09-10)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Egger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> larch bark beetle, oblong bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94986a820834f2f77" w:history="1">
+            <w:hyperlink r:id="rId53676aa27e02abb11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42536a820834f2fbc" w:history="1">
+            <w:hyperlink r:id="rId77786aa27e02abb56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66590645" name="name65966a820834f3949" descr="12520.jpg"/>
+                  <wp:docPr id="44041998" name="name96966aa27e02ac328" descr="12520.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12520.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25526a820834f3947" cstate="print"/>
+                          <a:blip r:embed="rId70426aa27e02ac326" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87666a820834f3aad" w:history="1">
+            <w:hyperlink r:id="rId55546aa27e02ac466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1221,63 +1221,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019). In the future, identifying these species will require DNA analysis, especially for beetles from areas where the ranges of these species overlap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8096585" name="name85366a8208350068f" descr="IPSXFA_distribution_map.jpg"/>
+            <wp:docPr id="22605883" name="name11716aa27e02ad8cc" descr="IPSXFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85136a8208350068c" cstate="print"/>
+                    <a:blip r:embed="rId80236aa27e02ad8ca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3330,51 +3330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest (2021) CABI Invasive Species Compendium, online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (larch bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43606a8208350160c" w:history="1">
+      <w:hyperlink r:id="rId24576aa27e02ae7de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28841</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 21 April 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3545,51 +3545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234 pp. doi: 10.3752/cjai.2019.38 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96726a82083501772" w:history="1">
+      <w:hyperlink r:id="rId44736aa27e02ae93d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3635,51 +3635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5039, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22176a82083501807" w:history="1">
+      <w:hyperlink r:id="rId72226aa27e02ae9d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3745,51 +3745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41716a820835018b7" w:history="1">
+      <w:hyperlink r:id="rId96496aa27e02aea80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3969,51 +3969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24986a82083501a2c" w:history="1">
+      <w:hyperlink r:id="rId20106aa27e02aebe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/IPSXCE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (6), 1481–1488, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53326a82083501d7f" w:history="1">
+      <w:hyperlink r:id="rId96386aa27e02aef3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvz105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5271,51 +5271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23756a8208350228b" w:history="1">
+      <w:hyperlink r:id="rId60186aa27e02af435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s43008-019-0025-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5626,51 +5626,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips subelongatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77156a820835024cc" w:history="1">
+      <w:hyperlink r:id="rId78846aa27e02af670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5775,81 +5775,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55506a820835025bc" w:history="1">
+      <w:hyperlink r:id="rId65696aa27e02af762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87125427" name="name80756a82083502625" descr="eu_funding_250.png"/>
+            <wp:docPr id="25200012" name="name38636aa27e02afb40" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19616a82083502624" cstate="print"/>
+                    <a:blip r:embed="rId59986aa27e02afb3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5947,137 +5947,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71430704">
+  <w:abstractNum w:abstractNumId="42108644">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81430139">
+    <w:lvl w:ilvl="0" w:tplc="91135239">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81430139" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91135239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81430139" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91135239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81430139" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91135239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81430139" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91135239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81430139" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91135239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81430139" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91135239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81430139" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91135239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81430139" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91135239" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71430703">
+  <w:abstractNum w:abstractNumId="42108643">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24999682">
+    <w:lvl w:ilvl="0" w:tplc="19229382">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6829,55 +6829,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71430703">
-    <w:abstractNumId w:val="71430703"/>
+  <w:num w:numId="42108643">
+    <w:abstractNumId w:val="42108643"/>
   </w:num>
-  <w:num w:numId="71430704">
-    <w:abstractNumId w:val="71430704"/>
+  <w:num w:numId="42108644">
+    <w:abstractNumId w:val="42108644"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18427,51 +18427,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId558932130" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539166576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94986a820834f2f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId42536a820834f2fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId87666a820834f3aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId43606a8208350160c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId96726a82083501772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId22176a82083501807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId41716a820835018b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId24986a82083501a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId53326a82083501d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId23756a8208350228b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId77156a820835024cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55506a820835025bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId25526a820834f3947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25526a820834f3947.jpg"/><Relationship Id="rId85136a8208350068c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85136a8208350068c.jpg"/><Relationship Id="rId19616a82083502624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19616a82083502624.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259699128" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId652129089" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53676aa27e02abb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/" TargetMode="External"/><Relationship Id="rId77786aa27e02abb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/categorization" TargetMode="External"/><Relationship Id="rId55546aa27e02ac466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXFA/photos" TargetMode="External"/><Relationship Id="rId24576aa27e02ae7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28841" TargetMode="External"/><Relationship Id="rId44736aa27e02ae93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cjai.biologicalsurvey.ca/dcgs_38/dcgs_38.html" TargetMode="External"/><Relationship Id="rId72226aa27e02ae9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5039" TargetMode="External"/><Relationship Id="rId96496aa27e02aea80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId20106aa27e02aebe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/datasheet" TargetMode="External"/><Relationship Id="rId96386aa27e02aef3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvz105" TargetMode="External"/><Relationship Id="rId60186aa27e02af435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s43008-019-0025-3" TargetMode="External"/><Relationship Id="rId78846aa27e02af670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65696aa27e02af762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId70426aa27e02ac326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70426aa27e02ac326.jpg"/><Relationship Id="rId80236aa27e02ad8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80236aa27e02ad8ca.jpg"/><Relationship Id="rId59986aa27e02afb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59986aa27e02afb3e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>