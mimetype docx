--- v4 (2026-02-01)
+++ v5 (2026-04-11)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9037697fa92038a1a" w:history="1">
+            <w:hyperlink r:id="rId676669da5deaa81bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId7101697fa92038a60" w:history="1">
+            <w:hyperlink r:id="rId181369da5deaa8206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88288678" name="name7445697fa92039bb1" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="80348516" name="name829769da5deaa9be1" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4820697fa92039bae" cstate="print"/>
+                    <a:blip r:embed="rId278369da5deaa9bdd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6965697fa9203b17a" w:history="1">
+      <w:hyperlink r:id="rId879269da5deaab055" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3328697fa9203b221" w:history="1">
+      <w:hyperlink r:id="rId931469da5deaab0f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3786697fa9203b2e3" w:history="1">
+      <w:hyperlink r:id="rId594069da5deaab189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1263697fa9203b370" w:history="1">
+      <w:hyperlink r:id="rId181969da5deaab210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3104697fa9203b403" w:history="1">
+      <w:hyperlink r:id="rId415769da5deaab2cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9183697fa9203b483" w:history="1">
+      <w:hyperlink r:id="rId909469da5deaab343" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9504697fa9203b4b8" w:history="1">
+      <w:hyperlink r:id="rId922969da5deaab377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3509697fa9203b4f9" w:history="1">
+      <w:hyperlink r:id="rId161869da5deaab4bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1039697fa9203b5a8" w:history="1">
+      <w:hyperlink r:id="rId190869da5deaab576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9090697fa9203b6a8" w:history="1">
+      <w:hyperlink r:id="rId455569da5deaab649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2127697fa9203b73a" w:history="1">
+      <w:hyperlink r:id="rId490769da5deaab6d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7915697fa9203bcf9" w:history="1">
+      <w:hyperlink r:id="rId245869da5deaabc93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4421697fa9203bdc3" w:history="1">
+      <w:hyperlink r:id="rId957869da5deaabd50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94980223" name="name5673697fa9203bee1" descr="eu_funding_250.png"/>
+            <wp:docPr id="63640525" name="name173869da5deaac099" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5267697fa9203bee0" cstate="print"/>
+                    <a:blip r:embed="rId201069da5deaac097" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67064701">
+  <w:abstractNum w:abstractNumId="62724467">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74090366">
+    <w:lvl w:ilvl="0" w:tplc="43308503">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74090366" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43308503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74090366" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43308503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74090366" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43308503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74090366" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43308503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74090366" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43308503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74090366" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43308503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74090366" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43308503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74090366" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43308503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67064700">
+  <w:abstractNum w:abstractNumId="62724466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83786910">
+    <w:lvl w:ilvl="0" w:tplc="49036963">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67064700">
-    <w:abstractNumId w:val="67064700"/>
+  <w:num w:numId="62724466">
+    <w:abstractNumId w:val="62724466"/>
   </w:num>
-  <w:num w:numId="67064701">
-    <w:abstractNumId w:val="67064701"/>
+  <w:num w:numId="62724467">
+    <w:abstractNumId w:val="62724467"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId694999728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443201160" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId9037697fa92038a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId7101697fa92038a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId6965697fa9203b17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId3328697fa9203b221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId3786697fa9203b2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId1263697fa9203b370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId3104697fa9203b403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId9183697fa9203b483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId9504697fa9203b4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId3509697fa9203b4f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId1039697fa9203b5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId9090697fa9203b6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId2127697fa9203b73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId7915697fa9203bcf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId4421697fa9203bdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId4820697fa92039bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId4820697fa92039bae.jpg"/><Relationship Id="rId5267697fa9203bee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId5267697fa9203bee0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId796028495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId370016177" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId676669da5deaa81bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId181369da5deaa8206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId879269da5deaab055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId931469da5deaab0f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId594069da5deaab189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId181969da5deaab210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId415769da5deaab2cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId909469da5deaab343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId922969da5deaab377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId161869da5deaab4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId190869da5deaab576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId455569da5deaab649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId490769da5deaab6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId245869da5deaabc93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId957869da5deaabd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId278369da5deaa9bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId278369da5deaa9bdd.jpg"/><Relationship Id="rId201069da5deaac097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId201069da5deaac097.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>