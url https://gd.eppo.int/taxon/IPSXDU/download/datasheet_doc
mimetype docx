--- v5 (2026-04-11)
+++ v6 (2026-05-01)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676669da5deaa81bd" w:history="1">
+            <w:hyperlink r:id="rId274869f4d6360f99e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181369da5deaa8206" w:history="1">
+            <w:hyperlink r:id="rId907569f4d6360f9f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80348516" name="name829769da5deaa9be1" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="56876912" name="name191369f4d63610eab" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId278369da5deaa9bdd" cstate="print"/>
+                    <a:blip r:embed="rId644769f4d63610ea7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879269da5deaab055" w:history="1">
+      <w:hyperlink r:id="rId217169f4d6361228e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931469da5deaab0f9" w:history="1">
+      <w:hyperlink r:id="rId381469f4d63612331" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594069da5deaab189" w:history="1">
+      <w:hyperlink r:id="rId466569f4d636123c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181969da5deaab210" w:history="1">
+      <w:hyperlink r:id="rId946869f4d6361244a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415769da5deaab2cd" w:history="1">
+      <w:hyperlink r:id="rId945369f4d636124bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId909469da5deaab343" w:history="1">
+      <w:hyperlink r:id="rId457769f4d63612529" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922969da5deaab377" w:history="1">
+      <w:hyperlink r:id="rId527469f4d6361255b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161869da5deaab4bc" w:history="1">
+      <w:hyperlink r:id="rId344569f4d6361259a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190869da5deaab576" w:history="1">
+      <w:hyperlink r:id="rId921269f4d63612648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455569da5deaab649" w:history="1">
+      <w:hyperlink r:id="rId130569f4d63612715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490769da5deaab6d9" w:history="1">
+      <w:hyperlink r:id="rId743769f4d636127a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245869da5deaabc93" w:history="1">
+      <w:hyperlink r:id="rId459769f4d63612e3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957869da5deaabd50" w:history="1">
+      <w:hyperlink r:id="rId318569f4d63612ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63640525" name="name173869da5deaac099" descr="eu_funding_250.png"/>
+            <wp:docPr id="20118598" name="name560969f4d63613075" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId201069da5deaac097" cstate="print"/>
+                    <a:blip r:embed="rId738869f4d63613074" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62724467">
+  <w:abstractNum w:abstractNumId="72657003">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43308503">
+    <w:lvl w:ilvl="0" w:tplc="51057457">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43308503" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51057457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43308503" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51057457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43308503" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51057457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43308503" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51057457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43308503" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51057457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43308503" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51057457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43308503" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51057457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43308503" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51057457" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62724466">
+  <w:abstractNum w:abstractNumId="72657002">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49036963">
+    <w:lvl w:ilvl="0" w:tplc="12509650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62724466">
-    <w:abstractNumId w:val="62724466"/>
+  <w:num w:numId="72657002">
+    <w:abstractNumId w:val="72657002"/>
   </w:num>
-  <w:num w:numId="62724467">
-    <w:abstractNumId w:val="62724467"/>
+  <w:num w:numId="72657003">
+    <w:abstractNumId w:val="72657003"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId796028495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId370016177" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId676669da5deaa81bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId181369da5deaa8206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId879269da5deaab055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId931469da5deaab0f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId594069da5deaab189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId181969da5deaab210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId415769da5deaab2cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId909469da5deaab343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId922969da5deaab377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId161869da5deaab4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId190869da5deaab576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId455569da5deaab649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId490769da5deaab6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId245869da5deaabc93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId957869da5deaabd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId278369da5deaa9bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId278369da5deaa9bdd.jpg"/><Relationship Id="rId201069da5deaac097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId201069da5deaac097.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId769035862" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742937639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId274869f4d6360f99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId907569f4d6360f9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId217169f4d6361228e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId381469f4d63612331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId466569f4d636123c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId946869f4d6361244a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId945369f4d636124bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId457769f4d63612529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId527469f4d6361255b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId344569f4d6361259a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId921269f4d63612648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId130569f4d63612715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId743769f4d636127a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId459769f4d63612e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId318569f4d63612ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId644769f4d63610ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId644769f4d63610ea7.jpg"/><Relationship Id="rId738869f4d63613074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId738869f4d63613074.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>