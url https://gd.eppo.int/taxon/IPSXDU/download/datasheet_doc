--- v6 (2026-05-01)
+++ v7 (2026-05-22)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274869f4d6360f99e" w:history="1">
+            <w:hyperlink r:id="rId66626a0fbbcfb3faf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907569f4d6360f9f7" w:history="1">
+            <w:hyperlink r:id="rId41856a0fbbcfb3ffb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56876912" name="name191369f4d63610eab" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="43006713" name="name18456a0fbbcfb52cf" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId644769f4d63610ea7" cstate="print"/>
+                    <a:blip r:embed="rId58446a0fbbcfb52cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217169f4d6361228e" w:history="1">
+      <w:hyperlink r:id="rId87736a0fbbcfb671a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381469f4d63612331" w:history="1">
+      <w:hyperlink r:id="rId12346a0fbbcfb67c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466569f4d636123c3" w:history="1">
+      <w:hyperlink r:id="rId64966a0fbbcfb6853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId946869f4d6361244a" w:history="1">
+      <w:hyperlink r:id="rId34626a0fbbcfb68d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945369f4d636124bb" w:history="1">
+      <w:hyperlink r:id="rId95586a0fbbcfb694a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457769f4d63612529" w:history="1">
+      <w:hyperlink r:id="rId84876a0fbbcfb69e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527469f4d6361255b" w:history="1">
+      <w:hyperlink r:id="rId46326a0fbbcfb6a2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344569f4d6361259a" w:history="1">
+      <w:hyperlink r:id="rId72196a0fbbcfb6a6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921269f4d63612648" w:history="1">
+      <w:hyperlink r:id="rId92896a0fbbcfb6b21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130569f4d63612715" w:history="1">
+      <w:hyperlink r:id="rId88486a0fbbcfb6bf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743769f4d636127a4" w:history="1">
+      <w:hyperlink r:id="rId95716a0fbbcfb6c84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId459769f4d63612e3e" w:history="1">
+      <w:hyperlink r:id="rId81176a0fbbcfb71ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318569f4d63612ef8" w:history="1">
+      <w:hyperlink r:id="rId55806a0fbbcfb7270" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20118598" name="name560969f4d63613075" descr="eu_funding_250.png"/>
+            <wp:docPr id="93254221" name="name47426a0fbbcfb7389" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId738869f4d63613074" cstate="print"/>
+                    <a:blip r:embed="rId18226a0fbbcfb7388" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72657003">
+  <w:abstractNum w:abstractNumId="49072351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51057457">
+    <w:lvl w:ilvl="0" w:tplc="85149957">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51057457" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85149957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51057457" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85149957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51057457" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85149957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51057457" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85149957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51057457" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85149957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51057457" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85149957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51057457" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85149957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51057457" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85149957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72657002">
+  <w:abstractNum w:abstractNumId="49072350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12509650">
+    <w:lvl w:ilvl="0" w:tplc="47995438">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72657002">
-    <w:abstractNumId w:val="72657002"/>
+  <w:num w:numId="49072350">
+    <w:abstractNumId w:val="49072350"/>
   </w:num>
-  <w:num w:numId="72657003">
-    <w:abstractNumId w:val="72657003"/>
+  <w:num w:numId="49072351">
+    <w:abstractNumId w:val="49072351"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId769035862" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742937639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId274869f4d6360f99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId907569f4d6360f9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId217169f4d6361228e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId381469f4d63612331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId466569f4d636123c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId946869f4d6361244a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId945369f4d636124bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId457769f4d63612529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId527469f4d6361255b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId344569f4d6361259a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId921269f4d63612648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId130569f4d63612715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId743769f4d636127a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId459769f4d63612e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId318569f4d63612ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId644769f4d63610ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId644769f4d63610ea7.jpg"/><Relationship Id="rId738869f4d63613074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId738869f4d63613074.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576221712" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211435239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66626a0fbbcfb3faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId41856a0fbbcfb3ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId87736a0fbbcfb671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId12346a0fbbcfb67c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId64966a0fbbcfb6853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId34626a0fbbcfb68d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId95586a0fbbcfb694a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId84876a0fbbcfb69e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId46326a0fbbcfb6a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72196a0fbbcfb6a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92896a0fbbcfb6b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId88486a0fbbcfb6bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId95716a0fbbcfb6c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId81176a0fbbcfb71ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId55806a0fbbcfb7270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58446a0fbbcfb52cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58446a0fbbcfb52cc.jpg"/><Relationship Id="rId18226a0fbbcfb7388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18226a0fbbcfb7388.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>