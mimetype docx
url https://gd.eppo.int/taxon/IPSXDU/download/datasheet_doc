--- v7 (2026-05-22)
+++ v8 (2026-06-12)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66626a0fbbcfb3faf" w:history="1">
+            <w:hyperlink r:id="rId22426a2bcaade4855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41856a0fbbcfb3ffb" w:history="1">
+            <w:hyperlink r:id="rId37036a2bcaade489d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43006713" name="name18456a0fbbcfb52cf" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="22713700" name="name95236a2bcaade5778" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58446a0fbbcfb52cc" cstate="print"/>
+                    <a:blip r:embed="rId50916a2bcaade5775" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87736a0fbbcfb671a" w:history="1">
+      <w:hyperlink r:id="rId56186a2bcaade715e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12346a0fbbcfb67c0" w:history="1">
+      <w:hyperlink r:id="rId12746a2bcaade7995" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64966a0fbbcfb6853" w:history="1">
+      <w:hyperlink r:id="rId26636a2bcaade7a48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34626a0fbbcfb68d8" w:history="1">
+      <w:hyperlink r:id="rId32306a2bcaade7b16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95586a0fbbcfb694a" w:history="1">
+      <w:hyperlink r:id="rId20086a2bcaade7b8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84876a0fbbcfb69e0" w:history="1">
+      <w:hyperlink r:id="rId92146a2bcaade7c02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46326a0fbbcfb6a2c" w:history="1">
+      <w:hyperlink r:id="rId50406a2bcaade7c35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72196a0fbbcfb6a6e" w:history="1">
+      <w:hyperlink r:id="rId82246a2bcaade7c75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92896a0fbbcfb6b21" w:history="1">
+      <w:hyperlink r:id="rId27106a2bcaade7d25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88486a0fbbcfb6bf2" w:history="1">
+      <w:hyperlink r:id="rId81216a2bcaade7df6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95716a0fbbcfb6c84" w:history="1">
+      <w:hyperlink r:id="rId98776a2bcaade7e85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81176a0fbbcfb71ae" w:history="1">
+      <w:hyperlink r:id="rId60776a2bcaade8522" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55806a0fbbcfb7270" w:history="1">
+      <w:hyperlink r:id="rId32156a2bcaade8648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93254221" name="name47426a0fbbcfb7389" descr="eu_funding_250.png"/>
+            <wp:docPr id="91373907" name="name22286a2bcaade87d2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18226a0fbbcfb7388" cstate="print"/>
+                    <a:blip r:embed="rId90886a2bcaade87d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49072351">
+  <w:abstractNum w:abstractNumId="90047391">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85149957">
+    <w:lvl w:ilvl="0" w:tplc="11344835">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85149957" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11344835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85149957" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11344835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85149957" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11344835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85149957" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11344835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85149957" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11344835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85149957" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11344835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85149957" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11344835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85149957" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11344835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49072350">
+  <w:abstractNum w:abstractNumId="90047390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47995438">
+    <w:lvl w:ilvl="0" w:tplc="39548076">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49072350">
-    <w:abstractNumId w:val="49072350"/>
+  <w:num w:numId="90047390">
+    <w:abstractNumId w:val="90047390"/>
   </w:num>
-  <w:num w:numId="49072351">
-    <w:abstractNumId w:val="49072351"/>
+  <w:num w:numId="90047391">
+    <w:abstractNumId w:val="90047391"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576221712" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211435239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66626a0fbbcfb3faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId41856a0fbbcfb3ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId87736a0fbbcfb671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId12346a0fbbcfb67c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId64966a0fbbcfb6853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId34626a0fbbcfb68d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId95586a0fbbcfb694a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId84876a0fbbcfb69e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId46326a0fbbcfb6a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72196a0fbbcfb6a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92896a0fbbcfb6b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId88486a0fbbcfb6bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId95716a0fbbcfb6c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId81176a0fbbcfb71ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId55806a0fbbcfb7270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58446a0fbbcfb52cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58446a0fbbcfb52cc.jpg"/><Relationship Id="rId18226a0fbbcfb7388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18226a0fbbcfb7388.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169735016" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989472916" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22426a2bcaade4855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId37036a2bcaade489d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId56186a2bcaade715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId12746a2bcaade7995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId26636a2bcaade7a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId32306a2bcaade7b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId20086a2bcaade7b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId92146a2bcaade7c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId50406a2bcaade7c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82246a2bcaade7c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27106a2bcaade7d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId81216a2bcaade7df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId98776a2bcaade7e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId60776a2bcaade8522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId32156a2bcaade8648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50916a2bcaade5775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50916a2bcaade5775.jpg"/><Relationship Id="rId90886a2bcaade87d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90886a2bcaade87d1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>