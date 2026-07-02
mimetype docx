--- v8 (2026-06-12)
+++ v9 (2026-07-02)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22426a2bcaade4855" w:history="1">
+            <w:hyperlink r:id="rId19206a463d42e25cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37036a2bcaade489d" w:history="1">
+            <w:hyperlink r:id="rId38266a463d42e2613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22713700" name="name95236a2bcaade5778" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="9876881" name="name91326a463d42e3a92" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50916a2bcaade5775" cstate="print"/>
+                    <a:blip r:embed="rId21716a463d42e3a8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56186a2bcaade715e" w:history="1">
+      <w:hyperlink r:id="rId38826a463d42e5d78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12746a2bcaade7995" w:history="1">
+      <w:hyperlink r:id="rId68126a463d42e5e25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26636a2bcaade7a48" w:history="1">
+      <w:hyperlink r:id="rId83626a463d42e5efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32306a2bcaade7b16" w:history="1">
+      <w:hyperlink r:id="rId41126a463d42e5f89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20086a2bcaade7b8e" w:history="1">
+      <w:hyperlink r:id="rId68236a463d42e5ffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92146a2bcaade7c02" w:history="1">
+      <w:hyperlink r:id="rId60016a463d42e6095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50406a2bcaade7c35" w:history="1">
+      <w:hyperlink r:id="rId13206a463d42e60ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82246a2bcaade7c75" w:history="1">
+      <w:hyperlink r:id="rId55846a463d42e610a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27106a2bcaade7d25" w:history="1">
+      <w:hyperlink r:id="rId11056a463d42e61bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81216a2bcaade7df6" w:history="1">
+      <w:hyperlink r:id="rId16636a463d42e6363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98776a2bcaade7e85" w:history="1">
+      <w:hyperlink r:id="rId27286a463d42e6400" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60776a2bcaade8522" w:history="1">
+      <w:hyperlink r:id="rId73656a463d42e696b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32156a2bcaade8648" w:history="1">
+      <w:hyperlink r:id="rId48976a463d42e6a27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91373907" name="name22286a2bcaade87d2" descr="eu_funding_250.png"/>
+            <wp:docPr id="36277997" name="name43956a463d42e6b72" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90886a2bcaade87d1" cstate="print"/>
+                    <a:blip r:embed="rId70216a463d42e6b70" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90047391">
+  <w:abstractNum w:abstractNumId="41659535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11344835">
+    <w:lvl w:ilvl="0" w:tplc="51474940">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11344835" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51474940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11344835" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51474940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11344835" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51474940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11344835" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51474940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11344835" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51474940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11344835" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51474940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11344835" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51474940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11344835" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51474940" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90047390">
+  <w:abstractNum w:abstractNumId="41659534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39548076">
+    <w:lvl w:ilvl="0" w:tplc="48126631">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90047390">
-    <w:abstractNumId w:val="90047390"/>
+  <w:num w:numId="41659534">
+    <w:abstractNumId w:val="41659534"/>
   </w:num>
-  <w:num w:numId="90047391">
-    <w:abstractNumId w:val="90047391"/>
+  <w:num w:numId="41659535">
+    <w:abstractNumId w:val="41659535"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169735016" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989472916" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22426a2bcaade4855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId37036a2bcaade489d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId56186a2bcaade715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId12746a2bcaade7995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId26636a2bcaade7a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId32306a2bcaade7b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId20086a2bcaade7b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId92146a2bcaade7c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId50406a2bcaade7c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82246a2bcaade7c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27106a2bcaade7d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId81216a2bcaade7df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId98776a2bcaade7e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId60776a2bcaade8522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId32156a2bcaade8648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50916a2bcaade5775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50916a2bcaade5775.jpg"/><Relationship Id="rId90886a2bcaade87d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90886a2bcaade87d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId534700782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId148601380" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19206a463d42e25cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId38266a463d42e2613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId38826a463d42e5d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId68126a463d42e5e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId83626a463d42e5efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId41126a463d42e5f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId68236a463d42e5ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId60016a463d42e6095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId13206a463d42e60ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55846a463d42e610a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11056a463d42e61bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId16636a463d42e6363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId27286a463d42e6400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId73656a463d42e696b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId48976a463d42e6a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21716a463d42e3a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21716a463d42e3a8d.jpg"/><Relationship Id="rId70216a463d42e6b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70216a463d42e6b70.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>