--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19206a463d42e25cc" w:history="1">
+            <w:hyperlink r:id="rId51696a60d5cda163c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38266a463d42e2613" w:history="1">
+            <w:hyperlink r:id="rId56556a60d5cda1681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9876881" name="name91326a463d42e3a92" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="56337101" name="name29216a60d5cda288c" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21716a463d42e3a8d" cstate="print"/>
+                    <a:blip r:embed="rId49186a60d5cda2889" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38826a463d42e5d78" w:history="1">
+      <w:hyperlink r:id="rId75196a60d5cda3be5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68126a463d42e5e25" w:history="1">
+      <w:hyperlink r:id="rId10296a60d5cda3c84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83626a463d42e5efb" w:history="1">
+      <w:hyperlink r:id="rId19046a60d5cda3d16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41126a463d42e5f89" w:history="1">
+      <w:hyperlink r:id="rId63416a60d5cda3d9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68236a463d42e5ffc" w:history="1">
+      <w:hyperlink r:id="rId53616a60d5cda3e0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60016a463d42e6095" w:history="1">
+      <w:hyperlink r:id="rId83686a60d5cda3e78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13206a463d42e60ca" w:history="1">
+      <w:hyperlink r:id="rId66696a60d5cda3ea8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55846a463d42e610a" w:history="1">
+      <w:hyperlink r:id="rId75086a60d5cda3ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11056a463d42e61bb" w:history="1">
+      <w:hyperlink r:id="rId41106a60d5cda3f91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16636a463d42e6363" w:history="1">
+      <w:hyperlink r:id="rId33566a60d5cda405b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27286a463d42e6400" w:history="1">
+      <w:hyperlink r:id="rId88126a60d5cda40f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73656a463d42e696b" w:history="1">
+      <w:hyperlink r:id="rId74966a60d5cda4650" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48976a463d42e6a27" w:history="1">
+      <w:hyperlink r:id="rId70176a60d5cda4717" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36277997" name="name43956a463d42e6b72" descr="eu_funding_250.png"/>
+            <wp:docPr id="90320167" name="name42096a60d5cda482c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70216a463d42e6b70" cstate="print"/>
+                    <a:blip r:embed="rId91016a60d5cda482b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41659535">
+  <w:abstractNum w:abstractNumId="62169920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51474940">
+    <w:lvl w:ilvl="0" w:tplc="54854500">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51474940" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54854500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51474940" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54854500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51474940" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54854500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51474940" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54854500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51474940" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54854500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51474940" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54854500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51474940" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54854500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51474940" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54854500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41659534">
+  <w:abstractNum w:abstractNumId="62169919">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48126631">
+    <w:lvl w:ilvl="0" w:tplc="90821306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41659534">
-    <w:abstractNumId w:val="41659534"/>
+  <w:num w:numId="62169919">
+    <w:abstractNumId w:val="62169919"/>
   </w:num>
-  <w:num w:numId="41659535">
-    <w:abstractNumId w:val="41659535"/>
+  <w:num w:numId="62169920">
+    <w:abstractNumId w:val="62169920"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId534700782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId148601380" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19206a463d42e25cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId38266a463d42e2613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId38826a463d42e5d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId68126a463d42e5e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId83626a463d42e5efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId41126a463d42e5f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId68236a463d42e5ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId60016a463d42e6095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId13206a463d42e60ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55846a463d42e610a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11056a463d42e61bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId16636a463d42e6363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId27286a463d42e6400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId73656a463d42e696b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId48976a463d42e6a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21716a463d42e3a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21716a463d42e3a8d.jpg"/><Relationship Id="rId70216a463d42e6b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70216a463d42e6b70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147990993" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId435309925" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51696a60d5cda163c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId56556a60d5cda1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId75196a60d5cda3be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId10296a60d5cda3c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId19046a60d5cda3d16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId63416a60d5cda3d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId53616a60d5cda3e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId83686a60d5cda3e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId66696a60d5cda3ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75086a60d5cda3ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41106a60d5cda3f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId33566a60d5cda405b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId88126a60d5cda40f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId74966a60d5cda4650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId70176a60d5cda4717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49186a60d5cda2889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49186a60d5cda2889.jpg"/><Relationship Id="rId91016a60d5cda482b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91016a60d5cda482b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>