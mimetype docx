--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51696a60d5cda163c" w:history="1">
+            <w:hyperlink r:id="rId80386a7b7ed66380f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56556a60d5cda1681" w:history="1">
+            <w:hyperlink r:id="rId80686a7b7ed663854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56337101" name="name29216a60d5cda288c" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="12059778" name="name20896a7b7ed664c7f" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49186a60d5cda2889" cstate="print"/>
+                    <a:blip r:embed="rId42226a7b7ed664c7c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75196a60d5cda3be5" w:history="1">
+      <w:hyperlink r:id="rId34586a7b7ed6672cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10296a60d5cda3c84" w:history="1">
+      <w:hyperlink r:id="rId89116a7b7ed66738f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19046a60d5cda3d16" w:history="1">
+      <w:hyperlink r:id="rId33566a7b7ed667458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63416a60d5cda3d9b" w:history="1">
+      <w:hyperlink r:id="rId12526a7b7ed6674e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53616a60d5cda3e0a" w:history="1">
+      <w:hyperlink r:id="rId21906a7b7ed66758b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83686a60d5cda3e78" w:history="1">
+      <w:hyperlink r:id="rId25796a7b7ed667604" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66696a60d5cda3ea8" w:history="1">
+      <w:hyperlink r:id="rId48506a7b7ed66769d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75086a60d5cda3ee7" w:history="1">
+      <w:hyperlink r:id="rId10776a7b7ed6676e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41106a60d5cda3f91" w:history="1">
+      <w:hyperlink r:id="rId87246a7b7ed668850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33566a60d5cda405b" w:history="1">
+      <w:hyperlink r:id="rId10476a7b7ed668a96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88126a60d5cda40f6" w:history="1">
+      <w:hyperlink r:id="rId76496a7b7ed668bee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74966a60d5cda4650" w:history="1">
+      <w:hyperlink r:id="rId21996a7b7ed66960c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70176a60d5cda4717" w:history="1">
+      <w:hyperlink r:id="rId79916a7b7ed6696d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90320167" name="name42096a60d5cda482c" descr="eu_funding_250.png"/>
+            <wp:docPr id="98264856" name="name31426a7b7ed669844" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91016a60d5cda482b" cstate="print"/>
+                    <a:blip r:embed="rId76986a7b7ed669843" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62169920">
+  <w:abstractNum w:abstractNumId="99825663">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54854500">
+    <w:lvl w:ilvl="0" w:tplc="44508544">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54854500" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44508544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54854500" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44508544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54854500" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44508544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54854500" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44508544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54854500" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44508544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54854500" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44508544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54854500" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44508544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54854500" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44508544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62169919">
+  <w:abstractNum w:abstractNumId="99825662">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90821306">
+    <w:lvl w:ilvl="0" w:tplc="12102154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62169919">
-    <w:abstractNumId w:val="62169919"/>
+  <w:num w:numId="99825662">
+    <w:abstractNumId w:val="99825662"/>
   </w:num>
-  <w:num w:numId="62169920">
-    <w:abstractNumId w:val="62169920"/>
+  <w:num w:numId="99825663">
+    <w:abstractNumId w:val="99825663"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147990993" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId435309925" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51696a60d5cda163c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId56556a60d5cda1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId75196a60d5cda3be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId10296a60d5cda3c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId19046a60d5cda3d16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId63416a60d5cda3d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId53616a60d5cda3e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId83686a60d5cda3e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId66696a60d5cda3ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75086a60d5cda3ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41106a60d5cda3f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId33566a60d5cda405b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId88126a60d5cda40f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId74966a60d5cda4650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId70176a60d5cda4717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49186a60d5cda2889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49186a60d5cda2889.jpg"/><Relationship Id="rId91016a60d5cda482b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91016a60d5cda482b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613491863" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382751422" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80386a7b7ed66380f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId80686a7b7ed663854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId34586a7b7ed6672cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId89116a7b7ed66738f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId33566a7b7ed667458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId12526a7b7ed6674e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId21906a7b7ed66758b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId25796a7b7ed667604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId48506a7b7ed66769d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10776a7b7ed6676e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87246a7b7ed668850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId10476a7b7ed668a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId76496a7b7ed668bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId21996a7b7ed66960c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId79916a7b7ed6696d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42226a7b7ed664c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42226a7b7ed664c7c.jpg"/><Relationship Id="rId76986a7b7ed669843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a7b7ed669843.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>