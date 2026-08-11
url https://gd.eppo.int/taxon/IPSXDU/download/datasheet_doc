--- v11 (2026-08-11)
+++ v12 (2026-08-11)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80386a7b7ed66380f" w:history="1">
+            <w:hyperlink r:id="rId68396a7b8004df66a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80686a7b7ed663854" w:history="1">
+            <w:hyperlink r:id="rId34156a7b8004df6ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12059778" name="name20896a7b7ed664c7f" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="97608258" name="name91486a7b8004e0a05" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42226a7b7ed664c7c" cstate="print"/>
+                    <a:blip r:embed="rId82756a7b8004e0a02" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34586a7b7ed6672cc" w:history="1">
+      <w:hyperlink r:id="rId88276a7b8004e1db3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89116a7b7ed66738f" w:history="1">
+      <w:hyperlink r:id="rId52316a7b8004e1e57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33566a7b7ed667458" w:history="1">
+      <w:hyperlink r:id="rId43746a7b8004e1ee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12526a7b7ed6674e8" w:history="1">
+      <w:hyperlink r:id="rId75356a7b8004e1f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21906a7b7ed66758b" w:history="1">
+      <w:hyperlink r:id="rId80116a7b8004e1fdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25796a7b7ed667604" w:history="1">
+      <w:hyperlink r:id="rId16346a7b8004e204f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48506a7b7ed66769d" w:history="1">
+      <w:hyperlink r:id="rId64796a7b8004e2080" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10776a7b7ed6676e4" w:history="1">
+      <w:hyperlink r:id="rId33006a7b8004e20c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87246a7b7ed668850" w:history="1">
+      <w:hyperlink r:id="rId97936a7b8004e219a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10476a7b7ed668a96" w:history="1">
+      <w:hyperlink r:id="rId55486a7b8004e229a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76496a7b7ed668bee" w:history="1">
+      <w:hyperlink r:id="rId59846a7b8004e232d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21996a7b7ed66960c" w:history="1">
+      <w:hyperlink r:id="rId75776a7b8004e2847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79916a7b7ed6696d3" w:history="1">
+      <w:hyperlink r:id="rId72596a7b8004e2916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98264856" name="name31426a7b7ed669844" descr="eu_funding_250.png"/>
+            <wp:docPr id="9818868" name="name53016a7b8004e2a67" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76986a7b7ed669843" cstate="print"/>
+                    <a:blip r:embed="rId36886a7b8004e2a66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99825663">
+  <w:abstractNum w:abstractNumId="12412083">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44508544">
+    <w:lvl w:ilvl="0" w:tplc="68306537">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44508544" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68306537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44508544" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68306537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44508544" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68306537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44508544" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68306537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44508544" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68306537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44508544" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68306537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44508544" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68306537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44508544" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68306537" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99825662">
+  <w:abstractNum w:abstractNumId="12412082">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12102154">
+    <w:lvl w:ilvl="0" w:tplc="83023110">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99825662">
-    <w:abstractNumId w:val="99825662"/>
+  <w:num w:numId="12412082">
+    <w:abstractNumId w:val="12412082"/>
   </w:num>
-  <w:num w:numId="99825663">
-    <w:abstractNumId w:val="99825663"/>
+  <w:num w:numId="12412083">
+    <w:abstractNumId w:val="12412083"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613491863" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382751422" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80386a7b7ed66380f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId80686a7b7ed663854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId34586a7b7ed6672cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId89116a7b7ed66738f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId33566a7b7ed667458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId12526a7b7ed6674e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId21906a7b7ed66758b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId25796a7b7ed667604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId48506a7b7ed66769d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10776a7b7ed6676e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87246a7b7ed668850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId10476a7b7ed668a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId76496a7b7ed668bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId21996a7b7ed66960c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId79916a7b7ed6696d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42226a7b7ed664c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42226a7b7ed664c7c.jpg"/><Relationship Id="rId76986a7b7ed669843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a7b7ed669843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId229687816" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493805793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68396a7b8004df66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId34156a7b8004df6ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId88276a7b8004e1db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId52316a7b8004e1e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId43746a7b8004e1ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId75356a7b8004e1f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId80116a7b8004e1fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId16346a7b8004e204f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId64796a7b8004e2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33006a7b8004e20c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97936a7b8004e219a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId55486a7b8004e229a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId59846a7b8004e232d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId75776a7b8004e2847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId72596a7b8004e2916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82756a7b8004e0a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82756a7b8004e0a02.jpg"/><Relationship Id="rId36886a7b8004e2a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36886a7b8004e2a66.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>