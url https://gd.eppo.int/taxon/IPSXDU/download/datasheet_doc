--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68396a7b8004df66a" w:history="1">
+            <w:hyperlink r:id="rId80076a960c1e85d5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34156a7b8004df6ae" w:history="1">
+            <w:hyperlink r:id="rId13726a960c1e85dbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97608258" name="name91486a7b8004e0a05" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="23329810" name="name98976a960c1e88bc8" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82756a7b8004e0a02" cstate="print"/>
+                    <a:blip r:embed="rId15936a960c1e88bc3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88276a7b8004e1db3" w:history="1">
+      <w:hyperlink r:id="rId83396a960c1e89fc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52316a7b8004e1e57" w:history="1">
+      <w:hyperlink r:id="rId23906a960c1e8a06d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43746a7b8004e1ee8" w:history="1">
+      <w:hyperlink r:id="rId71036a960c1e8a102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75356a7b8004e1f6f" w:history="1">
+      <w:hyperlink r:id="rId57696a960c1e8a188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80116a7b8004e1fdf" w:history="1">
+      <w:hyperlink r:id="rId49786a960c1e8a206" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16346a7b8004e204f" w:history="1">
+      <w:hyperlink r:id="rId34856a960c1e8a279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64796a7b8004e2080" w:history="1">
+      <w:hyperlink r:id="rId51386a960c1e8a2ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33006a7b8004e20c0" w:history="1">
+      <w:hyperlink r:id="rId86716a960c1e8a2ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97936a7b8004e219a" w:history="1">
+      <w:hyperlink r:id="rId63096a960c1e8a39a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55486a7b8004e229a" w:history="1">
+      <w:hyperlink r:id="rId61786a960c1e8a46a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59846a7b8004e232d" w:history="1">
+      <w:hyperlink r:id="rId33276a960c1e8a4f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75776a7b8004e2847" w:history="1">
+      <w:hyperlink r:id="rId74476a960c1e8aa2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72596a7b8004e2916" w:history="1">
+      <w:hyperlink r:id="rId30966a960c1e8aaef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9818868" name="name53016a7b8004e2a67" descr="eu_funding_250.png"/>
+            <wp:docPr id="16117865" name="name64066a960c1e8ba43" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36886a7b8004e2a66" cstate="print"/>
+                    <a:blip r:embed="rId84696a960c1e8ba40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12412083">
+  <w:abstractNum w:abstractNumId="93043444">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68306537">
+    <w:lvl w:ilvl="0" w:tplc="73002783">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68306537" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73002783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68306537" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73002783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68306537" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73002783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68306537" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73002783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68306537" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73002783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68306537" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73002783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68306537" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73002783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68306537" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73002783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12412082">
+  <w:abstractNum w:abstractNumId="93043443">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83023110">
+    <w:lvl w:ilvl="0" w:tplc="37756125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12412082">
-    <w:abstractNumId w:val="12412082"/>
+  <w:num w:numId="93043443">
+    <w:abstractNumId w:val="93043443"/>
   </w:num>
-  <w:num w:numId="12412083">
-    <w:abstractNumId w:val="12412083"/>
+  <w:num w:numId="93043444">
+    <w:abstractNumId w:val="93043444"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId229687816" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493805793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68396a7b8004df66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId34156a7b8004df6ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId88276a7b8004e1db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId52316a7b8004e1e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId43746a7b8004e1ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId75356a7b8004e1f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId80116a7b8004e1fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId16346a7b8004e204f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId64796a7b8004e2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33006a7b8004e20c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97936a7b8004e219a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId55486a7b8004e229a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId59846a7b8004e232d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId75776a7b8004e2847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId72596a7b8004e2916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82756a7b8004e0a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82756a7b8004e0a02.jpg"/><Relationship Id="rId36886a7b8004e2a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36886a7b8004e2a66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId734540712" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId279418192" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80076a960c1e85d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId13726a960c1e85dbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId83396a960c1e89fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId23906a960c1e8a06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId71036a960c1e8a102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId57696a960c1e8a188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId49786a960c1e8a206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId34856a960c1e8a279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId51386a960c1e8a2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86716a960c1e8a2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63096a960c1e8a39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId61786a960c1e8a46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId33276a960c1e8a4f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId74476a960c1e8aa2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId30966a960c1e8aaef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15936a960c1e88bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15936a960c1e88bc3.jpg"/><Relationship Id="rId84696a960c1e8ba40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84696a960c1e8ba40.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>