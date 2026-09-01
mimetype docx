--- v13 (2026-08-31)
+++ v14 (2026-09-01)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80076a960c1e85d5c" w:history="1">
+            <w:hyperlink r:id="rId61276a961b3991ec8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13726a960c1e85dbc" w:history="1">
+            <w:hyperlink r:id="rId65866a961b3991f1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23329810" name="name98976a960c1e88bc8" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="66421053" name="name82846a961b3992e81" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15936a960c1e88bc3" cstate="print"/>
+                    <a:blip r:embed="rId50116a961b3992e7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83396a960c1e89fc7" w:history="1">
+      <w:hyperlink r:id="rId88036a961b3994b6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23906a960c1e8a06d" w:history="1">
+      <w:hyperlink r:id="rId10006a961b3994c1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71036a960c1e8a102" w:history="1">
+      <w:hyperlink r:id="rId96296a961b3994cc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57696a960c1e8a188" w:history="1">
+      <w:hyperlink r:id="rId87936a961b3994d55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49786a960c1e8a206" w:history="1">
+      <w:hyperlink r:id="rId52926a961b3994dcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34856a960c1e8a279" w:history="1">
+      <w:hyperlink r:id="rId44956a961b3994e3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51386a960c1e8a2ab" w:history="1">
+      <w:hyperlink r:id="rId19086a961b3994e74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86716a960c1e8a2ea" w:history="1">
+      <w:hyperlink r:id="rId10396a961b3994eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63096a960c1e8a39a" w:history="1">
+      <w:hyperlink r:id="rId26726a961b3994f6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61786a960c1e8a46a" w:history="1">
+      <w:hyperlink r:id="rId48186a961b3995040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33276a960c1e8a4f9" w:history="1">
+      <w:hyperlink r:id="rId82466a961b39950d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74476a960c1e8aa2f" w:history="1">
+      <w:hyperlink r:id="rId78916a961b3995669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30966a960c1e8aaef" w:history="1">
+      <w:hyperlink r:id="rId77436a961b399572c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16117865" name="name64066a960c1e8ba43" descr="eu_funding_250.png"/>
+            <wp:docPr id="46886574" name="name92436a961b3995852" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84696a960c1e8ba40" cstate="print"/>
+                    <a:blip r:embed="rId84446a961b3995851" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93043444">
+  <w:abstractNum w:abstractNumId="32659471">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73002783">
+    <w:lvl w:ilvl="0" w:tplc="69937959">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73002783" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69937959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73002783" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69937959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73002783" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69937959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73002783" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69937959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73002783" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69937959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73002783" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69937959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73002783" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69937959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73002783" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69937959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93043443">
+  <w:abstractNum w:abstractNumId="32659470">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37756125">
+    <w:lvl w:ilvl="0" w:tplc="12131834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93043443">
-    <w:abstractNumId w:val="93043443"/>
+  <w:num w:numId="32659470">
+    <w:abstractNumId w:val="32659470"/>
   </w:num>
-  <w:num w:numId="93043444">
-    <w:abstractNumId w:val="93043444"/>
+  <w:num w:numId="32659471">
+    <w:abstractNumId w:val="32659471"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId734540712" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId279418192" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80076a960c1e85d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId13726a960c1e85dbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId83396a960c1e89fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId23906a960c1e8a06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId71036a960c1e8a102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId57696a960c1e8a188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId49786a960c1e8a206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId34856a960c1e8a279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId51386a960c1e8a2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86716a960c1e8a2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63096a960c1e8a39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId61786a960c1e8a46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId33276a960c1e8a4f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId74476a960c1e8aa2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId30966a960c1e8aaef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15936a960c1e88bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15936a960c1e88bc3.jpg"/><Relationship Id="rId84696a960c1e8ba40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84696a960c1e8ba40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId606521039" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId221488037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61276a961b3991ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId65866a961b3991f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId88036a961b3994b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId10006a961b3994c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId96296a961b3994cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId87936a961b3994d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId52926a961b3994dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId44956a961b3994e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId19086a961b3994e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10396a961b3994eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26726a961b3994f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId48186a961b3995040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId82466a961b39950d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId78916a961b3995669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId77436a961b399572c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50116a961b3992e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50116a961b3992e7d.jpg"/><Relationship Id="rId84446a961b3995851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84446a961b3995851.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>