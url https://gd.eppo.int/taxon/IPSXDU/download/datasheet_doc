--- v14 (2026-09-01)
+++ v15 (2026-10-07)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northern bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61276a961b3991ec8" w:history="1">
+            <w:hyperlink r:id="rId21936ac634b2146e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65866a961b3991f1e" w:history="1">
+            <w:hyperlink r:id="rId14946ac634b21472b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1190,63 +1190,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66421053" name="name82846a961b3992e81" descr="IPSXDU_distribution_map.jpg"/>
+            <wp:docPr id="4844903" name="name66886ac634b2157e4" descr="IPSXDU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXDU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50116a961b3992e7d" cstate="print"/>
+                    <a:blip r:embed="rId91356ac634b2157e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3903,51 +3903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (double-spined bark beetle). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88036a961b3994b6b" w:history="1">
+      <w:hyperlink r:id="rId79106ac634b216bfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28823</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 11 September 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 234 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10006a961b3994c1a" w:history="1">
+      <w:hyperlink r:id="rId22696ac634b216ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3752/cjai.2019.38</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4092,51 +4092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–26. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96296a961b3994cc6" w:history="1">
+      <w:hyperlink r:id="rId68616ac634b216d48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4173,51 +4173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 5040, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87936a961b3994d55" w:history="1">
+      <w:hyperlink r:id="rId59566ac634b216dd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5040</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4243,51 +4243,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), p 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52926a961b3994dcc" w:history="1">
+      <w:hyperlink r:id="rId93746ac634b216e48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4313,122 +4313,122 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 34-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44956a961b3994e3f" w:history="1">
+      <w:hyperlink r:id="rId50266ac634b216ebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02229.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database (available online). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19086a961b3994e74" w:history="1">
+      <w:hyperlink r:id="rId60516ac634b216eef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO (2021b) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips typographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10396a961b3994eb6" w:history="1">
+      <w:hyperlink r:id="rId75456ac634b216f2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> series A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26726a961b3994f6c" w:history="1">
+      <w:hyperlink r:id="rId50316ac634b216fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 234–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48186a961b3995040" w:history="1">
+      <w:hyperlink r:id="rId71196ac634b2170bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17221/18/2008-JFS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4712,51 +4712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 435–443. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82466a961b39950d1" w:history="1">
+      <w:hyperlink r:id="rId79736ac634b217151" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-010-0121-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5520,51 +5520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 179–184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78916a961b3995669" w:history="1">
+      <w:hyperlink r:id="rId26706ac634b21768d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/alpento.4.53808</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips duplicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77436a961b399572c" w:history="1">
+      <w:hyperlink r:id="rId69816ac634b21774a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5749,63 +5749,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46886574" name="name92436a961b3995852" descr="eu_funding_250.png"/>
+            <wp:docPr id="81526694" name="name36496ac634b217897" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84446a961b3995851" cstate="print"/>
+                    <a:blip r:embed="rId79796ac634b217895" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5903,137 +5903,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32659471">
+  <w:abstractNum w:abstractNumId="40162910">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69937959">
+    <w:lvl w:ilvl="0" w:tplc="50253236">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69937959" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50253236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69937959" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50253236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69937959" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50253236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69937959" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50253236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69937959" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50253236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69937959" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50253236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69937959" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50253236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69937959" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50253236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32659470">
+  <w:abstractNum w:abstractNumId="40162909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12131834">
+    <w:lvl w:ilvl="0" w:tplc="33156078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6785,55 +6785,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32659470">
-    <w:abstractNumId w:val="32659470"/>
+  <w:num w:numId="40162909">
+    <w:abstractNumId w:val="40162909"/>
   </w:num>
-  <w:num w:numId="32659471">
-    <w:abstractNumId w:val="32659471"/>
+  <w:num w:numId="40162910">
+    <w:abstractNumId w:val="40162910"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18383,51 +18383,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId606521039" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId221488037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61276a961b3991ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId65866a961b3991f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId88036a961b3994b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId10006a961b3994c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId96296a961b3994cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId87936a961b3994d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId52926a961b3994dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId44956a961b3994e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId19086a961b3994e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10396a961b3994eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26726a961b3994f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId48186a961b3995040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId82466a961b39950d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId78916a961b3995669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId77436a961b399572c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50116a961b3992e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50116a961b3992e7d.jpg"/><Relationship Id="rId84446a961b3995851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84446a961b3995851.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894998172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId270610268" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21936ac634b2146e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/" TargetMode="External"/><Relationship Id="rId14946ac634b21472b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXDU/categorization" TargetMode="External"/><Relationship Id="rId79106ac634b216bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28823" TargetMode="External"/><Relationship Id="rId22696ac634b216ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3752/cjai.2019.38" TargetMode="External"/><Relationship Id="rId68616ac634b216d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/FullTextPDF/2012/20123387814.pdf" TargetMode="External"/><Relationship Id="rId59566ac634b216dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5040" TargetMode="External"/><Relationship Id="rId93746ac634b216e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId50266ac634b216ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02229.x" TargetMode="External"/><Relationship Id="rId60516ac634b216eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75456ac634b216f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50316ac634b216fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/30734/files/grodzki-12-3-4.pdf" TargetMode="External"/><Relationship Id="rId71196ac634b2170bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17221/18/2008-JFS" TargetMode="External"/><Relationship Id="rId79736ac634b217151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-010-0121-9" TargetMode="External"/><Relationship Id="rId26706ac634b21768d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/alpento.4.53808" TargetMode="External"/><Relationship Id="rId69816ac634b21774a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91356ac634b2157e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91356ac634b2157e2.jpg"/><Relationship Id="rId79796ac634b217895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79796ac634b217895.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>