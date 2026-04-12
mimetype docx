--- v6 (2026-03-12)
+++ v7 (2026-04-12)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> large larch bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId982969b2f3efb5081" w:history="1">
+            <w:hyperlink r:id="rId207869dbfad789488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127969b2f3efb50c7" w:history="1">
+            <w:hyperlink r:id="rId187469dbfad7894cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56124243" name="name860369b2f3efb56c1" descr="11947.jpg"/>
+                  <wp:docPr id="94920337" name="name838869dbfad789b32" descr="11947.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11947.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId310369b2f3efb56bf" cstate="print"/>
+                          <a:blip r:embed="rId376369dbfad789b30" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId671769b2f3efb57f7" w:history="1">
+            <w:hyperlink r:id="rId432269dbfad789c64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1389,63 +1389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent in some areas such as Greece, Ireland and parts of the United Kingdom (Northern Ireland, Isle of Man), which have protected zone status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35116168" name="name954369b2f3efb6bbe" descr="IPSXCE_distribution_map.jpg"/>
+            <wp:docPr id="58334358" name="name157969dbfad78aefd" descr="IPSXCE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXCE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId230169b2f3efb6bbb" cstate="print"/>
+                    <a:blip r:embed="rId813169dbfad78aefb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(large larch bark beetle)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId780669b2f3efb7c85" w:history="1">
+      <w:hyperlink r:id="rId816469dbfad78bfbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3895,51 +3895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294169b2f3efb7dba" w:history="1">
+      <w:hyperlink r:id="rId655969dbfad78c0f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4044,81 +4044,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619769b2f3efb7eac" w:history="1">
+      <w:hyperlink r:id="rId337469dbfad78c1e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24283864" name="name881369b2f3efb7f0b" descr="eu_funding_250.png"/>
+            <wp:docPr id="75288689" name="name748769dbfad78c274" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId759569b2f3efb7f0a" cstate="print"/>
+                    <a:blip r:embed="rId246569dbfad78c273" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89298450">
+  <w:abstractNum w:abstractNumId="74806668">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27127291">
+    <w:lvl w:ilvl="0" w:tplc="84178812">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27127291" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84178812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27127291" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84178812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27127291" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84178812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27127291" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84178812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27127291" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84178812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27127291" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84178812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27127291" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84178812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27127291" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84178812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89298449">
+  <w:abstractNum w:abstractNumId="74806667">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11918902">
+    <w:lvl w:ilvl="0" w:tplc="50120511">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89298449">
-    <w:abstractNumId w:val="89298449"/>
+  <w:num w:numId="74806667">
+    <w:abstractNumId w:val="74806667"/>
   </w:num>
-  <w:num w:numId="89298450">
-    <w:abstractNumId w:val="89298450"/>
+  <w:num w:numId="74806668">
+    <w:abstractNumId w:val="74806668"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId218598045" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661449865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId982969b2f3efb5081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId127969b2f3efb50c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId671769b2f3efb57f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId780669b2f3efb7c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId294169b2f3efb7dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId619769b2f3efb7eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId310369b2f3efb56bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId310369b2f3efb56bf.jpg"/><Relationship Id="rId230169b2f3efb6bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId230169b2f3efb6bbb.jpg"/><Relationship Id="rId759569b2f3efb7f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId759569b2f3efb7f0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId314838171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId584448128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId207869dbfad789488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId187469dbfad7894cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId432269dbfad789c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId816469dbfad78bfbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId655969dbfad78c0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId337469dbfad78c1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId376369dbfad789b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId376369dbfad789b30.jpg"/><Relationship Id="rId813169dbfad78aefb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId813169dbfad78aefb.jpg"/><Relationship Id="rId246569dbfad78c273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId246569dbfad78c273.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>