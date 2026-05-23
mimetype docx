--- v7 (2026-04-12)
+++ v8 (2026-05-23)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> large larch bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207869dbfad789488" w:history="1">
+            <w:hyperlink r:id="rId70456a11000fd8388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187469dbfad7894cc" w:history="1">
+            <w:hyperlink r:id="rId84836a11000fd83ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94920337" name="name838869dbfad789b32" descr="11947.jpg"/>
+                  <wp:docPr id="31223982" name="name82656a11000fd8a77" descr="11947.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11947.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId376369dbfad789b30" cstate="print"/>
+                          <a:blip r:embed="rId25136a11000fd8a75" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId432269dbfad789c64" w:history="1">
+            <w:hyperlink r:id="rId51656a11000fd8bb7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1389,63 +1389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent in some areas such as Greece, Ireland and parts of the United Kingdom (Northern Ireland, Isle of Man), which have protected zone status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58334358" name="name157969dbfad78aefd" descr="IPSXCE_distribution_map.jpg"/>
+            <wp:docPr id="21351160" name="name23326a11000fd9c7b" descr="IPSXCE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXCE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId813169dbfad78aefb" cstate="print"/>
+                    <a:blip r:embed="rId92446a11000fd9c75" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(large larch bark beetle)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816469dbfad78bfbe" w:history="1">
+      <w:hyperlink r:id="rId95636a11000fdaddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3895,51 +3895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655969dbfad78c0f5" w:history="1">
+      <w:hyperlink r:id="rId45126a11000fdaf1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4044,81 +4044,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337469dbfad78c1e4" w:history="1">
+      <w:hyperlink r:id="rId71336a11000fdb012" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75288689" name="name748769dbfad78c274" descr="eu_funding_250.png"/>
+            <wp:docPr id="67130396" name="name25726a11000fdb074" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId246569dbfad78c273" cstate="print"/>
+                    <a:blip r:embed="rId40116a11000fdb073" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74806668">
+  <w:abstractNum w:abstractNumId="10452666">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84178812">
+    <w:lvl w:ilvl="0" w:tplc="49815904">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84178812" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49815904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84178812" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49815904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84178812" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49815904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84178812" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49815904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84178812" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49815904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84178812" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49815904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84178812" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49815904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84178812" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49815904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74806667">
+  <w:abstractNum w:abstractNumId="10452665">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50120511">
+    <w:lvl w:ilvl="0" w:tplc="32436305">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74806667">
-    <w:abstractNumId w:val="74806667"/>
+  <w:num w:numId="10452665">
+    <w:abstractNumId w:val="10452665"/>
   </w:num>
-  <w:num w:numId="74806668">
-    <w:abstractNumId w:val="74806668"/>
+  <w:num w:numId="10452666">
+    <w:abstractNumId w:val="10452666"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId314838171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId584448128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId207869dbfad789488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId187469dbfad7894cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId432269dbfad789c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId816469dbfad78bfbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId655969dbfad78c0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId337469dbfad78c1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId376369dbfad789b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId376369dbfad789b30.jpg"/><Relationship Id="rId813169dbfad78aefb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId813169dbfad78aefb.jpg"/><Relationship Id="rId246569dbfad78c273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId246569dbfad78c273.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553855515" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904193056" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70456a11000fd8388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId84836a11000fd83ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId51656a11000fd8bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId95636a11000fdaddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId45126a11000fdaf1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71336a11000fdb012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId25136a11000fd8a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25136a11000fd8a75.jpg"/><Relationship Id="rId92446a11000fd9c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92446a11000fd9c75.jpg"/><Relationship Id="rId40116a11000fdb073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40116a11000fdb073.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>