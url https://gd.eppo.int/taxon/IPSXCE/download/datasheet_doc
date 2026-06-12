--- v8 (2026-05-23)
+++ v9 (2026-06-12)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> large larch bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70456a11000fd8388" w:history="1">
+            <w:hyperlink r:id="rId89576a2bb7bc08636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84836a11000fd83ce" w:history="1">
+            <w:hyperlink r:id="rId21726a2bb7bc08681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31223982" name="name82656a11000fd8a77" descr="11947.jpg"/>
+                  <wp:docPr id="90667729" name="name67386a2bb7bc08c7a" descr="11947.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11947.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25136a11000fd8a75" cstate="print"/>
+                          <a:blip r:embed="rId48586a2bb7bc08c78" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51656a11000fd8bb7" w:history="1">
+            <w:hyperlink r:id="rId55996a2bb7bc08d9a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1389,63 +1389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent in some areas such as Greece, Ireland and parts of the United Kingdom (Northern Ireland, Isle of Man), which have protected zone status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21351160" name="name23326a11000fd9c7b" descr="IPSXCE_distribution_map.jpg"/>
+            <wp:docPr id="73948162" name="name80586a2bb7bc09db7" descr="IPSXCE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXCE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92446a11000fd9c75" cstate="print"/>
+                    <a:blip r:embed="rId19256a2bb7bc09db4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(large larch bark beetle)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95636a11000fdaddd" w:history="1">
+      <w:hyperlink r:id="rId95686a2bb7bc0afeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3895,51 +3895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45126a11000fdaf1c" w:history="1">
+      <w:hyperlink r:id="rId53566a2bb7bc0b125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4044,81 +4044,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71336a11000fdb012" w:history="1">
+      <w:hyperlink r:id="rId72896a2bb7bc0b218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67130396" name="name25726a11000fdb074" descr="eu_funding_250.png"/>
+            <wp:docPr id="93622411" name="name19926a2bb7bc0b27b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40116a11000fdb073" cstate="print"/>
+                    <a:blip r:embed="rId44646a2bb7bc0b27a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10452666">
+  <w:abstractNum w:abstractNumId="47127621">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49815904">
+    <w:lvl w:ilvl="0" w:tplc="64619067">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49815904" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64619067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49815904" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64619067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49815904" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64619067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49815904" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64619067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49815904" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64619067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49815904" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64619067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49815904" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64619067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49815904" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64619067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10452665">
+  <w:abstractNum w:abstractNumId="47127620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32436305">
+    <w:lvl w:ilvl="0" w:tplc="87988255">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10452665">
-    <w:abstractNumId w:val="10452665"/>
+  <w:num w:numId="47127620">
+    <w:abstractNumId w:val="47127620"/>
   </w:num>
-  <w:num w:numId="10452666">
-    <w:abstractNumId w:val="10452666"/>
+  <w:num w:numId="47127621">
+    <w:abstractNumId w:val="47127621"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553855515" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904193056" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70456a11000fd8388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId84836a11000fd83ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId51656a11000fd8bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId95636a11000fdaddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId45126a11000fdaf1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71336a11000fdb012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId25136a11000fd8a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25136a11000fd8a75.jpg"/><Relationship Id="rId92446a11000fd9c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92446a11000fd9c75.jpg"/><Relationship Id="rId40116a11000fdb073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40116a11000fdb073.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756100182" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId166996301" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89576a2bb7bc08636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId21726a2bb7bc08681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId55996a2bb7bc08d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId95686a2bb7bc0afeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId53566a2bb7bc0b125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72896a2bb7bc0b218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId48586a2bb7bc08c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48586a2bb7bc08c78.jpg"/><Relationship Id="rId19256a2bb7bc09db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19256a2bb7bc09db4.jpg"/><Relationship Id="rId44646a2bb7bc0b27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44646a2bb7bc0b27a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>