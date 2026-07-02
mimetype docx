--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> large larch bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89576a2bb7bc08636" w:history="1">
+            <w:hyperlink r:id="rId79486a463e996ca46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21726a2bb7bc08681" w:history="1">
+            <w:hyperlink r:id="rId92746a463e996ca8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90667729" name="name67386a2bb7bc08c7a" descr="11947.jpg"/>
+                  <wp:docPr id="51770039" name="name83946a463e996cfec" descr="11947.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11947.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48586a2bb7bc08c78" cstate="print"/>
+                          <a:blip r:embed="rId37856a463e996cfea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55996a2bb7bc08d9a" w:history="1">
+            <w:hyperlink r:id="rId30086a463e996d100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1389,63 +1389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent in some areas such as Greece, Ireland and parts of the United Kingdom (Northern Ireland, Isle of Man), which have protected zone status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73948162" name="name80586a2bb7bc09db7" descr="IPSXCE_distribution_map.jpg"/>
+            <wp:docPr id="52945875" name="name17346a463e996deb7" descr="IPSXCE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXCE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19256a2bb7bc09db4" cstate="print"/>
+                    <a:blip r:embed="rId39156a463e996deb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(large larch bark beetle)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95686a2bb7bc0afeb" w:history="1">
+      <w:hyperlink r:id="rId69476a463e996ef86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3895,51 +3895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53566a2bb7bc0b125" w:history="1">
+      <w:hyperlink r:id="rId70136a463e996f0bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4044,81 +4044,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72896a2bb7bc0b218" w:history="1">
+      <w:hyperlink r:id="rId41056a463e996f1b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93622411" name="name19926a2bb7bc0b27b" descr="eu_funding_250.png"/>
+            <wp:docPr id="36353397" name="name24196a463e996f207" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44646a2bb7bc0b27a" cstate="print"/>
+                    <a:blip r:embed="rId76256a463e996f206" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47127621">
+  <w:abstractNum w:abstractNumId="53933786">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64619067">
+    <w:lvl w:ilvl="0" w:tplc="50822833">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64619067" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50822833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64619067" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50822833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64619067" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50822833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64619067" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50822833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64619067" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50822833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64619067" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50822833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64619067" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50822833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64619067" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50822833" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47127620">
+  <w:abstractNum w:abstractNumId="53933785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87988255">
+    <w:lvl w:ilvl="0" w:tplc="84372838">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47127620">
-    <w:abstractNumId w:val="47127620"/>
+  <w:num w:numId="53933785">
+    <w:abstractNumId w:val="53933785"/>
   </w:num>
-  <w:num w:numId="47127621">
-    <w:abstractNumId w:val="47127621"/>
+  <w:num w:numId="53933786">
+    <w:abstractNumId w:val="53933786"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756100182" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId166996301" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89576a2bb7bc08636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId21726a2bb7bc08681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId55996a2bb7bc08d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId95686a2bb7bc0afeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId53566a2bb7bc0b125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72896a2bb7bc0b218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId48586a2bb7bc08c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48586a2bb7bc08c78.jpg"/><Relationship Id="rId19256a2bb7bc09db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19256a2bb7bc09db4.jpg"/><Relationship Id="rId44646a2bb7bc0b27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44646a2bb7bc0b27a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId939024989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315644253" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79486a463e996ca46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId92746a463e996ca8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId30086a463e996d100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId69476a463e996ef86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId70136a463e996f0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41056a463e996f1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId37856a463e996cfea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37856a463e996cfea.jpg"/><Relationship Id="rId39156a463e996deb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39156a463e996deb4.jpg"/><Relationship Id="rId76256a463e996f206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76256a463e996f206.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>