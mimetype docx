--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> large larch bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79486a463e996ca46" w:history="1">
+            <w:hyperlink r:id="rId43516a60d56447c74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92746a463e996ca8c" w:history="1">
+            <w:hyperlink r:id="rId87456a60d56447cb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51770039" name="name83946a463e996cfec" descr="11947.jpg"/>
+                  <wp:docPr id="76750689" name="name54676a60d56448389" descr="11947.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11947.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37856a463e996cfea" cstate="print"/>
+                          <a:blip r:embed="rId88016a60d56448386" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30086a463e996d100" w:history="1">
+            <w:hyperlink r:id="rId39896a60d564484f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1389,63 +1389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent in some areas such as Greece, Ireland and parts of the United Kingdom (Northern Ireland, Isle of Man), which have protected zone status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52945875" name="name17346a463e996deb7" descr="IPSXCE_distribution_map.jpg"/>
+            <wp:docPr id="24209583" name="name15536a60d564494cb" descr="IPSXCE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXCE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39156a463e996deb4" cstate="print"/>
+                    <a:blip r:embed="rId68256a60d564494c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(large larch bark beetle)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69476a463e996ef86" w:history="1">
+      <w:hyperlink r:id="rId90096a60d5644a5dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3895,51 +3895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70136a463e996f0bf" w:history="1">
+      <w:hyperlink r:id="rId30176a60d5644a71b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4044,81 +4044,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41056a463e996f1b2" w:history="1">
+      <w:hyperlink r:id="rId81266a60d5644a809" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36353397" name="name24196a463e996f207" descr="eu_funding_250.png"/>
+            <wp:docPr id="20412154" name="name26116a60d5644a8a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76256a463e996f206" cstate="print"/>
+                    <a:blip r:embed="rId70346a60d5644a8a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53933786">
+  <w:abstractNum w:abstractNumId="69123283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50822833">
+    <w:lvl w:ilvl="0" w:tplc="56636710">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50822833" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56636710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50822833" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56636710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50822833" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56636710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50822833" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56636710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50822833" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56636710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50822833" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56636710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50822833" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56636710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50822833" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56636710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53933785">
+  <w:abstractNum w:abstractNumId="69123282">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84372838">
+    <w:lvl w:ilvl="0" w:tplc="62381547">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53933785">
-    <w:abstractNumId w:val="53933785"/>
+  <w:num w:numId="69123282">
+    <w:abstractNumId w:val="69123282"/>
   </w:num>
-  <w:num w:numId="53933786">
-    <w:abstractNumId w:val="53933786"/>
+  <w:num w:numId="69123283">
+    <w:abstractNumId w:val="69123283"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId939024989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315644253" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79486a463e996ca46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId92746a463e996ca8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId30086a463e996d100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId69476a463e996ef86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId70136a463e996f0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41056a463e996f1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId37856a463e996cfea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37856a463e996cfea.jpg"/><Relationship Id="rId39156a463e996deb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39156a463e996deb4.jpg"/><Relationship Id="rId76256a463e996f206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76256a463e996f206.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId631049316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374220588" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43516a60d56447c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId87456a60d56447cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId39896a60d564484f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId90096a60d5644a5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId30176a60d5644a71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81266a60d5644a809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId88016a60d56448386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88016a60d56448386.jpg"/><Relationship Id="rId68256a60d564494c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68256a60d564494c8.jpg"/><Relationship Id="rId70346a60d5644a8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70346a60d5644a8a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>