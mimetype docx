--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> large larch bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43516a60d56447c74" w:history="1">
+            <w:hyperlink r:id="rId64546a7b702bc1e40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87456a60d56447cb8" w:history="1">
+            <w:hyperlink r:id="rId67276a7b702bc1e85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76750689" name="name54676a60d56448389" descr="11947.jpg"/>
+                  <wp:docPr id="86671200" name="name13576a7b702bc2663" descr="11947.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11947.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88016a60d56448386" cstate="print"/>
+                          <a:blip r:embed="rId76746a7b702bc2661" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39896a60d564484f7" w:history="1">
+            <w:hyperlink r:id="rId70776a7b702bc27ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1389,63 +1389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent in some areas such as Greece, Ireland and parts of the United Kingdom (Northern Ireland, Isle of Man), which have protected zone status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24209583" name="name15536a60d564494cb" descr="IPSXCE_distribution_map.jpg"/>
+            <wp:docPr id="144544" name="name25556a7b702bc3b00" descr="IPSXCE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXCE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68256a60d564494c8" cstate="print"/>
+                    <a:blip r:embed="rId49536a7b702bc3afd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(large larch bark beetle)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90096a60d5644a5dc" w:history="1">
+      <w:hyperlink r:id="rId83466a7b702bc4c06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3895,51 +3895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30176a60d5644a71b" w:history="1">
+      <w:hyperlink r:id="rId87236a7b702bc4d40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4044,81 +4044,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81266a60d5644a809" w:history="1">
+      <w:hyperlink r:id="rId15946a7b702bc4e33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20412154" name="name26116a60d5644a8a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="85852943" name="name69776a7b702bc4eb9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70346a60d5644a8a1" cstate="print"/>
+                    <a:blip r:embed="rId42826a7b702bc4eb7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69123283">
+  <w:abstractNum w:abstractNumId="25911649">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56636710">
+    <w:lvl w:ilvl="0" w:tplc="96751611">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56636710" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96751611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56636710" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96751611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56636710" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96751611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56636710" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96751611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56636710" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96751611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56636710" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96751611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56636710" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96751611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56636710" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96751611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69123282">
+  <w:abstractNum w:abstractNumId="25911648">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62381547">
+    <w:lvl w:ilvl="0" w:tplc="94526291">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69123282">
-    <w:abstractNumId w:val="69123282"/>
+  <w:num w:numId="25911648">
+    <w:abstractNumId w:val="25911648"/>
   </w:num>
-  <w:num w:numId="69123283">
-    <w:abstractNumId w:val="69123283"/>
+  <w:num w:numId="25911649">
+    <w:abstractNumId w:val="25911649"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId631049316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374220588" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43516a60d56447c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId87456a60d56447cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId39896a60d564484f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId90096a60d5644a5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId30176a60d5644a71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81266a60d5644a809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId88016a60d56448386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88016a60d56448386.jpg"/><Relationship Id="rId68256a60d564494c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68256a60d564494c8.jpg"/><Relationship Id="rId70346a60d5644a8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70346a60d5644a8a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245880231" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901581178" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64546a7b702bc1e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId67276a7b702bc1e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId70776a7b702bc27ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId83466a7b702bc4c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId87236a7b702bc4d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15946a7b702bc4e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId76746a7b702bc2661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76746a7b702bc2661.jpg"/><Relationship Id="rId49536a7b702bc3afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49536a7b702bc3afd.jpg"/><Relationship Id="rId42826a7b702bc4eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42826a7b702bc4eb7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>