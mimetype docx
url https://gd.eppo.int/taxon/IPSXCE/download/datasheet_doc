--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Motschulsky</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> large larch bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64546a7b702bc1e40" w:history="1">
+            <w:hyperlink r:id="rId61686a95f9c70adbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67276a7b702bc1e85" w:history="1">
+            <w:hyperlink r:id="rId21666a95f9c70ae01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86671200" name="name13576a7b702bc2663" descr="11947.jpg"/>
+                  <wp:docPr id="50553584" name="name76236a95f9c70b51e" descr="11947.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11947.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76746a7b702bc2661" cstate="print"/>
+                          <a:blip r:embed="rId88696a95f9c70b51c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70776a7b702bc27ab" w:history="1">
+            <w:hyperlink r:id="rId92686a95f9c70bab5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1389,63 +1389,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent in some areas such as Greece, Ireland and parts of the United Kingdom (Northern Ireland, Isle of Man), which have protected zone status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="144544" name="name25556a7b702bc3b00" descr="IPSXCE_distribution_map.jpg"/>
+            <wp:docPr id="4514497" name="name35236a95f9c70caab" descr="IPSXCE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXCE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49536a7b702bc3afd" cstate="print"/>
+                    <a:blip r:embed="rId11806a95f9c70caa8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3707,51 +3707,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(large larch bark beetle)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83466a7b702bc4c06" w:history="1">
+      <w:hyperlink r:id="rId18596a95f9c70db79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/28820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3895,51 +3895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips cembrae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87236a7b702bc4d40" w:history="1">
+      <w:hyperlink r:id="rId35976a95f9c70dcb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4044,81 +4044,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 445-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15946a7b702bc4e33" w:history="1">
+      <w:hyperlink r:id="rId10376a95f9c70dda5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00880.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85852943" name="name69776a7b702bc4eb9" descr="eu_funding_250.png"/>
+            <wp:docPr id="85227301" name="name46956a95f9c70de0b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42826a7b702bc4eb7" cstate="print"/>
+                    <a:blip r:embed="rId94766a95f9c70de09" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25911649">
+  <w:abstractNum w:abstractNumId="87460683">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96751611">
+    <w:lvl w:ilvl="0" w:tplc="41661899">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96751611" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41661899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96751611" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41661899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96751611" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41661899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96751611" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41661899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96751611" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41661899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96751611" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41661899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96751611" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41661899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96751611" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41661899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25911648">
+  <w:abstractNum w:abstractNumId="87460682">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94526291">
+    <w:lvl w:ilvl="0" w:tplc="10662038">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25911648">
-    <w:abstractNumId w:val="25911648"/>
+  <w:num w:numId="87460682">
+    <w:abstractNumId w:val="87460682"/>
   </w:num>
-  <w:num w:numId="25911649">
-    <w:abstractNumId w:val="25911649"/>
+  <w:num w:numId="87460683">
+    <w:abstractNumId w:val="87460683"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245880231" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901581178" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64546a7b702bc1e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId67276a7b702bc1e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId70776a7b702bc27ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId83466a7b702bc4c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId87236a7b702bc4d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15946a7b702bc4e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId76746a7b702bc2661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76746a7b702bc2661.jpg"/><Relationship Id="rId49536a7b702bc3afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49536a7b702bc3afd.jpg"/><Relationship Id="rId42826a7b702bc4eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42826a7b702bc4eb7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId577985484" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId805914850" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61686a95f9c70adbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/" TargetMode="External"/><Relationship Id="rId21666a95f9c70ae01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/categorization" TargetMode="External"/><Relationship Id="rId92686a95f9c70bab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXCE/photos" TargetMode="External"/><Relationship Id="rId18596a95f9c70db79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/28820" TargetMode="External"/><Relationship Id="rId35976a95f9c70dcb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10376a95f9c70dda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00880.x" TargetMode="External"/><Relationship Id="rId88696a95f9c70b51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88696a95f9c70b51c.jpg"/><Relationship Id="rId11806a95f9c70caa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11806a95f9c70caa8.jpg"/><Relationship Id="rId94766a95f9c70de09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94766a95f9c70de09.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>