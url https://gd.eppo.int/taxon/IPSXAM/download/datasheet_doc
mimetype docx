--- v7 (2026-03-12)
+++ v8 (2026-04-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-toothed spruce bark beetle, small spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809269b2dd96a5746" w:history="1">
+            <w:hyperlink r:id="rId854069cdea7a30e28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940969b2dd96a57b0" w:history="1">
+            <w:hyperlink r:id="rId501969cdea7a30e93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-84"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1130400"/>
-                  <wp:docPr id="41972128" name="name495469b2dd96a5e4d" descr="16133.jpg"/>
+                  <wp:docPr id="51750953" name="name744469cdea7a31695" descr="16133.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16133.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId548269b2dd96a5e4a" cstate="print"/>
+                          <a:blip r:embed="rId434869cdea7a31692" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1130400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId371069b2dd96a5f91" w:history="1">
+            <w:hyperlink r:id="rId907869cdea7a317e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1060,63 +1060,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51493593" name="name286969b2dd96a6e9d" descr="IPSXAM_distribution_map.jpg"/>
+            <wp:docPr id="50162872" name="name394269cdea7a329d1" descr="IPSXAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId219569b2dd96a6e9b" cstate="print"/>
+                    <a:blip r:embed="rId519069cdea7a329ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172069b2dd96a7c17" w:history="1">
+      <w:hyperlink r:id="rId400469cdea7a33770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01073623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3043,51 +3043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975769b2dd96a7ccb" w:history="1">
+      <w:hyperlink r:id="rId944869cdea7a33824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/aff.7606</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3111,51 +3111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (International Plant Protection Convention DP 27-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878769b2dd96a7d3c" w:history="1">
+      <w:hyperlink r:id="rId471069cdea7a33895" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,51 +3210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 639-644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985569b2dd96a7dd9" w:history="1">
+      <w:hyperlink r:id="rId584269cdea7a33930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873819050075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Lieutier F </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.), pp. 181-235. Springer, Dordrecht (NL). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921369b2dd96a7e4c" w:history="1">
+      <w:hyperlink r:id="rId822369cdea7a339a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-2241-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228469b2dd96a7fe1" w:history="1">
+      <w:hyperlink r:id="rId786569cdea7a33b1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips amitinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId581569b2dd96a81e3" w:history="1">
+      <w:hyperlink r:id="rId129969cdea7a33d1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4062,63 +4062,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82553377" name="name435669b2dd96a83a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="48145761" name="name883369cdea7a33ed1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId956569b2dd96a83a8" cstate="print"/>
+                    <a:blip r:embed="rId938069cdea7a33ed0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50116568">
+  <w:abstractNum w:abstractNumId="69704558">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51911512">
+    <w:lvl w:ilvl="0" w:tplc="85282747">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51911512" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85282747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51911512" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85282747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51911512" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85282747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51911512" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85282747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51911512" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85282747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51911512" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85282747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51911512" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85282747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51911512" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85282747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50116567">
+  <w:abstractNum w:abstractNumId="69704557">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34186222">
+    <w:lvl w:ilvl="0" w:tplc="98853358">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50116567">
-    <w:abstractNumId w:val="50116567"/>
+  <w:num w:numId="69704557">
+    <w:abstractNumId w:val="69704557"/>
   </w:num>
-  <w:num w:numId="50116568">
-    <w:abstractNumId w:val="50116568"/>
+  <w:num w:numId="69704558">
+    <w:abstractNumId w:val="69704558"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId436073695" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId300246893" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId809269b2dd96a5746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId940969b2dd96a57b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId371069b2dd96a5f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId172069b2dd96a7c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId975769b2dd96a7ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId878769b2dd96a7d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId985569b2dd96a7dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId921369b2dd96a7e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId228469b2dd96a7fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId581569b2dd96a81e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId548269b2dd96a5e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId548269b2dd96a5e4a.jpg"/><Relationship Id="rId219569b2dd96a6e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219569b2dd96a6e9b.jpg"/><Relationship Id="rId956569b2dd96a83a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId956569b2dd96a83a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId349153018" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId426203087" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId854069cdea7a30e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId501969cdea7a30e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId907869cdea7a317e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId400469cdea7a33770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId944869cdea7a33824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId471069cdea7a33895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId584269cdea7a33930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId822369cdea7a339a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId786569cdea7a33b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId129969cdea7a33d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId434869cdea7a31692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId434869cdea7a31692.jpg"/><Relationship Id="rId519069cdea7a329ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId519069cdea7a329ce.jpg"/><Relationship Id="rId938069cdea7a33ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId938069cdea7a33ed0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>