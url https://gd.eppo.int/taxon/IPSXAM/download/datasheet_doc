--- v8 (2026-04-02)
+++ v9 (2026-04-28)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-toothed spruce bark beetle, small spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854069cdea7a30e28" w:history="1">
+            <w:hyperlink r:id="rId939969f11a48dd746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501969cdea7a30e93" w:history="1">
+            <w:hyperlink r:id="rId769369f11a48dd7b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-84"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1130400"/>
-                  <wp:docPr id="51750953" name="name744469cdea7a31695" descr="16133.jpg"/>
+                  <wp:docPr id="81980546" name="name441169f11a48ddd77" descr="16133.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16133.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId434869cdea7a31692" cstate="print"/>
+                          <a:blip r:embed="rId188369f11a48ddd74" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1130400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId907869cdea7a317e0" w:history="1">
+            <w:hyperlink r:id="rId937469f11a48dde6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1060,63 +1060,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50162872" name="name394269cdea7a329d1" descr="IPSXAM_distribution_map.jpg"/>
+            <wp:docPr id="28380282" name="name253569f11a48ded52" descr="IPSXAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId519069cdea7a329ce" cstate="print"/>
+                    <a:blip r:embed="rId470669f11a48ded50" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400469cdea7a33770" w:history="1">
+      <w:hyperlink r:id="rId635169f11a48dfaa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01073623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3043,51 +3043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944869cdea7a33824" w:history="1">
+      <w:hyperlink r:id="rId185569f11a48dfb52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/aff.7606</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3111,51 +3111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (International Plant Protection Convention DP 27-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471069cdea7a33895" w:history="1">
+      <w:hyperlink r:id="rId533269f11a48dfbc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,51 +3210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 639-644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584269cdea7a33930" w:history="1">
+      <w:hyperlink r:id="rId368169f11a48dfc5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873819050075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Lieutier F </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.), pp. 181-235. Springer, Dordrecht (NL). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822369cdea7a339a1" w:history="1">
+      <w:hyperlink r:id="rId262469f11a48dfcdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-2241-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786569cdea7a33b1b" w:history="1">
+      <w:hyperlink r:id="rId548069f11a48dfe53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips amitinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129969cdea7a33d1a" w:history="1">
+      <w:hyperlink r:id="rId292669f11a48e003a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4062,63 +4062,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48145761" name="name883369cdea7a33ed1" descr="eu_funding_250.png"/>
+            <wp:docPr id="41967610" name="name749669f11a48e0206" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId938069cdea7a33ed0" cstate="print"/>
+                    <a:blip r:embed="rId712269f11a48e0204" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69704558">
+  <w:abstractNum w:abstractNumId="81106485">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85282747">
+    <w:lvl w:ilvl="0" w:tplc="79576901">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85282747" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79576901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85282747" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79576901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85282747" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79576901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85282747" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79576901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85282747" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79576901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85282747" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79576901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85282747" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79576901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85282747" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79576901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69704557">
+  <w:abstractNum w:abstractNumId="81106484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98853358">
+    <w:lvl w:ilvl="0" w:tplc="28426034">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69704557">
-    <w:abstractNumId w:val="69704557"/>
+  <w:num w:numId="81106484">
+    <w:abstractNumId w:val="81106484"/>
   </w:num>
-  <w:num w:numId="69704558">
-    <w:abstractNumId w:val="69704558"/>
+  <w:num w:numId="81106485">
+    <w:abstractNumId w:val="81106485"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId349153018" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId426203087" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId854069cdea7a30e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId501969cdea7a30e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId907869cdea7a317e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId400469cdea7a33770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId944869cdea7a33824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId471069cdea7a33895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId584269cdea7a33930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId822369cdea7a339a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId786569cdea7a33b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId129969cdea7a33d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId434869cdea7a31692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId434869cdea7a31692.jpg"/><Relationship Id="rId519069cdea7a329ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId519069cdea7a329ce.jpg"/><Relationship Id="rId938069cdea7a33ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId938069cdea7a33ed0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813070313" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740350808" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId939969f11a48dd746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId769369f11a48dd7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId937469f11a48dde6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId635169f11a48dfaa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId185569f11a48dfb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId533269f11a48dfbc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId368169f11a48dfc5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId262469f11a48dfcdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId548069f11a48dfe53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId292669f11a48e003a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId188369f11a48ddd74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId188369f11a48ddd74.jpg"/><Relationship Id="rId470669f11a48ded50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId470669f11a48ded50.jpg"/><Relationship Id="rId712269f11a48e0204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId712269f11a48e0204.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>