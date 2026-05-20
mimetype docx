--- v9 (2026-04-28)
+++ v10 (2026-05-20)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-toothed spruce bark beetle, small spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId939969f11a48dd746" w:history="1">
+            <w:hyperlink r:id="rId35636a0da6b5ac1cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769369f11a48dd7b1" w:history="1">
+            <w:hyperlink r:id="rId72446a0da6b5ac237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-84"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1130400"/>
-                  <wp:docPr id="81980546" name="name441169f11a48ddd77" descr="16133.jpg"/>
+                  <wp:docPr id="88358733" name="name15216a0da6b5acb83" descr="16133.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16133.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId188369f11a48ddd74" cstate="print"/>
+                          <a:blip r:embed="rId67726a0da6b5acb81" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1130400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId937469f11a48dde6d" w:history="1">
+            <w:hyperlink r:id="rId41306a0da6b5acc96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1060,63 +1060,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28380282" name="name253569f11a48ded52" descr="IPSXAM_distribution_map.jpg"/>
+            <wp:docPr id="20695215" name="name97616a0da6b5adf33" descr="IPSXAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId470669f11a48ded50" cstate="print"/>
+                    <a:blip r:embed="rId27366a0da6b5adf30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635169f11a48dfaa0" w:history="1">
+      <w:hyperlink r:id="rId22016a0da6b5aecb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01073623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3043,51 +3043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185569f11a48dfb52" w:history="1">
+      <w:hyperlink r:id="rId93696a0da6b5aed73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/aff.7606</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3111,51 +3111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (International Plant Protection Convention DP 27-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId533269f11a48dfbc3" w:history="1">
+      <w:hyperlink r:id="rId94896a0da6b5aede6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,51 +3210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 639-644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368169f11a48dfc5f" w:history="1">
+      <w:hyperlink r:id="rId54826a0da6b5aee82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873819050075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Lieutier F </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.), pp. 181-235. Springer, Dordrecht (NL). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262469f11a48dfcdc" w:history="1">
+      <w:hyperlink r:id="rId55106a0da6b5aeef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-2241-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548069f11a48dfe53" w:history="1">
+      <w:hyperlink r:id="rId93576a0da6b5af06c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips amitinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292669f11a48e003a" w:history="1">
+      <w:hyperlink r:id="rId58246a0da6b5af254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4062,63 +4062,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41967610" name="name749669f11a48e0206" descr="eu_funding_250.png"/>
+            <wp:docPr id="15512508" name="name80226a0da6b5af440" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId712269f11a48e0204" cstate="print"/>
+                    <a:blip r:embed="rId48726a0da6b5af43e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81106485">
+  <w:abstractNum w:abstractNumId="25601192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79576901">
+    <w:lvl w:ilvl="0" w:tplc="12063508">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79576901" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12063508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79576901" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12063508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79576901" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12063508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79576901" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12063508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79576901" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12063508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79576901" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12063508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79576901" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12063508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79576901" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12063508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81106484">
+  <w:abstractNum w:abstractNumId="25601191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28426034">
+    <w:lvl w:ilvl="0" w:tplc="87536188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81106484">
-    <w:abstractNumId w:val="81106484"/>
+  <w:num w:numId="25601191">
+    <w:abstractNumId w:val="25601191"/>
   </w:num>
-  <w:num w:numId="81106485">
-    <w:abstractNumId w:val="81106485"/>
+  <w:num w:numId="25601192">
+    <w:abstractNumId w:val="25601192"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813070313" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740350808" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId939969f11a48dd746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId769369f11a48dd7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId937469f11a48dde6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId635169f11a48dfaa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId185569f11a48dfb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId533269f11a48dfbc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId368169f11a48dfc5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId262469f11a48dfcdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId548069f11a48dfe53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId292669f11a48e003a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId188369f11a48ddd74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId188369f11a48ddd74.jpg"/><Relationship Id="rId470669f11a48ded50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId470669f11a48ded50.jpg"/><Relationship Id="rId712269f11a48e0204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId712269f11a48e0204.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423508167" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId122234311" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35636a0da6b5ac1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId72446a0da6b5ac237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId41306a0da6b5acc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId22016a0da6b5aecb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId93696a0da6b5aed73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId94896a0da6b5aede6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId54826a0da6b5aee82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId55106a0da6b5aeef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId93576a0da6b5af06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId58246a0da6b5af254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67726a0da6b5acb81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67726a0da6b5acb81.jpg"/><Relationship Id="rId27366a0da6b5adf30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27366a0da6b5adf30.jpg"/><Relationship Id="rId48726a0da6b5af43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48726a0da6b5af43e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>