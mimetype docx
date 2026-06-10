--- v10 (2026-05-20)
+++ v11 (2026-06-10)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-toothed spruce bark beetle, small spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35636a0da6b5ac1cc" w:history="1">
+            <w:hyperlink r:id="rId38026a29e41db290f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72446a0da6b5ac237" w:history="1">
+            <w:hyperlink r:id="rId96316a29e41db297a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-84"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1130400"/>
-                  <wp:docPr id="88358733" name="name15216a0da6b5acb83" descr="16133.jpg"/>
+                  <wp:docPr id="816069" name="name94876a29e41db2fc0" descr="16133.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16133.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67726a0da6b5acb81" cstate="print"/>
+                          <a:blip r:embed="rId58766a29e41db2fbe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1130400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41306a0da6b5acc96" w:history="1">
+            <w:hyperlink r:id="rId76716a29e41db3133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1060,63 +1060,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20695215" name="name97616a0da6b5adf33" descr="IPSXAM_distribution_map.jpg"/>
+            <wp:docPr id="48362186" name="name86226a29e41db42e5" descr="IPSXAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27366a0da6b5adf30" cstate="print"/>
+                    <a:blip r:embed="rId20276a29e41db42e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22016a0da6b5aecb9" w:history="1">
+      <w:hyperlink r:id="rId44746a29e41db5165" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01073623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3043,51 +3043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93696a0da6b5aed73" w:history="1">
+      <w:hyperlink r:id="rId28376a29e41db521a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/aff.7606</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3111,51 +3111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (International Plant Protection Convention DP 27-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94896a0da6b5aede6" w:history="1">
+      <w:hyperlink r:id="rId50606a29e41db528c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,51 +3210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 639-644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54826a0da6b5aee82" w:history="1">
+      <w:hyperlink r:id="rId64016a29e41db534e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873819050075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Lieutier F </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.), pp. 181-235. Springer, Dordrecht (NL). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55106a0da6b5aeef4" w:history="1">
+      <w:hyperlink r:id="rId99846a29e41db53e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-2241-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93576a0da6b5af06c" w:history="1">
+      <w:hyperlink r:id="rId90126a29e41db5560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips amitinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58246a0da6b5af254" w:history="1">
+      <w:hyperlink r:id="rId96836a29e41db5753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4062,63 +4062,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15512508" name="name80226a0da6b5af440" descr="eu_funding_250.png"/>
+            <wp:docPr id="88287344" name="name99056a29e41db5954" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48726a0da6b5af43e" cstate="print"/>
+                    <a:blip r:embed="rId10806a29e41db5953" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25601192">
+  <w:abstractNum w:abstractNumId="76111160">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12063508">
+    <w:lvl w:ilvl="0" w:tplc="51265831">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12063508" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51265831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12063508" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51265831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12063508" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51265831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12063508" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51265831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12063508" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51265831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12063508" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51265831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12063508" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51265831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12063508" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51265831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25601191">
+  <w:abstractNum w:abstractNumId="76111159">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87536188">
+    <w:lvl w:ilvl="0" w:tplc="73373376">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25601191">
-    <w:abstractNumId w:val="25601191"/>
+  <w:num w:numId="76111159">
+    <w:abstractNumId w:val="76111159"/>
   </w:num>
-  <w:num w:numId="25601192">
-    <w:abstractNumId w:val="25601192"/>
+  <w:num w:numId="76111160">
+    <w:abstractNumId w:val="76111160"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423508167" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId122234311" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35636a0da6b5ac1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId72446a0da6b5ac237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId41306a0da6b5acc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId22016a0da6b5aecb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId93696a0da6b5aed73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId94896a0da6b5aede6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId54826a0da6b5aee82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId55106a0da6b5aeef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId93576a0da6b5af06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId58246a0da6b5af254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67726a0da6b5acb81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67726a0da6b5acb81.jpg"/><Relationship Id="rId27366a0da6b5adf30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27366a0da6b5adf30.jpg"/><Relationship Id="rId48726a0da6b5af43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48726a0da6b5af43e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643020462" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800873008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38026a29e41db290f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId96316a29e41db297a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId76716a29e41db3133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId44746a29e41db5165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId28376a29e41db521a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId50606a29e41db528c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64016a29e41db534e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId99846a29e41db53e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId90126a29e41db5560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId96836a29e41db5753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58766a29e41db2fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58766a29e41db2fbe.jpg"/><Relationship Id="rId20276a29e41db42e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20276a29e41db42e0.jpg"/><Relationship Id="rId10806a29e41db5953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10806a29e41db5953.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>