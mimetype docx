--- v11 (2026-06-10)
+++ v12 (2026-07-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-toothed spruce bark beetle, small spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38026a29e41db290f" w:history="1">
+            <w:hyperlink r:id="rId50256a44ff57973bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96316a29e41db297a" w:history="1">
+            <w:hyperlink r:id="rId95196a44ff5797426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-84"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1130400"/>
-                  <wp:docPr id="816069" name="name94876a29e41db2fc0" descr="16133.jpg"/>
+                  <wp:docPr id="60683509" name="name84156a44ff57979da" descr="16133.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16133.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58766a29e41db2fbe" cstate="print"/>
+                          <a:blip r:embed="rId39366a44ff57979d8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1130400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76716a29e41db3133" w:history="1">
+            <w:hyperlink r:id="rId13776a44ff5797b40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1060,63 +1060,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48362186" name="name86226a29e41db42e5" descr="IPSXAM_distribution_map.jpg"/>
+            <wp:docPr id="62914387" name="name45016a44ff579878a" descr="IPSXAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20276a29e41db42e0" cstate="print"/>
+                    <a:blip r:embed="rId43876a44ff5798787" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44746a29e41db5165" w:history="1">
+      <w:hyperlink r:id="rId56506a44ff57995c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01073623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3043,51 +3043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28376a29e41db521a" w:history="1">
+      <w:hyperlink r:id="rId52356a44ff579967f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/aff.7606</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3111,51 +3111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (International Plant Protection Convention DP 27-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50606a29e41db528c" w:history="1">
+      <w:hyperlink r:id="rId41036a44ff57996f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,51 +3210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 639-644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64016a29e41db534e" w:history="1">
+      <w:hyperlink r:id="rId72736a44ff5799793" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873819050075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Lieutier F </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.), pp. 181-235. Springer, Dordrecht (NL). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99846a29e41db53e2" w:history="1">
+      <w:hyperlink r:id="rId56616a44ff5799808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-2241-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90126a29e41db5560" w:history="1">
+      <w:hyperlink r:id="rId12806a44ff5799988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips amitinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96836a29e41db5753" w:history="1">
+      <w:hyperlink r:id="rId13776a44ff5799b7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4062,63 +4062,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88287344" name="name99056a29e41db5954" descr="eu_funding_250.png"/>
+            <wp:docPr id="61968627" name="name26236a44ff5799d66" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10806a29e41db5953" cstate="print"/>
+                    <a:blip r:embed="rId34176a44ff5799d65" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76111160">
+  <w:abstractNum w:abstractNumId="54563457">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51265831">
+    <w:lvl w:ilvl="0" w:tplc="64161108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51265831" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64161108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51265831" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64161108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51265831" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64161108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51265831" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64161108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51265831" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64161108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51265831" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64161108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51265831" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64161108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51265831" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64161108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76111159">
+  <w:abstractNum w:abstractNumId="54563456">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73373376">
+    <w:lvl w:ilvl="0" w:tplc="61787511">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76111159">
-    <w:abstractNumId w:val="76111159"/>
+  <w:num w:numId="54563456">
+    <w:abstractNumId w:val="54563456"/>
   </w:num>
-  <w:num w:numId="76111160">
-    <w:abstractNumId w:val="76111160"/>
+  <w:num w:numId="54563457">
+    <w:abstractNumId w:val="54563457"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643020462" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800873008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38026a29e41db290f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId96316a29e41db297a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId76716a29e41db3133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId44746a29e41db5165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId28376a29e41db521a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId50606a29e41db528c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64016a29e41db534e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId99846a29e41db53e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId90126a29e41db5560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId96836a29e41db5753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58766a29e41db2fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58766a29e41db2fbe.jpg"/><Relationship Id="rId20276a29e41db42e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20276a29e41db42e0.jpg"/><Relationship Id="rId10806a29e41db5953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10806a29e41db5953.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813074887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933180532" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50256a44ff57973bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId95196a44ff5797426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId13776a44ff5797b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId56506a44ff57995c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId52356a44ff579967f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId41036a44ff57996f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId72736a44ff5799793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId56616a44ff5799808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId12806a44ff5799988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId13776a44ff5799b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39366a44ff57979d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39366a44ff57979d8.jpg"/><Relationship Id="rId43876a44ff5798787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43876a44ff5798787.jpg"/><Relationship Id="rId34176a44ff5799d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34176a44ff5799d65.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>