--- v12 (2026-07-01)
+++ v13 (2026-07-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-toothed spruce bark beetle, small spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50256a44ff57973bb" w:history="1">
+            <w:hyperlink r:id="rId44056a450d9cb6a29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95196a44ff5797426" w:history="1">
+            <w:hyperlink r:id="rId95976a450d9cb6a93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-84"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1130400"/>
-                  <wp:docPr id="60683509" name="name84156a44ff57979da" descr="16133.jpg"/>
+                  <wp:docPr id="51827273" name="name21816a450d9cb6f67" descr="16133.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16133.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39366a44ff57979d8" cstate="print"/>
+                          <a:blip r:embed="rId32426a450d9cb6f65" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1130400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13776a44ff5797b40" w:history="1">
+            <w:hyperlink r:id="rId22636a450d9cb706d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1060,63 +1060,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62914387" name="name45016a44ff579878a" descr="IPSXAM_distribution_map.jpg"/>
+            <wp:docPr id="16426841" name="name15806a450d9cb7a0b" descr="IPSXAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43876a44ff5798787" cstate="print"/>
+                    <a:blip r:embed="rId54316a450d9cb7a09" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56506a44ff57995c6" w:history="1">
+      <w:hyperlink r:id="rId33196a450d9cb87ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01073623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3043,51 +3043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52356a44ff579967f" w:history="1">
+      <w:hyperlink r:id="rId73516a450d9cb889f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/aff.7606</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3111,51 +3111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (International Plant Protection Convention DP 27-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41036a44ff57996f4" w:history="1">
+      <w:hyperlink r:id="rId18186a450d9cb8924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,51 +3210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 639-644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72736a44ff5799793" w:history="1">
+      <w:hyperlink r:id="rId26676a450d9cb89c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873819050075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Lieutier F </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.), pp. 181-235. Springer, Dordrecht (NL). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56616a44ff5799808" w:history="1">
+      <w:hyperlink r:id="rId77666a450d9cb8a39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-2241-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12806a44ff5799988" w:history="1">
+      <w:hyperlink r:id="rId25716a450d9cb8bbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips amitinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13776a44ff5799b7a" w:history="1">
+      <w:hyperlink r:id="rId96666a450d9cb8db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4062,63 +4062,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61968627" name="name26236a44ff5799d66" descr="eu_funding_250.png"/>
+            <wp:docPr id="56778074" name="name73266a450d9cb8f81" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34176a44ff5799d65" cstate="print"/>
+                    <a:blip r:embed="rId34646a450d9cb8f7f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54563457">
+  <w:abstractNum w:abstractNumId="22820130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64161108">
+    <w:lvl w:ilvl="0" w:tplc="44554781">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64161108" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44554781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64161108" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44554781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64161108" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44554781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64161108" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44554781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64161108" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44554781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64161108" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44554781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64161108" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44554781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64161108" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44554781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54563456">
+  <w:abstractNum w:abstractNumId="22820129">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61787511">
+    <w:lvl w:ilvl="0" w:tplc="67562322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54563456">
-    <w:abstractNumId w:val="54563456"/>
+  <w:num w:numId="22820129">
+    <w:abstractNumId w:val="22820129"/>
   </w:num>
-  <w:num w:numId="54563457">
-    <w:abstractNumId w:val="54563457"/>
+  <w:num w:numId="22820130">
+    <w:abstractNumId w:val="22820130"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813074887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933180532" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50256a44ff57973bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId95196a44ff5797426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId13776a44ff5797b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId56506a44ff57995c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId52356a44ff579967f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId41036a44ff57996f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId72736a44ff5799793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId56616a44ff5799808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId12806a44ff5799988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId13776a44ff5799b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39366a44ff57979d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39366a44ff57979d8.jpg"/><Relationship Id="rId43876a44ff5798787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43876a44ff5798787.jpg"/><Relationship Id="rId34176a44ff5799d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34176a44ff5799d65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538288010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId948192455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44056a450d9cb6a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId95976a450d9cb6a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId22636a450d9cb706d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId33196a450d9cb87ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId73516a450d9cb889f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId18186a450d9cb8924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId26676a450d9cb89c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId77666a450d9cb8a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId25716a450d9cb8bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId96666a450d9cb8db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32426a450d9cb6f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32426a450d9cb6f65.jpg"/><Relationship Id="rId54316a450d9cb7a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54316a450d9cb7a09.jpg"/><Relationship Id="rId34646a450d9cb8f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34646a450d9cb8f7f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>