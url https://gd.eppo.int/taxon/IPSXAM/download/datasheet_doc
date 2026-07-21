--- v13 (2026-07-01)
+++ v14 (2026-07-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-toothed spruce bark beetle, small spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44056a450d9cb6a29" w:history="1">
+            <w:hyperlink r:id="rId96586a5ff758884cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95976a450d9cb6a93" w:history="1">
+            <w:hyperlink r:id="rId85916a5ff7588853d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-84"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1130400"/>
-                  <wp:docPr id="51827273" name="name21816a450d9cb6f67" descr="16133.jpg"/>
+                  <wp:docPr id="49509118" name="name98436a5ff75888ae7" descr="16133.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16133.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32426a450d9cb6f65" cstate="print"/>
+                          <a:blip r:embed="rId97946a5ff75888ae6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1130400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22636a450d9cb706d" w:history="1">
+            <w:hyperlink r:id="rId30806a5ff75888c27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1060,63 +1060,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16426841" name="name15806a450d9cb7a0b" descr="IPSXAM_distribution_map.jpg"/>
+            <wp:docPr id="21184812" name="name40076a5ff75889893" descr="IPSXAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54316a450d9cb7a09" cstate="print"/>
+                    <a:blip r:embed="rId97636a5ff75889891" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33196a450d9cb87ea" w:history="1">
+      <w:hyperlink r:id="rId69686a5ff7588a5f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01073623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3043,51 +3043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73516a450d9cb889f" w:history="1">
+      <w:hyperlink r:id="rId49876a5ff7588a6ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/aff.7606</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3111,51 +3111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (International Plant Protection Convention DP 27-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18186a450d9cb8924" w:history="1">
+      <w:hyperlink r:id="rId83446a5ff7588a71a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,51 +3210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 639-644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26676a450d9cb89c5" w:history="1">
+      <w:hyperlink r:id="rId87966a5ff7588a7b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873819050075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Lieutier F </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.), pp. 181-235. Springer, Dordrecht (NL). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77666a450d9cb8a39" w:history="1">
+      <w:hyperlink r:id="rId84656a5ff7588a825" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-2241-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25716a450d9cb8bbd" w:history="1">
+      <w:hyperlink r:id="rId89916a5ff7588a9a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips amitinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96666a450d9cb8db5" w:history="1">
+      <w:hyperlink r:id="rId17626a5ff7588ac15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4062,63 +4062,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56778074" name="name73266a450d9cb8f81" descr="eu_funding_250.png"/>
+            <wp:docPr id="46701328" name="name14616a5ff7588b0a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34646a450d9cb8f7f" cstate="print"/>
+                    <a:blip r:embed="rId99656a5ff7588b0a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22820130">
+  <w:abstractNum w:abstractNumId="60955341">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44554781">
+    <w:lvl w:ilvl="0" w:tplc="60965095">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44554781" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60965095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44554781" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60965095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44554781" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60965095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44554781" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60965095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44554781" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60965095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44554781" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60965095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44554781" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60965095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44554781" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60965095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22820129">
+  <w:abstractNum w:abstractNumId="60955340">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67562322">
+    <w:lvl w:ilvl="0" w:tplc="86947213">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22820129">
-    <w:abstractNumId w:val="22820129"/>
+  <w:num w:numId="60955340">
+    <w:abstractNumId w:val="60955340"/>
   </w:num>
-  <w:num w:numId="22820130">
-    <w:abstractNumId w:val="22820130"/>
+  <w:num w:numId="60955341">
+    <w:abstractNumId w:val="60955341"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538288010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId948192455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44056a450d9cb6a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId95976a450d9cb6a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId22636a450d9cb706d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId33196a450d9cb87ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId73516a450d9cb889f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId18186a450d9cb8924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId26676a450d9cb89c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId77666a450d9cb8a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId25716a450d9cb8bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId96666a450d9cb8db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32426a450d9cb6f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32426a450d9cb6f65.jpg"/><Relationship Id="rId54316a450d9cb7a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54316a450d9cb7a09.jpg"/><Relationship Id="rId34646a450d9cb8f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34646a450d9cb8f7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101511243" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId921940608" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96586a5ff758884cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId85916a5ff7588853d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId30806a5ff75888c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId69686a5ff7588a5f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId49876a5ff7588a6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId83446a5ff7588a71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId87966a5ff7588a7b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId84656a5ff7588a825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId89916a5ff7588a9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId17626a5ff7588ac15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97946a5ff75888ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97946a5ff75888ae6.jpg"/><Relationship Id="rId97636a5ff75889891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97636a5ff75889891.jpg"/><Relationship Id="rId99656a5ff7588b0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99656a5ff7588b0a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>