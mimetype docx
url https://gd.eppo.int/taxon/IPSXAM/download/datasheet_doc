--- v14 (2026-07-21)
+++ v15 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-toothed spruce bark beetle, small spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96586a5ff758884cd" w:history="1">
+            <w:hyperlink r:id="rId71986a7b36d2b81a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85916a5ff7588853d" w:history="1">
+            <w:hyperlink r:id="rId28386a7b36d2b8212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-84"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1130400"/>
-                  <wp:docPr id="49509118" name="name98436a5ff75888ae7" descr="16133.jpg"/>
+                  <wp:docPr id="46669989" name="name41436a7b36d2b8b75" descr="16133.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16133.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97946a5ff75888ae6" cstate="print"/>
+                          <a:blip r:embed="rId47096a7b36d2b8b73" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1130400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30806a5ff75888c27" w:history="1">
+            <w:hyperlink r:id="rId68166a7b36d2b8c75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1060,63 +1060,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21184812" name="name40076a5ff75889893" descr="IPSXAM_distribution_map.jpg"/>
+            <wp:docPr id="77239672" name="name96066a7b36d2b9c33" descr="IPSXAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97636a5ff75889891" cstate="print"/>
+                    <a:blip r:embed="rId20306a7b36d2b9c30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69686a5ff7588a5f8" w:history="1">
+      <w:hyperlink r:id="rId74766a7b36d2ba9df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01073623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3043,51 +3043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49876a5ff7588a6ab" w:history="1">
+      <w:hyperlink r:id="rId58516a7b36d2baa96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/aff.7606</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3111,51 +3111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (International Plant Protection Convention DP 27-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83446a5ff7588a71a" w:history="1">
+      <w:hyperlink r:id="rId80946a7b36d2bab0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,51 +3210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 639-644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87966a5ff7588a7b5" w:history="1">
+      <w:hyperlink r:id="rId28496a7b36d2baba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873819050075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Lieutier F </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.), pp. 181-235. Springer, Dordrecht (NL). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84656a5ff7588a825" w:history="1">
+      <w:hyperlink r:id="rId79136a7b36d2bac1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-2241-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89916a5ff7588a9a4" w:history="1">
+      <w:hyperlink r:id="rId61436a7b36d2bad98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips amitinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17626a5ff7588ac15" w:history="1">
+      <w:hyperlink r:id="rId29796a7b36d2baf87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4062,63 +4062,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46701328" name="name14616a5ff7588b0a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="52892196" name="name60906a7b36d2bb4d5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99656a5ff7588b0a4" cstate="print"/>
+                    <a:blip r:embed="rId24926a7b36d2bb4d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60955341">
+  <w:abstractNum w:abstractNumId="92463096">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60965095">
+    <w:lvl w:ilvl="0" w:tplc="93051580">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60965095" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93051580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60965095" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93051580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60965095" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93051580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60965095" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93051580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60965095" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93051580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60965095" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93051580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60965095" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93051580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60965095" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93051580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60955340">
+  <w:abstractNum w:abstractNumId="92463095">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86947213">
+    <w:lvl w:ilvl="0" w:tplc="81574006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60955340">
-    <w:abstractNumId w:val="60955340"/>
+  <w:num w:numId="92463095">
+    <w:abstractNumId w:val="92463095"/>
   </w:num>
-  <w:num w:numId="60955341">
-    <w:abstractNumId w:val="60955341"/>
+  <w:num w:numId="92463096">
+    <w:abstractNumId w:val="92463096"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId101511243" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId921940608" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96586a5ff758884cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId85916a5ff7588853d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId30806a5ff75888c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId69686a5ff7588a5f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId49876a5ff7588a6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId83446a5ff7588a71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId87966a5ff7588a7b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId84656a5ff7588a825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId89916a5ff7588a9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId17626a5ff7588ac15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97946a5ff75888ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97946a5ff75888ae6.jpg"/><Relationship Id="rId97636a5ff75889891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97636a5ff75889891.jpg"/><Relationship Id="rId99656a5ff7588b0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99656a5ff7588b0a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111262823" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106717162" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71986a7b36d2b81a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId28386a7b36d2b8212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId68166a7b36d2b8c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId74766a7b36d2ba9df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId58516a7b36d2baa96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId80946a7b36d2bab0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId28496a7b36d2baba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId79136a7b36d2bac1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId61436a7b36d2bad98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId29796a7b36d2baf87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47096a7b36d2b8b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47096a7b36d2b8b73.jpg"/><Relationship Id="rId20306a7b36d2b9c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20306a7b36d2b9c30.jpg"/><Relationship Id="rId24926a7b36d2bb4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24926a7b36d2bb4d4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>