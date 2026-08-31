--- v15 (2026-08-11)
+++ v16 (2026-08-31)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Eichhoff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eight-toothed spruce bark beetle, small spruce bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71986a7b36d2b81a9" w:history="1">
+            <w:hyperlink r:id="rId53836a95bfeeab77f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28386a7b36d2b8212" w:history="1">
+            <w:hyperlink r:id="rId42826a95bfeeab7e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IPSXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-84"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1130400"/>
-                  <wp:docPr id="46669989" name="name41436a7b36d2b8b75" descr="16133.jpg"/>
+                  <wp:docPr id="43925178" name="name89586a95bfeeabf73" descr="16133.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16133.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47096a7b36d2b8b73" cstate="print"/>
+                          <a:blip r:embed="rId91966a95bfeeabf71" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1130400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68166a7b36d2b8c75" w:history="1">
+            <w:hyperlink r:id="rId94646a95bfeeac064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1060,63 +1060,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77239672" name="name96066a7b36d2b9c33" descr="IPSXAM_distribution_map.jpg"/>
+            <wp:docPr id="79585439" name="name21966a95bfeead0e2" descr="IPSXAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="IPSXAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20306a7b36d2b9c30" cstate="print"/>
+                    <a:blip r:embed="rId70076a95bfeead0e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74766a7b36d2ba9df" w:history="1">
+      <w:hyperlink r:id="rId75736a95bfeeade26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01073623</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3043,51 +3043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">219</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58516a7b36d2baa96" w:history="1">
+      <w:hyperlink r:id="rId67706a95bfeeaded7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/aff.7606</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3111,51 +3111,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (International Plant Protection Convention DP 27-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80946a7b36d2bab0a" w:history="1">
+      <w:hyperlink r:id="rId79776a95bfeeadf4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3210,51 +3210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 639-644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28496a7b36d2baba8" w:history="1">
+      <w:hyperlink r:id="rId52126a95bfeeadfe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873819050075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Lieutier F </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.), pp. 181-235. Springer, Dordrecht (NL). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79136a7b36d2bac1a" w:history="1">
+      <w:hyperlink r:id="rId10326a95bfeeae05a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-2241-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 286-289. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61436a7b36d2bad98" w:history="1">
+      <w:hyperlink r:id="rId19216a95bfeeae1d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3821,51 +3821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ips amitinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29796a7b36d2baf87" w:history="1">
+      <w:hyperlink r:id="rId21316a95bfeeae3c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4062,63 +4062,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52892196" name="name60906a7b36d2bb4d5" descr="eu_funding_250.png"/>
+            <wp:docPr id="33823832" name="name17796a95bfeeae8b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24926a7b36d2bb4d4" cstate="print"/>
+                    <a:blip r:embed="rId25606a95bfeeae8b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4216,137 +4216,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92463096">
+  <w:abstractNum w:abstractNumId="78977001">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93051580">
+    <w:lvl w:ilvl="0" w:tplc="64229440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93051580" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64229440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93051580" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64229440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93051580" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64229440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93051580" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64229440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93051580" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64229440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93051580" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64229440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93051580" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64229440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93051580" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64229440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92463095">
+  <w:abstractNum w:abstractNumId="78977000">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81574006">
+    <w:lvl w:ilvl="0" w:tplc="28533513">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5098,55 +5098,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92463095">
-    <w:abstractNumId w:val="92463095"/>
+  <w:num w:numId="78977000">
+    <w:abstractNumId w:val="78977000"/>
   </w:num>
-  <w:num w:numId="92463096">
-    <w:abstractNumId w:val="92463096"/>
+  <w:num w:numId="78977001">
+    <w:abstractNumId w:val="78977001"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16696,51 +16696,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111262823" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId106717162" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71986a7b36d2b81a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId28386a7b36d2b8212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId68166a7b36d2b8c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId74766a7b36d2ba9df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId58516a7b36d2baa96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId80946a7b36d2bab0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId28496a7b36d2baba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId79136a7b36d2bac1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId61436a7b36d2bad98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId29796a7b36d2baf87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47096a7b36d2b8b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47096a7b36d2b8b73.jpg"/><Relationship Id="rId20306a7b36d2b9c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20306a7b36d2b9c30.jpg"/><Relationship Id="rId24926a7b36d2bb4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24926a7b36d2bb4d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192205555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId203106349" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53836a95bfeeab77f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/" TargetMode="External"/><Relationship Id="rId42826a95bfeeab7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/categorization" TargetMode="External"/><Relationship Id="rId94646a95bfeeac064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/IPSXAM/photos" TargetMode="External"/><Relationship Id="rId75736a95bfeeade26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01073623" TargetMode="External"/><Relationship Id="rId67706a95bfeeaded7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/aff.7606" TargetMode="External"/><Relationship Id="rId79776a95bfeeadf4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId52126a95bfeeadfe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873819050075" TargetMode="External"/><Relationship Id="rId10326a95bfeeae05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-2241-8" TargetMode="External"/><Relationship Id="rId19216a95bfeeae1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12331" TargetMode="External"/><Relationship Id="rId21316a95bfeeae3c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91966a95bfeeabf71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91966a95bfeeabf71.jpg"/><Relationship Id="rId70076a95bfeead0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70076a95bfeead0e0.jpg"/><Relationship Id="rId25606a95bfeeae8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25606a95bfeeae8b4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>