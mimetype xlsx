--- v2 (2026-02-16)
+++ v3 (2026-04-07)
@@ -2029,51 +2029,51 @@
         <v>119</v>
       </c>
       <c r="D55" t="s">
         <v>118</v>
       </c>
       <c r="E55" t="s">
         <v>120</v>
       </c>
       <c r="F55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>107</v>
       </c>
       <c r="B56" t="s">
         <v>121</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
         <v>122</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>107</v>
       </c>
       <c r="B57" t="s">
         <v>123</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
         <v>124</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>107</v>
       </c>
       <c r="B58" t="s">
         <v>126</v>
       </c>