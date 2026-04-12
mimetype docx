--- v9 (2026-03-23)
+++ v10 (2026-04-12)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Impatiens necrotic spot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic spot of impatiens</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519969c15eda62cf4" w:history="1">
+            <w:hyperlink r:id="rId852569dbebef98e4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517669c15eda62d5e" w:history="1">
+            <w:hyperlink r:id="rId642169dbebef98ebc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64269589" name="name593269c15eda634a8" descr="12087.jpg"/>
+                  <wp:docPr id="60714346" name="name645769dbebef9932d" descr="12087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId332569c15eda634a6" cstate="print"/>
+                          <a:blip r:embed="rId777069dbebef9932b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId873769c15eda63aa9" w:history="1">
+            <w:hyperlink r:id="rId196569dbebef993f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -613,51 +613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587269c15eda63c34" w:history="1">
+      <w:hyperlink r:id="rId544769dbebef99568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6851,63 +6851,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. in North America in 1989 (described as TSWV-Impatiens strain; Law &amp; Moyer, 1990; Law et al., 1991). Since then, INSV has been detected in many countries worldwide, including several countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4525565" name="name864869c15eda67132" descr="INSV00_distribution_map.jpg"/>
+            <wp:docPr id="13002912" name="name404869dbebef9ccf4" descr="INSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId981769c15eda6712e" cstate="print"/>
+                    <a:blip r:embed="rId110369dbebef9ccf0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8965,51 +8965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643669c15eda6813f" w:history="1">
+      <w:hyperlink r:id="rId213669dbebef9ddfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9853,51 +9853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012a) Scientific Opinion on the risk to plant health posed by Tomato spotted wilt virus to the EU territory with identification and evaluation of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId777469c15eda686e4" w:history="1">
+      <w:hyperlink r:id="rId572569dbebef9e6b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9912,51 +9912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012b) Scientific Opinion on the pest categorisation of the tospoviruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886669c15eda68751" w:history="1">
+      <w:hyperlink r:id="rId882569dbebef9e71e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10372,51 +10372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId509269c15eda68a5d" w:history="1">
+      <w:hyperlink r:id="rId872069dbebef9ebb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10578,51 +10578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313869c15eda68ba9" w:history="1">
+      <w:hyperlink r:id="rId469569dbebef9ed08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10659,51 +10659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847669c15eda68c2f" w:history="1">
+      <w:hyperlink r:id="rId321669dbebef9ed93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2118-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11090,51 +11090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407269c15eda68efa" w:history="1">
+      <w:hyperlink r:id="rId648669dbebef9f055" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11416,51 +11416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 448. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113269c15eda69115" w:history="1">
+      <w:hyperlink r:id="rId918769dbebef9f265" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11992,51 +11992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), e96073. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId742869c15eda694bf" w:history="1">
+      <w:hyperlink r:id="rId496769dbebef9f63e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0096073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12844,51 +12844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 341-348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482369c15eda69a28" w:history="1">
+      <w:hyperlink r:id="rId948669dbebef9fba5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; 686025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184669c15eda69c11" w:history="1">
+      <w:hyperlink r:id="rId360369dbebef9fd89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.686025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13258,51 +13258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus impatiensnecromaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152269c15eda69cc8" w:history="1">
+      <w:hyperlink r:id="rId414369dbebef9fe4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13387,90 +13387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 473-476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173669c15eda69d99" w:history="1">
+      <w:hyperlink r:id="rId278469dbebef9ff23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01421.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17073470" name="name159769c15eda69e08" descr="eu_funding_250.png"/>
+            <wp:docPr id="22467002" name="name313669dbebef9ff89" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId122169c15eda69e07" cstate="print"/>
+                    <a:blip r:embed="rId578969dbebef9ff88" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13568,137 +13568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51112357">
+  <w:abstractNum w:abstractNumId="70561853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87878470">
+    <w:lvl w:ilvl="0" w:tplc="88965835">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87878470" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88965835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87878470" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88965835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87878470" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88965835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87878470" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88965835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87878470" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88965835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87878470" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88965835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87878470" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88965835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87878470" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88965835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51112356">
+  <w:abstractNum w:abstractNumId="70561852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99618980">
+    <w:lvl w:ilvl="0" w:tplc="90421549">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14450,55 +14450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51112356">
-    <w:abstractNumId w:val="51112356"/>
+  <w:num w:numId="70561852">
+    <w:abstractNumId w:val="70561852"/>
   </w:num>
-  <w:num w:numId="51112357">
-    <w:abstractNumId w:val="51112357"/>
+  <w:num w:numId="70561853">
+    <w:abstractNumId w:val="70561853"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26048,51 +26048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319816418" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId514600721" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId519969c15eda62cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId517669c15eda62d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId873769c15eda63aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId587269c15eda63c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId643669c15eda6813f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId777469c15eda686e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId886669c15eda68751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId509269c15eda68a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId313869c15eda68ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId847669c15eda68c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId407269c15eda68efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId113269c15eda69115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId742869c15eda694bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId482369c15eda69a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId184669c15eda69c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId152269c15eda69cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId173669c15eda69d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId332569c15eda634a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332569c15eda634a6.jpg"/><Relationship Id="rId981769c15eda6712e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981769c15eda6712e.jpg"/><Relationship Id="rId122169c15eda69e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId122169c15eda69e07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303428431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId937335379" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId852569dbebef98e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId642169dbebef98ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId196569dbebef993f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId544769dbebef99568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId213669dbebef9ddfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId572569dbebef9e6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId882569dbebef9e71e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId872069dbebef9ebb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId469569dbebef9ed08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId321669dbebef9ed93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId648669dbebef9f055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId918769dbebef9f265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId496769dbebef9f63e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId948669dbebef9fba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId360369dbebef9fd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId414369dbebef9fe4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId278469dbebef9ff23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId777069dbebef9932b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId777069dbebef9932b.jpg"/><Relationship Id="rId110369dbebef9ccf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110369dbebef9ccf0.jpg"/><Relationship Id="rId578969dbebef9ff88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId578969dbebef9ff88.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>