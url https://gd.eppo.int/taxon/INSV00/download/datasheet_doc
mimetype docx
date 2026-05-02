--- v10 (2026-04-12)
+++ v11 (2026-05-02)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Impatiens necrotic spot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic spot of impatiens</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852569dbebef98e4a" w:history="1">
+            <w:hyperlink r:id="rId848169f66b71dfdc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642169dbebef98ebc" w:history="1">
+            <w:hyperlink r:id="rId756169f66b71dfe44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60714346" name="name645769dbebef9932d" descr="12087.jpg"/>
+                  <wp:docPr id="66285244" name="name349369f66b71e04d6" descr="12087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId777069dbebef9932b" cstate="print"/>
+                          <a:blip r:embed="rId908269f66b71e04d4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId196569dbebef993f6" w:history="1">
+            <w:hyperlink r:id="rId134569f66b71e05f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -613,51 +613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544769dbebef99568" w:history="1">
+      <w:hyperlink r:id="rId391569f66b71e0770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6851,63 +6851,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. in North America in 1989 (described as TSWV-Impatiens strain; Law &amp; Moyer, 1990; Law et al., 1991). Since then, INSV has been detected in many countries worldwide, including several countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13002912" name="name404869dbebef9ccf4" descr="INSV00_distribution_map.jpg"/>
+            <wp:docPr id="83866046" name="name881169f66b71e3968" descr="INSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId110369dbebef9ccf0" cstate="print"/>
+                    <a:blip r:embed="rId582969f66b71e3964" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8965,51 +8965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213669dbebef9ddfb" w:history="1">
+      <w:hyperlink r:id="rId397569f66b71e4901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9853,51 +9853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012a) Scientific Opinion on the risk to plant health posed by Tomato spotted wilt virus to the EU territory with identification and evaluation of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572569dbebef9e6b7" w:history="1">
+      <w:hyperlink r:id="rId790669f66b71e4e9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9912,51 +9912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012b) Scientific Opinion on the pest categorisation of the tospoviruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882569dbebef9e71e" w:history="1">
+      <w:hyperlink r:id="rId661169f66b71e4efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10372,51 +10372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872069dbebef9ebb5" w:history="1">
+      <w:hyperlink r:id="rId971469f66b71e51fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10578,51 +10578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469569dbebef9ed08" w:history="1">
+      <w:hyperlink r:id="rId589769f66b71e5346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10659,51 +10659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321669dbebef9ed93" w:history="1">
+      <w:hyperlink r:id="rId273869f66b71e53cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2118-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11090,51 +11090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648669dbebef9f055" w:history="1">
+      <w:hyperlink r:id="rId529169f66b71e5678" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11416,51 +11416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 448. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918769dbebef9f265" w:history="1">
+      <w:hyperlink r:id="rId243269f66b71e58a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11992,51 +11992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), e96073. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496769dbebef9f63e" w:history="1">
+      <w:hyperlink r:id="rId142969f66b71e5c6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0096073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12844,51 +12844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 341-348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948669dbebef9fba5" w:history="1">
+      <w:hyperlink r:id="rId301269f66b71e61b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; 686025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360369dbebef9fd89" w:history="1">
+      <w:hyperlink r:id="rId959069f66b71e6398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.686025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13258,51 +13258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus impatiensnecromaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414369dbebef9fe4f" w:history="1">
+      <w:hyperlink r:id="rId937069f66b71e644f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13387,90 +13387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 473-476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278469dbebef9ff23" w:history="1">
+      <w:hyperlink r:id="rId359069f66b71e651f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01421.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22467002" name="name313669dbebef9ff89" descr="eu_funding_250.png"/>
+            <wp:docPr id="79486710" name="name782369f66b71e65a4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId578969dbebef9ff88" cstate="print"/>
+                    <a:blip r:embed="rId497069f66b71e65a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13568,137 +13568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70561853">
+  <w:abstractNum w:abstractNumId="69264425">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88965835">
+    <w:lvl w:ilvl="0" w:tplc="61493624">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88965835" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61493624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88965835" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61493624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88965835" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61493624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88965835" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61493624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88965835" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61493624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88965835" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61493624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88965835" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61493624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88965835" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61493624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70561852">
+  <w:abstractNum w:abstractNumId="69264424">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90421549">
+    <w:lvl w:ilvl="0" w:tplc="71087489">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14450,55 +14450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70561852">
-    <w:abstractNumId w:val="70561852"/>
+  <w:num w:numId="69264424">
+    <w:abstractNumId w:val="69264424"/>
   </w:num>
-  <w:num w:numId="70561853">
-    <w:abstractNumId w:val="70561853"/>
+  <w:num w:numId="69264425">
+    <w:abstractNumId w:val="69264425"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26048,51 +26048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303428431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId937335379" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId852569dbebef98e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId642169dbebef98ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId196569dbebef993f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId544769dbebef99568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId213669dbebef9ddfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId572569dbebef9e6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId882569dbebef9e71e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId872069dbebef9ebb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId469569dbebef9ed08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId321669dbebef9ed93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId648669dbebef9f055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId918769dbebef9f265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId496769dbebef9f63e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId948669dbebef9fba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId360369dbebef9fd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId414369dbebef9fe4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId278469dbebef9ff23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId777069dbebef9932b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId777069dbebef9932b.jpg"/><Relationship Id="rId110369dbebef9ccf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110369dbebef9ccf0.jpg"/><Relationship Id="rId578969dbebef9ff88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId578969dbebef9ff88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId273216233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId591124271" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId848169f66b71dfdc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId756169f66b71dfe44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId134569f66b71e05f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId391569f66b71e0770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId397569f66b71e4901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId790669f66b71e4e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId661169f66b71e4efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId971469f66b71e51fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId589769f66b71e5346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId273869f66b71e53cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId529169f66b71e5678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId243269f66b71e58a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId142969f66b71e5c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId301269f66b71e61b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId959069f66b71e6398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId937069f66b71e644f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId359069f66b71e651f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId908269f66b71e04d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId908269f66b71e04d4.jpg"/><Relationship Id="rId582969f66b71e3964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId582969f66b71e3964.jpg"/><Relationship Id="rId497069f66b71e65a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId497069f66b71e65a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>