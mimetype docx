--- v11 (2026-05-02)
+++ v12 (2026-05-23)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Impatiens necrotic spot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic spot of impatiens</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848169f66b71dfdc6" w:history="1">
+            <w:hyperlink r:id="rId74556a110b9bc15ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756169f66b71dfe44" w:history="1">
+            <w:hyperlink r:id="rId81436a110b9bc1648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66285244" name="name349369f66b71e04d6" descr="12087.jpg"/>
+                  <wp:docPr id="51139863" name="name36066a110b9bc244a" descr="12087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId908269f66b71e04d4" cstate="print"/>
+                          <a:blip r:embed="rId31176a110b9bc2447" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId134569f66b71e05f9" w:history="1">
+            <w:hyperlink r:id="rId73096a110b9bc264a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -613,51 +613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391569f66b71e0770" w:history="1">
+      <w:hyperlink r:id="rId53526a110b9bc28bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6851,63 +6851,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. in North America in 1989 (described as TSWV-Impatiens strain; Law &amp; Moyer, 1990; Law et al., 1991). Since then, INSV has been detected in many countries worldwide, including several countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83866046" name="name881169f66b71e3968" descr="INSV00_distribution_map.jpg"/>
+            <wp:docPr id="14196057" name="name32506a110b9bc6974" descr="INSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId582969f66b71e3964" cstate="print"/>
+                    <a:blip r:embed="rId50936a110b9bc696e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8965,51 +8965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397569f66b71e4901" w:history="1">
+      <w:hyperlink r:id="rId62136a110b9bc7d61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9853,51 +9853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012a) Scientific Opinion on the risk to plant health posed by Tomato spotted wilt virus to the EU territory with identification and evaluation of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId790669f66b71e4e9b" w:history="1">
+      <w:hyperlink r:id="rId72986a110b9bc84c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9912,51 +9912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012b) Scientific Opinion on the pest categorisation of the tospoviruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661169f66b71e4efb" w:history="1">
+      <w:hyperlink r:id="rId76126a110b9bc8527" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10372,51 +10372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971469f66b71e51fb" w:history="1">
+      <w:hyperlink r:id="rId10586a110b9bc893e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10578,51 +10578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589769f66b71e5346" w:history="1">
+      <w:hyperlink r:id="rId63306a110b9bc8a90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10659,51 +10659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273869f66b71e53cc" w:history="1">
+      <w:hyperlink r:id="rId91706a110b9bc8b1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2118-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11090,51 +11090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529169f66b71e5678" w:history="1">
+      <w:hyperlink r:id="rId39416a110b9bc8e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11416,51 +11416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 448. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243269f66b71e58a6" w:history="1">
+      <w:hyperlink r:id="rId26836a110b9bc90c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11992,51 +11992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), e96073. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142969f66b71e5c6e" w:history="1">
+      <w:hyperlink r:id="rId10286a110b9bc94c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0096073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12844,51 +12844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 341-348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301269f66b71e61b3" w:history="1">
+      <w:hyperlink r:id="rId76256a110b9bc9aea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; 686025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959069f66b71e6398" w:history="1">
+      <w:hyperlink r:id="rId83316a110b9bc9d24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.686025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13258,51 +13258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus impatiensnecromaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937069f66b71e644f" w:history="1">
+      <w:hyperlink r:id="rId44556a110b9bc9de8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13387,90 +13387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 473-476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359069f66b71e651f" w:history="1">
+      <w:hyperlink r:id="rId74756a110b9bc9ebf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01421.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79486710" name="name782369f66b71e65a4" descr="eu_funding_250.png"/>
+            <wp:docPr id="50043176" name="name43646a110b9bc9f51" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId497069f66b71e65a2" cstate="print"/>
+                    <a:blip r:embed="rId86996a110b9bc9f50" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13568,137 +13568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69264425">
+  <w:abstractNum w:abstractNumId="67081298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61493624">
+    <w:lvl w:ilvl="0" w:tplc="76793797">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61493624" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76793797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61493624" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76793797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61493624" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76793797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61493624" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76793797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61493624" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76793797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61493624" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76793797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61493624" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76793797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61493624" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76793797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69264424">
+  <w:abstractNum w:abstractNumId="67081297">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71087489">
+    <w:lvl w:ilvl="0" w:tplc="72416803">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14450,55 +14450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69264424">
-    <w:abstractNumId w:val="69264424"/>
+  <w:num w:numId="67081297">
+    <w:abstractNumId w:val="67081297"/>
   </w:num>
-  <w:num w:numId="69264425">
-    <w:abstractNumId w:val="69264425"/>
+  <w:num w:numId="67081298">
+    <w:abstractNumId w:val="67081298"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26048,51 +26048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId273216233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId591124271" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId848169f66b71dfdc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId756169f66b71dfe44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId134569f66b71e05f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId391569f66b71e0770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId397569f66b71e4901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId790669f66b71e4e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId661169f66b71e4efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId971469f66b71e51fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId589769f66b71e5346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId273869f66b71e53cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId529169f66b71e5678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId243269f66b71e58a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId142969f66b71e5c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId301269f66b71e61b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId959069f66b71e6398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId937069f66b71e644f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId359069f66b71e651f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId908269f66b71e04d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId908269f66b71e04d4.jpg"/><Relationship Id="rId582969f66b71e3964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId582969f66b71e3964.jpg"/><Relationship Id="rId497069f66b71e65a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId497069f66b71e65a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId273380639" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId222767811" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74556a110b9bc15ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId81436a110b9bc1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId73096a110b9bc264a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId53526a110b9bc28bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId62136a110b9bc7d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId72986a110b9bc84c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId76126a110b9bc8527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId10586a110b9bc893e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63306a110b9bc8a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId91706a110b9bc8b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId39416a110b9bc8e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId26836a110b9bc90c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId10286a110b9bc94c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId76256a110b9bc9aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId83316a110b9bc9d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId44556a110b9bc9de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74756a110b9bc9ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId31176a110b9bc2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31176a110b9bc2447.jpg"/><Relationship Id="rId50936a110b9bc696e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50936a110b9bc696e.jpg"/><Relationship Id="rId86996a110b9bc9f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86996a110b9bc9f50.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>