--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Impatiens necrotic spot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic spot of impatiens</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74556a110b9bc15ca" w:history="1">
+            <w:hyperlink r:id="rId96386a2bb7c744ff0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81436a110b9bc1648" w:history="1">
+            <w:hyperlink r:id="rId26146a2bb7c74505e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51139863" name="name36066a110b9bc244a" descr="12087.jpg"/>
+                  <wp:docPr id="35496446" name="name68586a2bb7c74597f" descr="12087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31176a110b9bc2447" cstate="print"/>
+                          <a:blip r:embed="rId81866a2bb7c74597d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73096a110b9bc264a" w:history="1">
+            <w:hyperlink r:id="rId10636a2bb7c745ad1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -613,51 +613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53526a110b9bc28bd" w:history="1">
+      <w:hyperlink r:id="rId77876a2bb7c745c4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6851,63 +6851,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. in North America in 1989 (described as TSWV-Impatiens strain; Law &amp; Moyer, 1990; Law et al., 1991). Since then, INSV has been detected in many countries worldwide, including several countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14196057" name="name32506a110b9bc6974" descr="INSV00_distribution_map.jpg"/>
+            <wp:docPr id="7441771" name="name97916a2bb7c749dda" descr="INSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50936a110b9bc696e" cstate="print"/>
+                    <a:blip r:embed="rId74686a2bb7c749dd5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8965,51 +8965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62136a110b9bc7d61" w:history="1">
+      <w:hyperlink r:id="rId24046a2bb7c74bde3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9853,51 +9853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012a) Scientific Opinion on the risk to plant health posed by Tomato spotted wilt virus to the EU territory with identification and evaluation of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72986a110b9bc84c1" w:history="1">
+      <w:hyperlink r:id="rId51566a2bb7c74c503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9912,51 +9912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012b) Scientific Opinion on the pest categorisation of the tospoviruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76126a110b9bc8527" w:history="1">
+      <w:hyperlink r:id="rId73106a2bb7c74c568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10372,51 +10372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10586a110b9bc893e" w:history="1">
+      <w:hyperlink r:id="rId64006a2bb7c74c8a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10578,51 +10578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63306a110b9bc8a90" w:history="1">
+      <w:hyperlink r:id="rId26126a2bb7c74c9f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10659,51 +10659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91706a110b9bc8b1a" w:history="1">
+      <w:hyperlink r:id="rId10426a2bb7c74ca82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2118-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11090,51 +11090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39416a110b9bc8e73" w:history="1">
+      <w:hyperlink r:id="rId49586a2bb7c74cd36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11416,51 +11416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 448. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26836a110b9bc90c8" w:history="1">
+      <w:hyperlink r:id="rId90936a2bb7c74cf5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11992,51 +11992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), e96073. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10286a110b9bc94c4" w:history="1">
+      <w:hyperlink r:id="rId16606a2bb7c74d583" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0096073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12844,51 +12844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 341-348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76256a110b9bc9aea" w:history="1">
+      <w:hyperlink r:id="rId84546a2bb7c750641" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; 686025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83316a110b9bc9d24" w:history="1">
+      <w:hyperlink r:id="rId76736a2bb7c750834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.686025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13258,51 +13258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus impatiensnecromaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44556a110b9bc9de8" w:history="1">
+      <w:hyperlink r:id="rId15306a2bb7c7508fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13387,90 +13387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 473-476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74756a110b9bc9ebf" w:history="1">
+      <w:hyperlink r:id="rId84306a2bb7c7509d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01421.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50043176" name="name43646a110b9bc9f51" descr="eu_funding_250.png"/>
+            <wp:docPr id="86113029" name="name86526a2bb7c750a7c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86996a110b9bc9f50" cstate="print"/>
+                    <a:blip r:embed="rId49626a2bb7c750a7b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13568,137 +13568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67081298">
+  <w:abstractNum w:abstractNumId="64184384">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76793797">
+    <w:lvl w:ilvl="0" w:tplc="92099128">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76793797" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92099128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76793797" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92099128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76793797" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92099128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76793797" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92099128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76793797" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92099128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76793797" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92099128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76793797" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92099128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76793797" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92099128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67081297">
+  <w:abstractNum w:abstractNumId="64184383">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72416803">
+    <w:lvl w:ilvl="0" w:tplc="69914273">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14450,55 +14450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67081297">
-    <w:abstractNumId w:val="67081297"/>
+  <w:num w:numId="64184383">
+    <w:abstractNumId w:val="64184383"/>
   </w:num>
-  <w:num w:numId="67081298">
-    <w:abstractNumId w:val="67081298"/>
+  <w:num w:numId="64184384">
+    <w:abstractNumId w:val="64184384"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26048,51 +26048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId273380639" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId222767811" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74556a110b9bc15ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId81436a110b9bc1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId73096a110b9bc264a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId53526a110b9bc28bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId62136a110b9bc7d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId72986a110b9bc84c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId76126a110b9bc8527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId10586a110b9bc893e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63306a110b9bc8a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId91706a110b9bc8b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId39416a110b9bc8e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId26836a110b9bc90c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId10286a110b9bc94c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId76256a110b9bc9aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId83316a110b9bc9d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId44556a110b9bc9de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74756a110b9bc9ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId31176a110b9bc2447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31176a110b9bc2447.jpg"/><Relationship Id="rId50936a110b9bc696e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50936a110b9bc696e.jpg"/><Relationship Id="rId86996a110b9bc9f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86996a110b9bc9f50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId324715290" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId349303918" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96386a2bb7c744ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId26146a2bb7c74505e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId10636a2bb7c745ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId77876a2bb7c745c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId24046a2bb7c74bde3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId51566a2bb7c74c503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId73106a2bb7c74c568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId64006a2bb7c74c8a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26126a2bb7c74c9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId10426a2bb7c74ca82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId49586a2bb7c74cd36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId90936a2bb7c74cf5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId16606a2bb7c74d583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId84546a2bb7c750641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId76736a2bb7c750834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId15306a2bb7c7508fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84306a2bb7c7509d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId81866a2bb7c74597d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81866a2bb7c74597d.jpg"/><Relationship Id="rId74686a2bb7c749dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74686a2bb7c749dd5.jpg"/><Relationship Id="rId49626a2bb7c750a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49626a2bb7c750a7b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>