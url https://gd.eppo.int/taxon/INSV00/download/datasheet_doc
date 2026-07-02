--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Impatiens necrotic spot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic spot of impatiens</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96386a2bb7c744ff0" w:history="1">
+            <w:hyperlink r:id="rId23866a463eb78676e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26146a2bb7c74505e" w:history="1">
+            <w:hyperlink r:id="rId88006a463eb7867d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35496446" name="name68586a2bb7c74597f" descr="12087.jpg"/>
+                  <wp:docPr id="15794045" name="name98136a463eb786e40" descr="12087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81866a2bb7c74597d" cstate="print"/>
+                          <a:blip r:embed="rId25076a463eb786e3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10636a2bb7c745ad1" w:history="1">
+            <w:hyperlink r:id="rId27526a463eb786f84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -613,51 +613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77876a2bb7c745c4a" w:history="1">
+      <w:hyperlink r:id="rId26266a463eb7870fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6851,63 +6851,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. in North America in 1989 (described as TSWV-Impatiens strain; Law &amp; Moyer, 1990; Law et al., 1991). Since then, INSV has been detected in many countries worldwide, including several countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7441771" name="name97916a2bb7c749dda" descr="INSV00_distribution_map.jpg"/>
+            <wp:docPr id="74509278" name="name67116a463eb78a278" descr="INSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74686a2bb7c749dd5" cstate="print"/>
+                    <a:blip r:embed="rId32346a463eb78a275" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8965,51 +8965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24046a2bb7c74bde3" w:history="1">
+      <w:hyperlink r:id="rId75966a463eb78b2a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9853,51 +9853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012a) Scientific Opinion on the risk to plant health posed by Tomato spotted wilt virus to the EU territory with identification and evaluation of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51566a2bb7c74c503" w:history="1">
+      <w:hyperlink r:id="rId23266a463eb78b8a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9912,51 +9912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012b) Scientific Opinion on the pest categorisation of the tospoviruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73106a2bb7c74c568" w:history="1">
+      <w:hyperlink r:id="rId10436a463eb78b909" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10372,51 +10372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64006a2bb7c74c8a5" w:history="1">
+      <w:hyperlink r:id="rId55946a463eb78bc18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10578,51 +10578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26126a2bb7c74c9f7" w:history="1">
+      <w:hyperlink r:id="rId54706a463eb78bd64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10659,51 +10659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10426a2bb7c74ca82" w:history="1">
+      <w:hyperlink r:id="rId51506a463eb78bdeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2118-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11090,51 +11090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49586a2bb7c74cd36" w:history="1">
+      <w:hyperlink r:id="rId98896a463eb78c096" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11416,51 +11416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 448. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90936a2bb7c74cf5c" w:history="1">
+      <w:hyperlink r:id="rId39306a463eb78c2b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11992,51 +11992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), e96073. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16606a2bb7c74d583" w:history="1">
+      <w:hyperlink r:id="rId82916a463eb78c6a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0096073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12844,51 +12844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 341-348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84546a2bb7c750641" w:history="1">
+      <w:hyperlink r:id="rId30416a463eb78cc61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; 686025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76736a2bb7c750834" w:history="1">
+      <w:hyperlink r:id="rId16696a463eb78cf17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.686025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13258,51 +13258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus impatiensnecromaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15306a2bb7c7508fc" w:history="1">
+      <w:hyperlink r:id="rId18616a463eb78cfdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13387,90 +13387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 473-476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84306a2bb7c7509d1" w:history="1">
+      <w:hyperlink r:id="rId39896a463eb78d0ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01421.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86113029" name="name86526a2bb7c750a7c" descr="eu_funding_250.png"/>
+            <wp:docPr id="99851067" name="name62696a463eb78d1fe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49626a2bb7c750a7b" cstate="print"/>
+                    <a:blip r:embed="rId98656a463eb78d1fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13568,137 +13568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64184384">
+  <w:abstractNum w:abstractNumId="59741170">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92099128">
+    <w:lvl w:ilvl="0" w:tplc="61210206">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92099128" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61210206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92099128" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61210206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92099128" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61210206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92099128" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61210206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92099128" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61210206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92099128" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61210206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92099128" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61210206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92099128" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61210206" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64184383">
+  <w:abstractNum w:abstractNumId="59741169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69914273">
+    <w:lvl w:ilvl="0" w:tplc="39191420">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14450,55 +14450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64184383">
-    <w:abstractNumId w:val="64184383"/>
+  <w:num w:numId="59741169">
+    <w:abstractNumId w:val="59741169"/>
   </w:num>
-  <w:num w:numId="64184384">
-    <w:abstractNumId w:val="64184384"/>
+  <w:num w:numId="59741170">
+    <w:abstractNumId w:val="59741170"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26048,51 +26048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId324715290" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId349303918" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96386a2bb7c744ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId26146a2bb7c74505e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId10636a2bb7c745ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId77876a2bb7c745c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId24046a2bb7c74bde3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId51566a2bb7c74c503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId73106a2bb7c74c568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId64006a2bb7c74c8a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26126a2bb7c74c9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId10426a2bb7c74ca82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId49586a2bb7c74cd36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId90936a2bb7c74cf5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId16606a2bb7c74d583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId84546a2bb7c750641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId76736a2bb7c750834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId15306a2bb7c7508fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84306a2bb7c7509d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId81866a2bb7c74597d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81866a2bb7c74597d.jpg"/><Relationship Id="rId74686a2bb7c749dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74686a2bb7c749dd5.jpg"/><Relationship Id="rId49626a2bb7c750a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49626a2bb7c750a7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId854611385" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123500536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23866a463eb78676e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId88006a463eb7867d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId27526a463eb786f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId26266a463eb7870fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId75966a463eb78b2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId23266a463eb78b8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId10436a463eb78b909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId55946a463eb78bc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54706a463eb78bd64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId51506a463eb78bdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId98896a463eb78c096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId39306a463eb78c2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId82916a463eb78c6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId30416a463eb78cc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId16696a463eb78cf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId18616a463eb78cfdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39896a463eb78d0ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId25076a463eb786e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25076a463eb786e3e.jpg"/><Relationship Id="rId32346a463eb78a275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32346a463eb78a275.jpg"/><Relationship Id="rId98656a463eb78d1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98656a463eb78d1fd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>