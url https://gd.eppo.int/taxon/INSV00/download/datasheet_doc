--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Impatiens necrotic spot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic spot of impatiens</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23866a463eb78676e" w:history="1">
+            <w:hyperlink r:id="rId19336a60d59193fa0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88006a463eb7867d9" w:history="1">
+            <w:hyperlink r:id="rId97046a60d5919400b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15794045" name="name98136a463eb786e40" descr="12087.jpg"/>
+                  <wp:docPr id="45498587" name="name44126a60d59194b46" descr="12087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25076a463eb786e3e" cstate="print"/>
+                          <a:blip r:embed="rId73226a60d59194b45" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27526a463eb786f84" w:history="1">
+            <w:hyperlink r:id="rId77446a60d59194c7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -613,51 +613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26266a463eb7870fa" w:history="1">
+      <w:hyperlink r:id="rId55196a60d59194df0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6851,63 +6851,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. in North America in 1989 (described as TSWV-Impatiens strain; Law &amp; Moyer, 1990; Law et al., 1991). Since then, INSV has been detected in many countries worldwide, including several countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74509278" name="name67116a463eb78a278" descr="INSV00_distribution_map.jpg"/>
+            <wp:docPr id="25161706" name="name89566a60d591980ca" descr="INSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32346a463eb78a275" cstate="print"/>
+                    <a:blip r:embed="rId16426a60d591980c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8965,51 +8965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75966a463eb78b2a4" w:history="1">
+      <w:hyperlink r:id="rId71656a60d5919909d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9853,51 +9853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012a) Scientific Opinion on the risk to plant health posed by Tomato spotted wilt virus to the EU territory with identification and evaluation of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23266a463eb78b8a7" w:history="1">
+      <w:hyperlink r:id="rId10346a60d59199689" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9912,51 +9912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012b) Scientific Opinion on the pest categorisation of the tospoviruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10436a463eb78b909" w:history="1">
+      <w:hyperlink r:id="rId32876a60d591996e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10372,51 +10372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55946a463eb78bc18" w:history="1">
+      <w:hyperlink r:id="rId27276a60d591999ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10578,51 +10578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54706a463eb78bd64" w:history="1">
+      <w:hyperlink r:id="rId32486a60d59199b37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10659,51 +10659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51506a463eb78bdeb" w:history="1">
+      <w:hyperlink r:id="rId13936a60d59199bbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2118-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11090,51 +11090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98896a463eb78c096" w:history="1">
+      <w:hyperlink r:id="rId71666a60d59199e78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11416,51 +11416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 448. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39306a463eb78c2b0" w:history="1">
+      <w:hyperlink r:id="rId23906a60d5919a08c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11992,51 +11992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), e96073. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82916a463eb78c6a8" w:history="1">
+      <w:hyperlink r:id="rId73896a60d5919a421" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0096073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12844,51 +12844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 341-348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30416a463eb78cc61" w:history="1">
+      <w:hyperlink r:id="rId46146a60d5919a981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; 686025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16696a463eb78cf17" w:history="1">
+      <w:hyperlink r:id="rId12466a60d5919ab63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.686025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13258,51 +13258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus impatiensnecromaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18616a463eb78cfdb" w:history="1">
+      <w:hyperlink r:id="rId58986a60d5919ac2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13387,90 +13387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 473-476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39896a463eb78d0ca" w:history="1">
+      <w:hyperlink r:id="rId79196a60d5919ad0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01421.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99851067" name="name62696a463eb78d1fe" descr="eu_funding_250.png"/>
+            <wp:docPr id="53356032" name="name10426a60d5919ad7f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98656a463eb78d1fd" cstate="print"/>
+                    <a:blip r:embed="rId87006a60d5919ad7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13568,137 +13568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59741170">
+  <w:abstractNum w:abstractNumId="79001357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61210206">
+    <w:lvl w:ilvl="0" w:tplc="41538876">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61210206" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41538876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61210206" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41538876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61210206" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41538876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61210206" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41538876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61210206" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41538876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61210206" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41538876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61210206" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41538876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61210206" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41538876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59741169">
+  <w:abstractNum w:abstractNumId="79001356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39191420">
+    <w:lvl w:ilvl="0" w:tplc="39905340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14450,55 +14450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59741169">
-    <w:abstractNumId w:val="59741169"/>
+  <w:num w:numId="79001356">
+    <w:abstractNumId w:val="79001356"/>
   </w:num>
-  <w:num w:numId="59741170">
-    <w:abstractNumId w:val="59741170"/>
+  <w:num w:numId="79001357">
+    <w:abstractNumId w:val="79001357"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26048,51 +26048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId854611385" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123500536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23866a463eb78676e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId88006a463eb7867d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId27526a463eb786f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId26266a463eb7870fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId75966a463eb78b2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId23266a463eb78b8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId10436a463eb78b909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId55946a463eb78bc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54706a463eb78bd64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId51506a463eb78bdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId98896a463eb78c096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId39306a463eb78c2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId82916a463eb78c6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId30416a463eb78cc61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId16696a463eb78cf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId18616a463eb78cfdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39896a463eb78d0ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId25076a463eb786e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25076a463eb786e3e.jpg"/><Relationship Id="rId32346a463eb78a275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32346a463eb78a275.jpg"/><Relationship Id="rId98656a463eb78d1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98656a463eb78d1fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390262079" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176820029" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19336a60d59193fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId97046a60d5919400b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId77446a60d59194c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId55196a60d59194df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId71656a60d5919909d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId10346a60d59199689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId32876a60d591996e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId27276a60d591999ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32486a60d59199b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId13936a60d59199bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId71666a60d59199e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId23906a60d5919a08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId73896a60d5919a421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId46146a60d5919a981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId12466a60d5919ab63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId58986a60d5919ac2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79196a60d5919ad0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId73226a60d59194b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73226a60d59194b45.jpg"/><Relationship Id="rId16426a60d591980c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16426a60d591980c7.jpg"/><Relationship Id="rId87006a60d5919ad7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87006a60d5919ad7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>