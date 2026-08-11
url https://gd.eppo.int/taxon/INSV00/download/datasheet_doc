--- v15 (2026-07-22)
+++ v16 (2026-08-11)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Impatiens necrotic spot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic spot of impatiens</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19336a60d59193fa0" w:history="1">
+            <w:hyperlink r:id="rId27776a7b7bc285332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97046a60d5919400b" w:history="1">
+            <w:hyperlink r:id="rId13646a7b7bc2853a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45498587" name="name44126a60d59194b46" descr="12087.jpg"/>
+                  <wp:docPr id="48683782" name="name33476a7b7bc285b4e" descr="12087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73226a60d59194b45" cstate="print"/>
+                          <a:blip r:embed="rId37496a7b7bc285b4c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77446a60d59194c7e" w:history="1">
+            <w:hyperlink r:id="rId74516a7b7bc285cab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -613,51 +613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55196a60d59194df0" w:history="1">
+      <w:hyperlink r:id="rId84446a7b7bc285e2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6851,63 +6851,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. in North America in 1989 (described as TSWV-Impatiens strain; Law &amp; Moyer, 1990; Law et al., 1991). Since then, INSV has been detected in many countries worldwide, including several countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25161706" name="name89566a60d591980ca" descr="INSV00_distribution_map.jpg"/>
+            <wp:docPr id="44460488" name="name98976a7b7bc2892d4" descr="INSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16426a60d591980c7" cstate="print"/>
+                    <a:blip r:embed="rId78736a7b7bc2892d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8965,51 +8965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71656a60d5919909d" w:history="1">
+      <w:hyperlink r:id="rId92616a7b7bc28a3c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9853,51 +9853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012a) Scientific Opinion on the risk to plant health posed by Tomato spotted wilt virus to the EU territory with identification and evaluation of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10346a60d59199689" w:history="1">
+      <w:hyperlink r:id="rId14676a7b7bc28a962" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9912,51 +9912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012b) Scientific Opinion on the pest categorisation of the tospoviruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32876a60d591996e9" w:history="1">
+      <w:hyperlink r:id="rId29166a7b7bc28a9c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10372,51 +10372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27276a60d591999ee" w:history="1">
+      <w:hyperlink r:id="rId19546a7b7bc28acd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10578,51 +10578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32486a60d59199b37" w:history="1">
+      <w:hyperlink r:id="rId22976a7b7bc28ae2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10659,51 +10659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13936a60d59199bbc" w:history="1">
+      <w:hyperlink r:id="rId83926a7b7bc28aeb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2118-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11090,51 +11090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71666a60d59199e78" w:history="1">
+      <w:hyperlink r:id="rId11656a7b7bc28b15e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11416,51 +11416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 448. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23906a60d5919a08c" w:history="1">
+      <w:hyperlink r:id="rId52486a7b7bc28b376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11992,51 +11992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), e96073. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896a60d5919a421" w:history="1">
+      <w:hyperlink r:id="rId81846a7b7bc28b708" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0096073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12844,51 +12844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 341-348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46146a60d5919a981" w:history="1">
+      <w:hyperlink r:id="rId43666a7b7bc28bc63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; 686025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12466a60d5919ab63" w:history="1">
+      <w:hyperlink r:id="rId20156a7b7bc28be45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.686025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13258,51 +13258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus impatiensnecromaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58986a60d5919ac2e" w:history="1">
+      <w:hyperlink r:id="rId83716a7b7bc28bf0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13387,90 +13387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 473-476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79196a60d5919ad0c" w:history="1">
+      <w:hyperlink r:id="rId71816a7b7bc28bfde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01421.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53356032" name="name10426a60d5919ad7f" descr="eu_funding_250.png"/>
+            <wp:docPr id="62792348" name="name34506a7b7bc28c080" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87006a60d5919ad7e" cstate="print"/>
+                    <a:blip r:embed="rId12356a7b7bc28c07f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13568,137 +13568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79001357">
+  <w:abstractNum w:abstractNumId="67505371">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41538876">
+    <w:lvl w:ilvl="0" w:tplc="15351473">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41538876" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15351473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41538876" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15351473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41538876" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15351473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41538876" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15351473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41538876" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15351473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41538876" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15351473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41538876" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15351473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41538876" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15351473" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79001356">
+  <w:abstractNum w:abstractNumId="67505370">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39905340">
+    <w:lvl w:ilvl="0" w:tplc="31784787">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14450,55 +14450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79001356">
-    <w:abstractNumId w:val="79001356"/>
+  <w:num w:numId="67505370">
+    <w:abstractNumId w:val="67505370"/>
   </w:num>
-  <w:num w:numId="79001357">
-    <w:abstractNumId w:val="79001357"/>
+  <w:num w:numId="67505371">
+    <w:abstractNumId w:val="67505371"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26048,51 +26048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390262079" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176820029" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19336a60d59193fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId97046a60d5919400b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId77446a60d59194c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId55196a60d59194df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId71656a60d5919909d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId10346a60d59199689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId32876a60d591996e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId27276a60d591999ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32486a60d59199b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId13936a60d59199bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId71666a60d59199e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId23906a60d5919a08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId73896a60d5919a421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId46146a60d5919a981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId12466a60d5919ab63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId58986a60d5919ac2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79196a60d5919ad0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId73226a60d59194b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73226a60d59194b45.jpg"/><Relationship Id="rId16426a60d591980c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16426a60d591980c7.jpg"/><Relationship Id="rId87006a60d5919ad7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87006a60d5919ad7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309003237" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId344960333" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27776a7b7bc285332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId13646a7b7bc2853a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId74516a7b7bc285cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId84446a7b7bc285e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId92616a7b7bc28a3c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId14676a7b7bc28a962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId29166a7b7bc28a9c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId19546a7b7bc28acd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22976a7b7bc28ae2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId83926a7b7bc28aeb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId11656a7b7bc28b15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId52486a7b7bc28b376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId81846a7b7bc28b708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId43666a7b7bc28bc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId20156a7b7bc28be45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId83716a7b7bc28bf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71816a7b7bc28bfde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId37496a7b7bc285b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37496a7b7bc285b4c.jpg"/><Relationship Id="rId78736a7b7bc2892d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78736a7b7bc2892d1.jpg"/><Relationship Id="rId12356a7b7bc28c07f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12356a7b7bc28c07f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>