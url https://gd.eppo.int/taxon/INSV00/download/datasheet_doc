--- v16 (2026-08-11)
+++ v17 (2026-08-31)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Impatiens necrotic spot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic spot of impatiens</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27776a7b7bc285332" w:history="1">
+            <w:hyperlink r:id="rId91756a960bd49457e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13646a7b7bc2853a0" w:history="1">
+            <w:hyperlink r:id="rId31336a960bd4945ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48683782" name="name33476a7b7bc285b4e" descr="12087.jpg"/>
+                  <wp:docPr id="18655086" name="name68866a960bd4950fa" descr="12087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37496a7b7bc285b4c" cstate="print"/>
+                          <a:blip r:embed="rId55566a960bd4950f7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74516a7b7bc285cab" w:history="1">
+            <w:hyperlink r:id="rId19276a960bd49523f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -613,51 +613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84446a7b7bc285e2c" w:history="1">
+      <w:hyperlink r:id="rId78056a960bd4953b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6851,63 +6851,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. in North America in 1989 (described as TSWV-Impatiens strain; Law &amp; Moyer, 1990; Law et al., 1991). Since then, INSV has been detected in many countries worldwide, including several countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44460488" name="name98976a7b7bc2892d4" descr="INSV00_distribution_map.jpg"/>
+            <wp:docPr id="53842727" name="name81786a960bd499c48" descr="INSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78736a7b7bc2892d1" cstate="print"/>
+                    <a:blip r:embed="rId16176a960bd499c44" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8965,51 +8965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92616a7b7bc28a3c2" w:history="1">
+      <w:hyperlink r:id="rId87696a960bd49ac90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9853,51 +9853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012a) Scientific Opinion on the risk to plant health posed by Tomato spotted wilt virus to the EU territory with identification and evaluation of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14676a7b7bc28a962" w:history="1">
+      <w:hyperlink r:id="rId88806a960bd49b26a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9912,51 +9912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012b) Scientific Opinion on the pest categorisation of the tospoviruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29166a7b7bc28a9c1" w:history="1">
+      <w:hyperlink r:id="rId68086a960bd49b2cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10372,51 +10372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19546a7b7bc28acd2" w:history="1">
+      <w:hyperlink r:id="rId49836a960bd49b5ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10578,51 +10578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22976a7b7bc28ae2b" w:history="1">
+      <w:hyperlink r:id="rId43616a960bd49b73b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10659,51 +10659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83926a7b7bc28aeb2" w:history="1">
+      <w:hyperlink r:id="rId11676a960bd49b7cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2118-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11090,51 +11090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11656a7b7bc28b15e" w:history="1">
+      <w:hyperlink r:id="rId91296a960bd49ba89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11416,51 +11416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 448. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52486a7b7bc28b376" w:history="1">
+      <w:hyperlink r:id="rId53746a960bd49bcaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11992,51 +11992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), e96073. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81846a7b7bc28b708" w:history="1">
+      <w:hyperlink r:id="rId32836a960bd49c30d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0096073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12844,51 +12844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 341-348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43666a7b7bc28bc63" w:history="1">
+      <w:hyperlink r:id="rId14946a960bd49caee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; 686025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20156a7b7bc28be45" w:history="1">
+      <w:hyperlink r:id="rId64036a960bd49cdb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.686025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13258,51 +13258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus impatiensnecromaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83716a7b7bc28bf0b" w:history="1">
+      <w:hyperlink r:id="rId76066a960bd49ce7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13387,90 +13387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 473-476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71816a7b7bc28bfde" w:history="1">
+      <w:hyperlink r:id="rId18026a960bd49cf8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01421.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62792348" name="name34506a7b7bc28c080" descr="eu_funding_250.png"/>
+            <wp:docPr id="62031255" name="name22136a960bd49d3a9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12356a7b7bc28c07f" cstate="print"/>
+                    <a:blip r:embed="rId98866a960bd49d3a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13568,137 +13568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67505371">
+  <w:abstractNum w:abstractNumId="47324926">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15351473">
+    <w:lvl w:ilvl="0" w:tplc="28280721">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15351473" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28280721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15351473" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28280721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15351473" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28280721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15351473" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28280721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15351473" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28280721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15351473" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28280721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15351473" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28280721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15351473" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28280721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67505370">
+  <w:abstractNum w:abstractNumId="47324925">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31784787">
+    <w:lvl w:ilvl="0" w:tplc="42852368">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14450,55 +14450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67505370">
-    <w:abstractNumId w:val="67505370"/>
+  <w:num w:numId="47324925">
+    <w:abstractNumId w:val="47324925"/>
   </w:num>
-  <w:num w:numId="67505371">
-    <w:abstractNumId w:val="67505371"/>
+  <w:num w:numId="47324926">
+    <w:abstractNumId w:val="47324926"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26048,51 +26048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309003237" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId344960333" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27776a7b7bc285332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId13646a7b7bc2853a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId74516a7b7bc285cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId84446a7b7bc285e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId92616a7b7bc28a3c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId14676a7b7bc28a962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId29166a7b7bc28a9c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId19546a7b7bc28acd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22976a7b7bc28ae2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId83926a7b7bc28aeb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId11656a7b7bc28b15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId52486a7b7bc28b376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId81846a7b7bc28b708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId43666a7b7bc28bc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId20156a7b7bc28be45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId83716a7b7bc28bf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71816a7b7bc28bfde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId37496a7b7bc285b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37496a7b7bc285b4c.jpg"/><Relationship Id="rId78736a7b7bc2892d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78736a7b7bc2892d1.jpg"/><Relationship Id="rId12356a7b7bc28c07f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12356a7b7bc28c07f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId323701281" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId358353505" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91756a960bd49457e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId31336a960bd4945ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId19276a960bd49523f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId78056a960bd4953b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId87696a960bd49ac90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId88806a960bd49b26a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId68086a960bd49b2cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId49836a960bd49b5ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43616a960bd49b73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId11676a960bd49b7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId91296a960bd49ba89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId53746a960bd49bcaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId32836a960bd49c30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId14946a960bd49caee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId64036a960bd49cdb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId76066a960bd49ce7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18026a960bd49cf8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId55566a960bd4950f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55566a960bd4950f7.jpg"/><Relationship Id="rId16176a960bd499c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16176a960bd499c44.jpg"/><Relationship Id="rId98866a960bd49d3a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98866a960bd49d3a0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>