--- v17 (2026-08-31)
+++ v18 (2026-10-11)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Impatiens necrotic spot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> necrotic spot of impatiens</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91756a960bd49457e" w:history="1">
+            <w:hyperlink r:id="rId51466acb7a63bab69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31336a960bd4945ed" w:history="1">
+            <w:hyperlink r:id="rId18886acb7a63babd4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18655086" name="name68866a960bd4950fa" descr="12087.jpg"/>
+                  <wp:docPr id="44040819" name="name75876acb7a63bb311" descr="12087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55566a960bd4950f7" cstate="print"/>
+                          <a:blip r:embed="rId85886acb7a63bb30e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19276a960bd49523f" w:history="1">
+            <w:hyperlink r:id="rId67066acb7a63bb411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -613,51 +613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78056a960bd4953b5" w:history="1">
+      <w:hyperlink r:id="rId79526acb7a63bb59a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ICTV online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6851,63 +6851,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. in North America in 1989 (described as TSWV-Impatiens strain; Law &amp; Moyer, 1990; Law et al., 1991). Since then, INSV has been detected in many countries worldwide, including several countries in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53842727" name="name81786a960bd499c48" descr="INSV00_distribution_map.jpg"/>
+            <wp:docPr id="29003933" name="name93226acb7a63be8c2" descr="INSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16176a960bd499c44" cstate="print"/>
+                    <a:blip r:embed="rId75066acb7a63be8bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8965,51 +8965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87696a960bd49ac90" w:history="1">
+      <w:hyperlink r:id="rId35596acb7a63bf834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9853,51 +9853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012a) Scientific Opinion on the risk to plant health posed by Tomato spotted wilt virus to the EU territory with identification and evaluation of risk reduction options. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88806a960bd49b26a" w:history="1">
+      <w:hyperlink r:id="rId92586acb7a63bfde4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9912,51 +9912,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2012b) Scientific Opinion on the pest categorisation of the tospoviruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68086a960bd49b2cb" w:history="1">
+      <w:hyperlink r:id="rId70806acb7a63bfe45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10372,51 +10372,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49836a960bd49b5ea" w:history="1">
+      <w:hyperlink r:id="rId87406acb7a63c0149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10578,51 +10578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43616a960bd49b73b" w:history="1">
+      <w:hyperlink r:id="rId28266acb7a63c03e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10659,51 +10659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11676a960bd49b7cd" w:history="1">
+      <w:hyperlink r:id="rId10886acb7a63c046c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2118-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11090,51 +11090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91296a960bd49ba89" w:history="1">
+      <w:hyperlink r:id="rId67486acb7a63c0749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11416,51 +11416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 448. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53746a960bd49bcaa" w:history="1">
+      <w:hyperlink r:id="rId11386acb7a63c0964" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11992,51 +11992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5), e96073. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32836a960bd49c30d" w:history="1">
+      <w:hyperlink r:id="rId86316acb7a63c0d15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0096073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12844,51 +12844,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 341-348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14946a960bd49caee" w:history="1">
+      <w:hyperlink r:id="rId43176acb7a63c127c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13148,51 +13148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ogy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; 686025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64036a960bd49cdb1" w:history="1">
+      <w:hyperlink r:id="rId51506acb7a63c1467" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.686025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13258,51 +13258,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus impatiensnecromaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76066a960bd49ce7e" w:history="1">
+      <w:hyperlink r:id="rId89756acb7a63c1530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13387,90 +13387,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 473-476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18026a960bd49cf8e" w:history="1">
+      <w:hyperlink r:id="rId91886acb7a63c1659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01421.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62031255" name="name22136a960bd49d3a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="38278209" name="name44726acb7a63c16e7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98866a960bd49d3a0" cstate="print"/>
+                    <a:blip r:embed="rId19586acb7a63c16e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13568,137 +13568,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47324926">
+  <w:abstractNum w:abstractNumId="57768954">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28280721">
+    <w:lvl w:ilvl="0" w:tplc="11185433">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28280721" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11185433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28280721" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11185433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28280721" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11185433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28280721" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11185433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28280721" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11185433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28280721" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11185433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28280721" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11185433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28280721" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11185433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47324925">
+  <w:abstractNum w:abstractNumId="57768953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42852368">
+    <w:lvl w:ilvl="0" w:tplc="85418227">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14450,55 +14450,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47324925">
-    <w:abstractNumId w:val="47324925"/>
+  <w:num w:numId="57768953">
+    <w:abstractNumId w:val="57768953"/>
   </w:num>
-  <w:num w:numId="47324926">
-    <w:abstractNumId w:val="47324926"/>
+  <w:num w:numId="57768954">
+    <w:abstractNumId w:val="57768954"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26048,51 +26048,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId323701281" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId358353505" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91756a960bd49457e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId31336a960bd4945ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId19276a960bd49523f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId78056a960bd4953b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId87696a960bd49ac90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId88806a960bd49b26a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId68086a960bd49b2cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId49836a960bd49b5ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43616a960bd49b73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId11676a960bd49b7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId91296a960bd49ba89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId53746a960bd49bcaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId32836a960bd49c30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId14946a960bd49caee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId64036a960bd49cdb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId76066a960bd49ce7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18026a960bd49cf8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId55566a960bd4950f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55566a960bd4950f7.jpg"/><Relationship Id="rId16176a960bd499c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16176a960bd499c44.jpg"/><Relationship Id="rId98866a960bd49d3a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98866a960bd49d3a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId858554034" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134020233" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51466acb7a63bab69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/" TargetMode="External"/><Relationship Id="rId18886acb7a63babd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/categorization" TargetMode="External"/><Relationship Id="rId67066acb7a63bb411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INSV00/photos" TargetMode="External"/><Relationship Id="rId79526acb7a63bb59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId35596acb7a63bf834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId92586acb7a63bfde4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId70806acb7a63bfe45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId87406acb7a63c0149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28266acb7a63c03e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId10886acb7a63c046c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2118-PDN" TargetMode="External"/><Relationship Id="rId67486acb7a63c0749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId11386acb7a63c0964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/abs/10.1094/PDIS.2001.85.4.448B" TargetMode="External"/><Relationship Id="rId86316acb7a63c0d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0096073" TargetMode="External"/><Relationship Id="rId43176acb7a63c127c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/full/10.1094/PDIS-06-17-0790-RE" TargetMode="External"/><Relationship Id="rId51506acb7a63c1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.686025" TargetMode="External"/><Relationship Id="rId89756acb7a63c1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91886acb7a63c1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01421.x" TargetMode="External"/><Relationship Id="rId85886acb7a63bb30e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85886acb7a63bb30e.jpg"/><Relationship Id="rId75066acb7a63be8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75066acb7a63be8bf.jpg"/><Relationship Id="rId19586acb7a63c16e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19586acb7a63c16e6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>