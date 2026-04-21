--- v8 (2026-03-30)
+++ v9 (2026-04-21)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212669ca8a2434ee3" w:history="1">
+            <w:hyperlink r:id="rId615869e76bfbc2ffc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906169ca8a2434f4d" w:history="1">
+            <w:hyperlink r:id="rId114569e76bfbc3069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47153011" name="name804569ca8a2436aa0" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="90541245" name="name706569e76bfbc46f2" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId943569ca8a2436a9c" cstate="print"/>
+                    <a:blip r:embed="rId629169e76bfbc46f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId754569ca8a243997d" w:history="1">
+      <w:hyperlink r:id="rId158269e76bfbc565d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491769ca8a2439a7c" w:history="1">
+      <w:hyperlink r:id="rId767369e76bfbc5740" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId902469ca8a2439b35" w:history="1">
+      <w:hyperlink r:id="rId694969e76bfbc57f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649269ca8a2439bb6" w:history="1">
+      <w:hyperlink r:id="rId746269e76bfbc5879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555569ca8a2439c2a" w:history="1">
+      <w:hyperlink r:id="rId609669e76bfbc58ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588069ca8a2439ca9" w:history="1">
+      <w:hyperlink r:id="rId532069e76bfbc596c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966669ca8a2439cdc" w:history="1">
+      <w:hyperlink r:id="rId633669e76bfbc59a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603469ca8a2439d41" w:history="1">
+      <w:hyperlink r:id="rId440569e76bfbc5a04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514069ca8a2439d81" w:history="1">
+      <w:hyperlink r:id="rId275169e76bfbc5a44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468269ca8a2439df5" w:history="1">
+      <w:hyperlink r:id="rId846169e76bfbc5ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825969ca8a2439e27" w:history="1">
+      <w:hyperlink r:id="rId155769e76bfbc5aec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId502369ca8a2439fa1" w:history="1">
+      <w:hyperlink r:id="rId564969e76bfbc5c68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590169ca8a243a015" w:history="1">
+      <w:hyperlink r:id="rId639169e76bfbc5cdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385169ca8a243a0e3" w:history="1">
+      <w:hyperlink r:id="rId840469e76bfbc5dae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288069ca8a243a159" w:history="1">
+      <w:hyperlink r:id="rId949869e76bfbc5e21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434469ca8a243a229" w:history="1">
+      <w:hyperlink r:id="rId101869e76bfbc5f03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408869ca8a243a2d8" w:history="1">
+      <w:hyperlink r:id="rId661969e76bfbc5fb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333469ca8a243b8bb" w:history="1">
+      <w:hyperlink r:id="rId237669e76bfbc60c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399569ca8a243b977" w:history="1">
+      <w:hyperlink r:id="rId866169e76bfbc6154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644369ca8a243ba41" w:history="1">
+      <w:hyperlink r:id="rId507169e76bfbc620e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690969ca8a243bbd5" w:history="1">
+      <w:hyperlink r:id="rId270069e76bfbc639d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29176060" name="name828569ca8a243d858" descr="eu_funding_250.png"/>
+            <wp:docPr id="74572105" name="name863469e76bfbc645b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId179769ca8a243d856" cstate="print"/>
+                    <a:blip r:embed="rId874869e76bfbc645a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69585326">
+  <w:abstractNum w:abstractNumId="74583896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23087564">
+    <w:lvl w:ilvl="0" w:tplc="36816801">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23087564" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36816801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23087564" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36816801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23087564" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36816801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23087564" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36816801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23087564" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36816801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23087564" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36816801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23087564" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36816801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23087564" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36816801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69585325">
+  <w:abstractNum w:abstractNumId="74583895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95966211">
+    <w:lvl w:ilvl="0" w:tplc="30691700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69585325">
-    <w:abstractNumId w:val="69585325"/>
+  <w:num w:numId="74583895">
+    <w:abstractNumId w:val="74583895"/>
   </w:num>
-  <w:num w:numId="69585326">
-    <w:abstractNumId w:val="69585326"/>
+  <w:num w:numId="74583896">
+    <w:abstractNumId w:val="74583896"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId598299718" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519190275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId212669ca8a2434ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId906169ca8a2434f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId754569ca8a243997d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId491769ca8a2439a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId902469ca8a2439b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId649269ca8a2439bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId555569ca8a2439c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId588069ca8a2439ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId966669ca8a2439cdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId603469ca8a2439d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId514069ca8a2439d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId468269ca8a2439df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId825969ca8a2439e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId502369ca8a2439fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId590169ca8a243a015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId385169ca8a243a0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId288069ca8a243a159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId434469ca8a243a229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId408869ca8a243a2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId333469ca8a243b8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId399569ca8a243b977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId644369ca8a243ba41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId690969ca8a243bbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId943569ca8a2436a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId943569ca8a2436a9c.jpg"/><Relationship Id="rId179769ca8a243d856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId179769ca8a243d856.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722081840" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766164301" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId615869e76bfbc2ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId114569e76bfbc3069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId158269e76bfbc565d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId767369e76bfbc5740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId694969e76bfbc57f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId746269e76bfbc5879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId609669e76bfbc58ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId532069e76bfbc596c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId633669e76bfbc59a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId440569e76bfbc5a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId275169e76bfbc5a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId846169e76bfbc5ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId155769e76bfbc5aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId564969e76bfbc5c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId639169e76bfbc5cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId840469e76bfbc5dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId949869e76bfbc5e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId101869e76bfbc5f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId661969e76bfbc5fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId237669e76bfbc60c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId866169e76bfbc6154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId507169e76bfbc620e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId270069e76bfbc639d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId629169e76bfbc46f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId629169e76bfbc46f0.jpg"/><Relationship Id="rId874869e76bfbc645a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId874869e76bfbc645a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>