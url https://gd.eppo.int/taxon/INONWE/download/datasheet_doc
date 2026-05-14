--- v9 (2026-04-21)
+++ v10 (2026-05-14)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615869e76bfbc2ffc" w:history="1">
+            <w:hyperlink r:id="rId14326a05c1bc652f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114569e76bfbc3069" w:history="1">
+            <w:hyperlink r:id="rId91056a05c1bc6535f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90541245" name="name706569e76bfbc46f2" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="57277144" name="name39546a05c1bc67182" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId629169e76bfbc46f0" cstate="print"/>
+                    <a:blip r:embed="rId34116a05c1bc6717f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158269e76bfbc565d" w:history="1">
+      <w:hyperlink r:id="rId73646a05c1bc688d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767369e76bfbc5740" w:history="1">
+      <w:hyperlink r:id="rId76756a05c1bc689f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694969e76bfbc57f8" w:history="1">
+      <w:hyperlink r:id="rId34016a05c1bc68ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId746269e76bfbc5879" w:history="1">
+      <w:hyperlink r:id="rId92066a05c1bc68b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609669e76bfbc58ee" w:history="1">
+      <w:hyperlink r:id="rId12566a05c1bc68bbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532069e76bfbc596c" w:history="1">
+      <w:hyperlink r:id="rId90556a05c1bc68c3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633669e76bfbc59a0" w:history="1">
+      <w:hyperlink r:id="rId75966a05c1bc68c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440569e76bfbc5a04" w:history="1">
+      <w:hyperlink r:id="rId94476a05c1bc68cd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275169e76bfbc5a44" w:history="1">
+      <w:hyperlink r:id="rId57116a05c1bc68d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846169e76bfbc5ab9" w:history="1">
+      <w:hyperlink r:id="rId15506a05c1bc68da7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155769e76bfbc5aec" w:history="1">
+      <w:hyperlink r:id="rId32276a05c1bc68dda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564969e76bfbc5c68" w:history="1">
+      <w:hyperlink r:id="rId98526a05c1bc68f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639169e76bfbc5cdd" w:history="1">
+      <w:hyperlink r:id="rId39736a05c1bc68fe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId840469e76bfbc5dae" w:history="1">
+      <w:hyperlink r:id="rId18696a05c1bc690b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949869e76bfbc5e21" w:history="1">
+      <w:hyperlink r:id="rId10806a05c1bc69122" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101869e76bfbc5f03" w:history="1">
+      <w:hyperlink r:id="rId31386a05c1bc691f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661969e76bfbc5fb5" w:history="1">
+      <w:hyperlink r:id="rId75986a05c1bc692a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237669e76bfbc60c3" w:history="1">
+      <w:hyperlink r:id="rId52946a05c1bc693c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866169e76bfbc6154" w:history="1">
+      <w:hyperlink r:id="rId19576a05c1bc6945b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId507169e76bfbc620e" w:history="1">
+      <w:hyperlink r:id="rId90896a05c1bc6952f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270069e76bfbc639d" w:history="1">
+      <w:hyperlink r:id="rId43786a05c1bc696c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74572105" name="name863469e76bfbc645b" descr="eu_funding_250.png"/>
+            <wp:docPr id="98325556" name="name47526a05c1bc69784" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId874869e76bfbc645a" cstate="print"/>
+                    <a:blip r:embed="rId60736a05c1bc69783" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74583896">
+  <w:abstractNum w:abstractNumId="66322747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36816801">
+    <w:lvl w:ilvl="0" w:tplc="94305213">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36816801" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94305213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36816801" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94305213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36816801" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94305213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36816801" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94305213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36816801" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94305213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36816801" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94305213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36816801" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94305213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36816801" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94305213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74583895">
+  <w:abstractNum w:abstractNumId="66322746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30691700">
+    <w:lvl w:ilvl="0" w:tplc="71856042">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74583895">
-    <w:abstractNumId w:val="74583895"/>
+  <w:num w:numId="66322746">
+    <w:abstractNumId w:val="66322746"/>
   </w:num>
-  <w:num w:numId="74583896">
-    <w:abstractNumId w:val="74583896"/>
+  <w:num w:numId="66322747">
+    <w:abstractNumId w:val="66322747"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722081840" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766164301" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId615869e76bfbc2ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId114569e76bfbc3069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId158269e76bfbc565d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId767369e76bfbc5740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId694969e76bfbc57f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId746269e76bfbc5879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId609669e76bfbc58ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId532069e76bfbc596c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId633669e76bfbc59a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId440569e76bfbc5a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId275169e76bfbc5a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId846169e76bfbc5ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId155769e76bfbc5aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId564969e76bfbc5c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId639169e76bfbc5cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId840469e76bfbc5dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId949869e76bfbc5e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId101869e76bfbc5f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId661969e76bfbc5fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId237669e76bfbc60c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId866169e76bfbc6154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId507169e76bfbc620e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId270069e76bfbc639d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId629169e76bfbc46f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId629169e76bfbc46f0.jpg"/><Relationship Id="rId874869e76bfbc645a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId874869e76bfbc645a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId922367837" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId931436671" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14326a05c1bc652f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId91056a05c1bc6535f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId73646a05c1bc688d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId76756a05c1bc689f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId34016a05c1bc68ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId92066a05c1bc68b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId12566a05c1bc68bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId90556a05c1bc68c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId75966a05c1bc68c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId94476a05c1bc68cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId57116a05c1bc68d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId15506a05c1bc68da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId32276a05c1bc68dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId98526a05c1bc68f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId39736a05c1bc68fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId18696a05c1bc690b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId10806a05c1bc69122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId31386a05c1bc691f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId75986a05c1bc692a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId52946a05c1bc693c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId19576a05c1bc6945b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId90896a05c1bc6952f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43786a05c1bc696c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId34116a05c1bc6717f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34116a05c1bc6717f.jpg"/><Relationship Id="rId60736a05c1bc69783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60736a05c1bc69783.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>