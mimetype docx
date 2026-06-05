--- v10 (2026-05-14)
+++ v11 (2026-06-05)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14326a05c1bc652f5" w:history="1">
+            <w:hyperlink r:id="rId73296a2279b8e0c62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91056a05c1bc6535f" w:history="1">
+            <w:hyperlink r:id="rId88556a2279b8e0ccd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57277144" name="name39546a05c1bc67182" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="3722539" name="name87096a2279b8e258e" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34116a05c1bc6717f" cstate="print"/>
+                    <a:blip r:embed="rId56216a2279b8e258a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73646a05c1bc688d8" w:history="1">
+      <w:hyperlink r:id="rId32376a2279b8e34ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76756a05c1bc689f7" w:history="1">
+      <w:hyperlink r:id="rId33046a2279b8e358b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34016a05c1bc68ab2" w:history="1">
+      <w:hyperlink r:id="rId97896a2279b8e363c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92066a05c1bc68b34" w:history="1">
+      <w:hyperlink r:id="rId18756a2279b8e36ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12566a05c1bc68bbd" w:history="1">
+      <w:hyperlink r:id="rId64866a2279b8e372c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90556a05c1bc68c3f" w:history="1">
+      <w:hyperlink r:id="rId70226a2279b8e37a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75966a05c1bc68c74" w:history="1">
+      <w:hyperlink r:id="rId19576a2279b8e37d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94476a05c1bc68cd8" w:history="1">
+      <w:hyperlink r:id="rId71646a2279b8e383d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57116a05c1bc68d31" w:history="1">
+      <w:hyperlink r:id="rId62606a2279b8e388e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15506a05c1bc68da7" w:history="1">
+      <w:hyperlink r:id="rId70336a2279b8e3902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32276a05c1bc68dda" w:history="1">
+      <w:hyperlink r:id="rId71966a2279b8e3936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98526a05c1bc68f6b" w:history="1">
+      <w:hyperlink r:id="rId43486a2279b8e3aaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39736a05c1bc68fe0" w:history="1">
+      <w:hyperlink r:id="rId30796a2279b8e3b1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18696a05c1bc690b0" w:history="1">
+      <w:hyperlink r:id="rId86346a2279b8e3bf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10806a05c1bc69122" w:history="1">
+      <w:hyperlink r:id="rId39056a2279b8e3c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31386a05c1bc691f2" w:history="1">
+      <w:hyperlink r:id="rId71986a2279b8e3d46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75986a05c1bc692a2" w:history="1">
+      <w:hyperlink r:id="rId74676a2279b8e3df3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52946a05c1bc693c8" w:history="1">
+      <w:hyperlink r:id="rId48856a2279b8e3efe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19576a05c1bc6945b" w:history="1">
+      <w:hyperlink r:id="rId24576a2279b8e3f8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90896a05c1bc6952f" w:history="1">
+      <w:hyperlink r:id="rId54636a2279b8e4043" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43786a05c1bc696c2" w:history="1">
+      <w:hyperlink r:id="rId64076a2279b8e4341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98325556" name="name47526a05c1bc69784" descr="eu_funding_250.png"/>
+            <wp:docPr id="83953428" name="name20636a2279b8e45f8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60736a05c1bc69783" cstate="print"/>
+                    <a:blip r:embed="rId67936a2279b8e45f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66322747">
+  <w:abstractNum w:abstractNumId="66355500">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94305213">
+    <w:lvl w:ilvl="0" w:tplc="61646157">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94305213" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61646157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94305213" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61646157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94305213" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61646157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94305213" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61646157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94305213" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61646157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94305213" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61646157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94305213" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61646157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94305213" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61646157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66322746">
+  <w:abstractNum w:abstractNumId="66355499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71856042">
+    <w:lvl w:ilvl="0" w:tplc="93403504">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66322746">
-    <w:abstractNumId w:val="66322746"/>
+  <w:num w:numId="66355499">
+    <w:abstractNumId w:val="66355499"/>
   </w:num>
-  <w:num w:numId="66322747">
-    <w:abstractNumId w:val="66322747"/>
+  <w:num w:numId="66355500">
+    <w:abstractNumId w:val="66355500"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId922367837" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId931436671" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14326a05c1bc652f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId91056a05c1bc6535f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId73646a05c1bc688d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId76756a05c1bc689f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId34016a05c1bc68ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId92066a05c1bc68b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId12566a05c1bc68bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId90556a05c1bc68c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId75966a05c1bc68c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId94476a05c1bc68cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId57116a05c1bc68d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId15506a05c1bc68da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId32276a05c1bc68dda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId98526a05c1bc68f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId39736a05c1bc68fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId18696a05c1bc690b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId10806a05c1bc69122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId31386a05c1bc691f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId75986a05c1bc692a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId52946a05c1bc693c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId19576a05c1bc6945b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId90896a05c1bc6952f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43786a05c1bc696c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId34116a05c1bc6717f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34116a05c1bc6717f.jpg"/><Relationship Id="rId60736a05c1bc69783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60736a05c1bc69783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165751364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716498688" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73296a2279b8e0c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId88556a2279b8e0ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId32376a2279b8e34ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId33046a2279b8e358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId97896a2279b8e363c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId18756a2279b8e36ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId64866a2279b8e372c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId70226a2279b8e37a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId19576a2279b8e37d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId71646a2279b8e383d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId62606a2279b8e388e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId70336a2279b8e3902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId71966a2279b8e3936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId43486a2279b8e3aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId30796a2279b8e3b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId86346a2279b8e3bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId39056a2279b8e3c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId71986a2279b8e3d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId74676a2279b8e3df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId48856a2279b8e3efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId24576a2279b8e3f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId54636a2279b8e4043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64076a2279b8e4341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId56216a2279b8e258a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56216a2279b8e258a.jpg"/><Relationship Id="rId67936a2279b8e45f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67936a2279b8e45f6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>