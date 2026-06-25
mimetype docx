--- v11 (2026-06-05)
+++ v12 (2026-06-25)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73296a2279b8e0c62" w:history="1">
+            <w:hyperlink r:id="rId32226a3d14daea13a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88556a2279b8e0ccd" w:history="1">
+            <w:hyperlink r:id="rId97196a3d14daea1a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3722539" name="name87096a2279b8e258e" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="20191037" name="name41406a3d14daeb4fe" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56216a2279b8e258a" cstate="print"/>
+                    <a:blip r:embed="rId66616a3d14daeb4fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32376a2279b8e34ac" w:history="1">
+      <w:hyperlink r:id="rId45686a3d14daec455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33046a2279b8e358b" w:history="1">
+      <w:hyperlink r:id="rId95856a3d14daec552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a2279b8e363c" w:history="1">
+      <w:hyperlink r:id="rId89916a3d14daec60b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18756a2279b8e36ba" w:history="1">
+      <w:hyperlink r:id="rId17376a3d14daec68e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64866a2279b8e372c" w:history="1">
+      <w:hyperlink r:id="rId92616a3d14daec717" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70226a2279b8e37a8" w:history="1">
+      <w:hyperlink r:id="rId77436a3d14daec796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19576a2279b8e37d9" w:history="1">
+      <w:hyperlink r:id="rId17706a3d14daec7ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71646a2279b8e383d" w:history="1">
+      <w:hyperlink r:id="rId69316a3d14daec832" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62606a2279b8e388e" w:history="1">
+      <w:hyperlink r:id="rId43756a3d14daec871" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70336a2279b8e3902" w:history="1">
+      <w:hyperlink r:id="rId60036a3d14daec8e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71966a2279b8e3936" w:history="1">
+      <w:hyperlink r:id="rId46526a3d14daec917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43486a2279b8e3aaa" w:history="1">
+      <w:hyperlink r:id="rId29696a3d14daeca97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30796a2279b8e3b1b" w:history="1">
+      <w:hyperlink r:id="rId68216a3d14daecb08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86346a2279b8e3bf4" w:history="1">
+      <w:hyperlink r:id="rId31896a3d14daecbd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39056a2279b8e3c66" w:history="1">
+      <w:hyperlink r:id="rId30476a3d14daecc46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71986a2279b8e3d46" w:history="1">
+      <w:hyperlink r:id="rId56856a3d14daecd16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74676a2279b8e3df3" w:history="1">
+      <w:hyperlink r:id="rId67226a3d14daecdd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48856a2279b8e3efe" w:history="1">
+      <w:hyperlink r:id="rId79216a3d14daeceef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24576a2279b8e3f8e" w:history="1">
+      <w:hyperlink r:id="rId15826a3d14daecf7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54636a2279b8e4043" w:history="1">
+      <w:hyperlink r:id="rId21306a3d14daed037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64076a2279b8e4341" w:history="1">
+      <w:hyperlink r:id="rId35946a3d14daed1c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83953428" name="name20636a2279b8e45f8" descr="eu_funding_250.png"/>
+            <wp:docPr id="83513014" name="name89926a3d14daed26c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67936a2279b8e45f6" cstate="print"/>
+                    <a:blip r:embed="rId27966a3d14daed26b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66355500">
+  <w:abstractNum w:abstractNumId="71732476">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61646157">
+    <w:lvl w:ilvl="0" w:tplc="37660879">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61646157" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37660879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61646157" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37660879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61646157" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37660879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61646157" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37660879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61646157" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37660879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61646157" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37660879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61646157" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37660879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61646157" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37660879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66355499">
+  <w:abstractNum w:abstractNumId="71732475">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93403504">
+    <w:lvl w:ilvl="0" w:tplc="92378662">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66355499">
-    <w:abstractNumId w:val="66355499"/>
+  <w:num w:numId="71732475">
+    <w:abstractNumId w:val="71732475"/>
   </w:num>
-  <w:num w:numId="66355500">
-    <w:abstractNumId w:val="66355500"/>
+  <w:num w:numId="71732476">
+    <w:abstractNumId w:val="71732476"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165751364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716498688" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73296a2279b8e0c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId88556a2279b8e0ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId32376a2279b8e34ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId33046a2279b8e358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId97896a2279b8e363c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId18756a2279b8e36ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId64866a2279b8e372c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId70226a2279b8e37a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId19576a2279b8e37d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId71646a2279b8e383d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId62606a2279b8e388e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId70336a2279b8e3902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId71966a2279b8e3936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId43486a2279b8e3aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId30796a2279b8e3b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId86346a2279b8e3bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId39056a2279b8e3c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId71986a2279b8e3d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId74676a2279b8e3df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId48856a2279b8e3efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId24576a2279b8e3f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId54636a2279b8e4043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64076a2279b8e4341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId56216a2279b8e258a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56216a2279b8e258a.jpg"/><Relationship Id="rId67936a2279b8e45f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67936a2279b8e45f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329743569" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId348791404" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32226a3d14daea13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId97196a3d14daea1a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId45686a3d14daec455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId95856a3d14daec552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId89916a3d14daec60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId17376a3d14daec68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId92616a3d14daec717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId77436a3d14daec796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId17706a3d14daec7ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId69316a3d14daec832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId43756a3d14daec871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId60036a3d14daec8e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId46526a3d14daec917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId29696a3d14daeca97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId68216a3d14daecb08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId31896a3d14daecbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId30476a3d14daecc46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId56856a3d14daecd16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId67226a3d14daecdd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId79216a3d14daeceef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId15826a3d14daecf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId21306a3d14daed037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35946a3d14daed1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId66616a3d14daeb4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66616a3d14daeb4fa.jpg"/><Relationship Id="rId27966a3d14daed26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27966a3d14daed26b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>