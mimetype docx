--- v12 (2026-06-25)
+++ v13 (2026-06-25)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32226a3d14daea13a" w:history="1">
+            <w:hyperlink r:id="rId29456a3d1cc36f7a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97196a3d14daea1a6" w:history="1">
+            <w:hyperlink r:id="rId84896a3d1cc36f80e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20191037" name="name41406a3d14daeb4fe" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="95145005" name="name27636a3d1cc370ebe" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66616a3d14daeb4fa" cstate="print"/>
+                    <a:blip r:embed="rId45446a3d1cc370ebc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45686a3d14daec455" w:history="1">
+      <w:hyperlink r:id="rId30906a3d1cc371d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95856a3d14daec552" w:history="1">
+      <w:hyperlink r:id="rId49706a3d1cc371e5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89916a3d14daec60b" w:history="1">
+      <w:hyperlink r:id="rId44226a3d1cc371f11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17376a3d14daec68e" w:history="1">
+      <w:hyperlink r:id="rId60936a3d1cc371f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92616a3d14daec717" w:history="1">
+      <w:hyperlink r:id="rId71336a3d1cc372000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77436a3d14daec796" w:history="1">
+      <w:hyperlink r:id="rId13316a3d1cc37207c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17706a3d14daec7ca" w:history="1">
+      <w:hyperlink r:id="rId88506a3d1cc3720ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69316a3d14daec832" w:history="1">
+      <w:hyperlink r:id="rId73566a3d1cc372110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43756a3d14daec871" w:history="1">
+      <w:hyperlink r:id="rId71436a3d1cc37214f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60036a3d14daec8e4" w:history="1">
+      <w:hyperlink r:id="rId26206a3d1cc3721bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46526a3d14daec917" w:history="1">
+      <w:hyperlink r:id="rId65786a3d1cc3721f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29696a3d14daeca97" w:history="1">
+      <w:hyperlink r:id="rId84106a3d1cc372361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68216a3d14daecb08" w:history="1">
+      <w:hyperlink r:id="rId52356a3d1cc3723d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31896a3d14daecbd5" w:history="1">
+      <w:hyperlink r:id="rId50306a3d1cc3724b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30476a3d14daecc46" w:history="1">
+      <w:hyperlink r:id="rId85096a3d1cc372528" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56856a3d14daecd16" w:history="1">
+      <w:hyperlink r:id="rId57296a3d1cc3725f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67226a3d14daecdd0" w:history="1">
+      <w:hyperlink r:id="rId96306a3d1cc3726a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79216a3d14daeceef" w:history="1">
+      <w:hyperlink r:id="rId54246a3d1cc3727ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15826a3d14daecf7f" w:history="1">
+      <w:hyperlink r:id="rId46766a3d1cc37283a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21306a3d14daed037" w:history="1">
+      <w:hyperlink r:id="rId31226a3d1cc3728ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35946a3d14daed1c4" w:history="1">
+      <w:hyperlink r:id="rId27016a3d1cc372a75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83513014" name="name89926a3d14daed26c" descr="eu_funding_250.png"/>
+            <wp:docPr id="17330550" name="name19676a3d1cc372aff" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27966a3d14daed26b" cstate="print"/>
+                    <a:blip r:embed="rId74756a3d1cc372afd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71732476">
+  <w:abstractNum w:abstractNumId="55245376">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37660879">
+    <w:lvl w:ilvl="0" w:tplc="15707859">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37660879" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15707859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37660879" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15707859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37660879" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15707859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37660879" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15707859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37660879" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15707859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37660879" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15707859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37660879" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15707859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37660879" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15707859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71732475">
+  <w:abstractNum w:abstractNumId="55245375">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92378662">
+    <w:lvl w:ilvl="0" w:tplc="98125762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71732475">
-    <w:abstractNumId w:val="71732475"/>
+  <w:num w:numId="55245375">
+    <w:abstractNumId w:val="55245375"/>
   </w:num>
-  <w:num w:numId="71732476">
-    <w:abstractNumId w:val="71732476"/>
+  <w:num w:numId="55245376">
+    <w:abstractNumId w:val="55245376"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329743569" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId348791404" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32226a3d14daea13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId97196a3d14daea1a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId45686a3d14daec455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId95856a3d14daec552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId89916a3d14daec60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId17376a3d14daec68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId92616a3d14daec717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId77436a3d14daec796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId17706a3d14daec7ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId69316a3d14daec832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId43756a3d14daec871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId60036a3d14daec8e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId46526a3d14daec917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId29696a3d14daeca97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId68216a3d14daecb08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId31896a3d14daecbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId30476a3d14daecc46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId56856a3d14daecd16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId67226a3d14daecdd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId79216a3d14daeceef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId15826a3d14daecf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId21306a3d14daed037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35946a3d14daed1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId66616a3d14daeb4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66616a3d14daeb4fa.jpg"/><Relationship Id="rId27966a3d14daed26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27966a3d14daed26b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId235845759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId491751809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29456a3d1cc36f7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId84896a3d1cc36f80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId30906a3d1cc371d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId49706a3d1cc371e5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId44226a3d1cc371f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId60936a3d1cc371f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId71336a3d1cc372000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId13316a3d1cc37207c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId88506a3d1cc3720ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId73566a3d1cc372110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId71436a3d1cc37214f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId26206a3d1cc3721bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId65786a3d1cc3721f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId84106a3d1cc372361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId52356a3d1cc3723d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId50306a3d1cc3724b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId85096a3d1cc372528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId57296a3d1cc3725f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId96306a3d1cc3726a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId54246a3d1cc3727ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId46766a3d1cc37283a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId31226a3d1cc3728ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27016a3d1cc372a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId45446a3d1cc370ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45446a3d1cc370ebc.jpg"/><Relationship Id="rId74756a3d1cc372afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74756a3d1cc372afd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>