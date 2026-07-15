--- v13 (2026-06-25)
+++ v14 (2026-07-15)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29456a3d1cc36f7a6" w:history="1">
+            <w:hyperlink r:id="rId60596a579baebd5c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84896a3d1cc36f80e" w:history="1">
+            <w:hyperlink r:id="rId51136a579baebd62b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95145005" name="name27636a3d1cc370ebe" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="29804359" name="name46466a579baebed97" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45446a3d1cc370ebc" cstate="print"/>
+                    <a:blip r:embed="rId82076a579baebed94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30906a3d1cc371d81" w:history="1">
+      <w:hyperlink r:id="rId54586a579baebfc5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49706a3d1cc371e5f" w:history="1">
+      <w:hyperlink r:id="rId42106a579baebfd3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44226a3d1cc371f11" w:history="1">
+      <w:hyperlink r:id="rId62166a579baebfdf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60936a3d1cc371f8f" w:history="1">
+      <w:hyperlink r:id="rId96056a579baebfe72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71336a3d1cc372000" w:history="1">
+      <w:hyperlink r:id="rId44376a579baebfee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13316a3d1cc37207c" w:history="1">
+      <w:hyperlink r:id="rId94396a579baebff62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88506a3d1cc3720ae" w:history="1">
+      <w:hyperlink r:id="rId41676a579baebff95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73566a3d1cc372110" w:history="1">
+      <w:hyperlink r:id="rId23736a579baebfff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71436a3d1cc37214f" w:history="1">
+      <w:hyperlink r:id="rId56376a579baec0037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26206a3d1cc3721bf" w:history="1">
+      <w:hyperlink r:id="rId49536a579baec00aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65786a3d1cc3721f1" w:history="1">
+      <w:hyperlink r:id="rId53086a579baec00dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84106a3d1cc372361" w:history="1">
+      <w:hyperlink r:id="rId93646a579baec0252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52356a3d1cc3723d2" w:history="1">
+      <w:hyperlink r:id="rId91056a579baec02c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50306a3d1cc3724b6" w:history="1">
+      <w:hyperlink r:id="rId90856a579baec039e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85096a3d1cc372528" w:history="1">
+      <w:hyperlink r:id="rId98776a579baec0414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57296a3d1cc3725f6" w:history="1">
+      <w:hyperlink r:id="rId53746a579baec04e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96306a3d1cc3726a3" w:history="1">
+      <w:hyperlink r:id="rId60766a579baec0596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54246a3d1cc3727ac" w:history="1">
+      <w:hyperlink r:id="rId25066a579baec06bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46766a3d1cc37283a" w:history="1">
+      <w:hyperlink r:id="rId31606a579baec0751" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31226a3d1cc3728ef" w:history="1">
+      <w:hyperlink r:id="rId28456a579baec080b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27016a3d1cc372a75" w:history="1">
+      <w:hyperlink r:id="rId58946a579baec099a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17330550" name="name19676a3d1cc372aff" descr="eu_funding_250.png"/>
+            <wp:docPr id="79251329" name="name39336a579baec0b36" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74756a3d1cc372afd" cstate="print"/>
+                    <a:blip r:embed="rId28956a579baec0b35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55245376">
+  <w:abstractNum w:abstractNumId="14895448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15707859">
+    <w:lvl w:ilvl="0" w:tplc="98843232">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15707859" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98843232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15707859" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98843232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15707859" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98843232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15707859" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98843232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15707859" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98843232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15707859" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98843232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15707859" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98843232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15707859" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98843232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55245375">
+  <w:abstractNum w:abstractNumId="14895447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98125762">
+    <w:lvl w:ilvl="0" w:tplc="60657833">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55245375">
-    <w:abstractNumId w:val="55245375"/>
+  <w:num w:numId="14895447">
+    <w:abstractNumId w:val="14895447"/>
   </w:num>
-  <w:num w:numId="55245376">
-    <w:abstractNumId w:val="55245376"/>
+  <w:num w:numId="14895448">
+    <w:abstractNumId w:val="14895448"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId235845759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId491751809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29456a3d1cc36f7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId84896a3d1cc36f80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId30906a3d1cc371d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId49706a3d1cc371e5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId44226a3d1cc371f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId60936a3d1cc371f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId71336a3d1cc372000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId13316a3d1cc37207c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId88506a3d1cc3720ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId73566a3d1cc372110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId71436a3d1cc37214f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId26206a3d1cc3721bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId65786a3d1cc3721f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId84106a3d1cc372361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId52356a3d1cc3723d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId50306a3d1cc3724b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId85096a3d1cc372528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId57296a3d1cc3725f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId96306a3d1cc3726a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId54246a3d1cc3727ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId46766a3d1cc37283a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId31226a3d1cc3728ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27016a3d1cc372a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId45446a3d1cc370ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45446a3d1cc370ebc.jpg"/><Relationship Id="rId74756a3d1cc372afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74756a3d1cc372afd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId849710465" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893725527" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60596a579baebd5c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId51136a579baebd62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId54586a579baebfc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId42106a579baebfd3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId62166a579baebfdf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId96056a579baebfe72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId44376a579baebfee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId94396a579baebff62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId41676a579baebff95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId23736a579baebfff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId56376a579baec0037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId49536a579baec00aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId53086a579baec00dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId93646a579baec0252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId91056a579baec02c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId90856a579baec039e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId98776a579baec0414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId53746a579baec04e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId60766a579baec0596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId25066a579baec06bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId31606a579baec0751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId28456a579baec080b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58946a579baec099a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId82076a579baebed94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82076a579baebed94.jpg"/><Relationship Id="rId28956a579baec0b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28956a579baec0b35.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>