--- v14 (2026-07-15)
+++ v15 (2026-08-04)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60596a579baebd5c0" w:history="1">
+            <w:hyperlink r:id="rId79986a7225284381f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51136a579baebd62b" w:history="1">
+            <w:hyperlink r:id="rId14836a722528438bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29804359" name="name46466a579baebed97" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="9029098" name="name62716a72252844eb6" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82076a579baebed94" cstate="print"/>
+                    <a:blip r:embed="rId25526a72252844eb3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54586a579baebfc5d" w:history="1">
+      <w:hyperlink r:id="rId10886a72252845e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42106a579baebfd3d" w:history="1">
+      <w:hyperlink r:id="rId49866a72252845f13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62166a579baebfdf2" w:history="1">
+      <w:hyperlink r:id="rId17696a72252845fca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96056a579baebfe72" w:history="1">
+      <w:hyperlink r:id="rId18936a7225284604a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44376a579baebfee6" w:history="1">
+      <w:hyperlink r:id="rId55336a722528460d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94396a579baebff62" w:history="1">
+      <w:hyperlink r:id="rId29486a72252846151" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41676a579baebff95" w:history="1">
+      <w:hyperlink r:id="rId56196a72252846197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23736a579baebfff8" w:history="1">
+      <w:hyperlink r:id="rId11716a722528461fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56376a579baec0037" w:history="1">
+      <w:hyperlink r:id="rId50076a7225284623e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49536a579baec00aa" w:history="1">
+      <w:hyperlink r:id="rId50046a722528462dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53086a579baec00dc" w:history="1">
+      <w:hyperlink r:id="rId21486a72252846312" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93646a579baec0252" w:history="1">
+      <w:hyperlink r:id="rId72946a7225284649b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91056a579baec02c4" w:history="1">
+      <w:hyperlink r:id="rId84066a7225284650f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90856a579baec039e" w:history="1">
+      <w:hyperlink r:id="rId47476a722528465db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98776a579baec0414" w:history="1">
+      <w:hyperlink r:id="rId28826a7225284664d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53746a579baec04e8" w:history="1">
+      <w:hyperlink r:id="rId61116a7225284671a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60766a579baec0596" w:history="1">
+      <w:hyperlink r:id="rId89586a722528467c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25066a579baec06bc" w:history="1">
+      <w:hyperlink r:id="rId40516a722528468d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31606a579baec0751" w:history="1">
+      <w:hyperlink r:id="rId9996a7225284695f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28456a579baec080b" w:history="1">
+      <w:hyperlink r:id="rId85796a72252846a16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58946a579baec099a" w:history="1">
+      <w:hyperlink r:id="rId96816a72252846baf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79251329" name="name39336a579baec0b36" descr="eu_funding_250.png"/>
+            <wp:docPr id="80473176" name="name80046a72252846c49" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28956a579baec0b35" cstate="print"/>
+                    <a:blip r:embed="rId98556a72252846c48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14895448">
+  <w:abstractNum w:abstractNumId="47836485">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98843232">
+    <w:lvl w:ilvl="0" w:tplc="66230002">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98843232" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66230002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98843232" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66230002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98843232" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66230002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98843232" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66230002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98843232" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66230002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98843232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66230002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98843232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66230002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98843232" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66230002" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14895447">
+  <w:abstractNum w:abstractNumId="47836484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60657833">
+    <w:lvl w:ilvl="0" w:tplc="56965181">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14895447">
-    <w:abstractNumId w:val="14895447"/>
+  <w:num w:numId="47836484">
+    <w:abstractNumId w:val="47836484"/>
   </w:num>
-  <w:num w:numId="14895448">
-    <w:abstractNumId w:val="14895448"/>
+  <w:num w:numId="47836485">
+    <w:abstractNumId w:val="47836485"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId849710465" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893725527" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60596a579baebd5c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId51136a579baebd62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId54586a579baebfc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId42106a579baebfd3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId62166a579baebfdf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId96056a579baebfe72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId44376a579baebfee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId94396a579baebff62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId41676a579baebff95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId23736a579baebfff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId56376a579baec0037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId49536a579baec00aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId53086a579baec00dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId93646a579baec0252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId91056a579baec02c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId90856a579baec039e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId98776a579baec0414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId53746a579baec04e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId60766a579baec0596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId25066a579baec06bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId31606a579baec0751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId28456a579baec080b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58946a579baec099a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId82076a579baebed94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82076a579baebed94.jpg"/><Relationship Id="rId28956a579baec0b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28956a579baec0b35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381701322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId731675286" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79986a7225284381f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId14836a722528438bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId10886a72252845e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId49866a72252845f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId17696a72252845fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId18936a7225284604a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId55336a722528460d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId29486a72252846151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId56196a72252846197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId11716a722528461fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId50076a7225284623e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId50046a722528462dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId21486a72252846312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId72946a7225284649b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId84066a7225284650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId47476a722528465db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId28826a7225284664d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId61116a7225284671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId89586a722528467c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId40516a722528468d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId9996a7225284695f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId85796a72252846a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96816a72252846baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId25526a72252844eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25526a72252844eb3.jpg"/><Relationship Id="rId98556a72252846c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98556a72252846c48.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>