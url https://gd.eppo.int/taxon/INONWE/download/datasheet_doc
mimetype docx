--- v15 (2026-08-04)
+++ v16 (2026-08-24)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79986a7225284381f" w:history="1">
+            <w:hyperlink r:id="rId63676a8cacab7a32e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14836a722528438bb" w:history="1">
+            <w:hyperlink r:id="rId18696a8cacab7a398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9029098" name="name62716a72252844eb6" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="73239897" name="name20586a8cacab7bc0f" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25526a72252844eb3" cstate="print"/>
+                    <a:blip r:embed="rId65106a8cacab7bc0c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10886a72252845e1c" w:history="1">
+      <w:hyperlink r:id="rId99476a8cacab7cbd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49866a72252845f13" w:history="1">
+      <w:hyperlink r:id="rId37296a8cacab7ccba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17696a72252845fca" w:history="1">
+      <w:hyperlink r:id="rId33456a8cacab7cd6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18936a7225284604a" w:history="1">
+      <w:hyperlink r:id="rId33016a8cacab7cded" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55336a722528460d2" w:history="1">
+      <w:hyperlink r:id="rId91656a8cacab7ce5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29486a72252846151" w:history="1">
+      <w:hyperlink r:id="rId80526a8cacab7cedc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56196a72252846197" w:history="1">
+      <w:hyperlink r:id="rId51486a8cacab7cf0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11716a722528461fe" w:history="1">
+      <w:hyperlink r:id="rId76356a8cacab7cf82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50076a7225284623e" w:history="1">
+      <w:hyperlink r:id="rId59486a8cacab7cfc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50046a722528462dd" w:history="1">
+      <w:hyperlink r:id="rId84226a8cacab7d033" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21486a72252846312" w:history="1">
+      <w:hyperlink r:id="rId35516a8cacab7d067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72946a7225284649b" w:history="1">
+      <w:hyperlink r:id="rId35916a8cacab7d1de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84066a7225284650f" w:history="1">
+      <w:hyperlink r:id="rId74306a8cacab7d250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47476a722528465db" w:history="1">
+      <w:hyperlink r:id="rId92796a8cacab7d31c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28826a7225284664d" w:history="1">
+      <w:hyperlink r:id="rId24306a8cacab7d38e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61116a7225284671a" w:history="1">
+      <w:hyperlink r:id="rId14646a8cacab7d463" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89586a722528467c8" w:history="1">
+      <w:hyperlink r:id="rId55636a8cacab7d510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40516a722528468d1" w:history="1">
+      <w:hyperlink r:id="rId69236a8cacab7d628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9996a7225284695f" w:history="1">
+      <w:hyperlink r:id="rId39996a8cacab7d6b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85796a72252846a16" w:history="1">
+      <w:hyperlink r:id="rId28506a8cacab7d76f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96816a72252846baf" w:history="1">
+      <w:hyperlink r:id="rId52406a8cacab7d8fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80473176" name="name80046a72252846c49" descr="eu_funding_250.png"/>
+            <wp:docPr id="72049631" name="name76986a8cacab7d9b3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98556a72252846c48" cstate="print"/>
+                    <a:blip r:embed="rId24186a8cacab7d9b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47836485">
+  <w:abstractNum w:abstractNumId="46010073">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66230002">
+    <w:lvl w:ilvl="0" w:tplc="39173665">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66230002" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39173665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66230002" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39173665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66230002" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39173665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66230002" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39173665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66230002" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39173665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66230002" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39173665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66230002" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39173665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66230002" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39173665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47836484">
+  <w:abstractNum w:abstractNumId="46010072">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56965181">
+    <w:lvl w:ilvl="0" w:tplc="48329268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47836484">
-    <w:abstractNumId w:val="47836484"/>
+  <w:num w:numId="46010072">
+    <w:abstractNumId w:val="46010072"/>
   </w:num>
-  <w:num w:numId="47836485">
-    <w:abstractNumId w:val="47836485"/>
+  <w:num w:numId="46010073">
+    <w:abstractNumId w:val="46010073"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381701322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId731675286" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79986a7225284381f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId14836a722528438bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId10886a72252845e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId49866a72252845f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId17696a72252845fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId18936a7225284604a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId55336a722528460d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId29486a72252846151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId56196a72252846197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId11716a722528461fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId50076a7225284623e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId50046a722528462dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId21486a72252846312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId72946a7225284649b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId84066a7225284650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId47476a722528465db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId28826a7225284664d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId61116a7225284671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId89586a722528467c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId40516a722528468d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId9996a7225284695f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId85796a72252846a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96816a72252846baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId25526a72252844eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25526a72252844eb3.jpg"/><Relationship Id="rId98556a72252846c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98556a72252846c48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923699328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId580570354" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63676a8cacab7a32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId18696a8cacab7a398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId99476a8cacab7cbd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId37296a8cacab7ccba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId33456a8cacab7cd6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId33016a8cacab7cded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId91656a8cacab7ce5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId80526a8cacab7cedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId51486a8cacab7cf0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId76356a8cacab7cf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId59486a8cacab7cfc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId84226a8cacab7d033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId35516a8cacab7d067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId35916a8cacab7d1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId74306a8cacab7d250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId92796a8cacab7d31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId24306a8cacab7d38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId14646a8cacab7d463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId55636a8cacab7d510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId69236a8cacab7d628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId39996a8cacab7d6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId28506a8cacab7d76f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52406a8cacab7d8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId65106a8cacab7bc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65106a8cacab7bc0c.jpg"/><Relationship Id="rId24186a8cacab7d9b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24186a8cacab7d9b2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>