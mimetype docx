--- v16 (2026-08-24)
+++ v17 (2026-09-14)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63676a8cacab7a32e" w:history="1">
+            <w:hyperlink r:id="rId22976aa79162960fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18696a8cacab7a398" w:history="1">
+            <w:hyperlink r:id="rId71466aa7916296164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73239897" name="name20586a8cacab7bc0f" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="27678186" name="name16736aa7916297acc" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65106a8cacab7bc0c" cstate="print"/>
+                    <a:blip r:embed="rId47576aa7916297ac9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99476a8cacab7cbd9" w:history="1">
+      <w:hyperlink r:id="rId40116aa7916298980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37296a8cacab7ccba" w:history="1">
+      <w:hyperlink r:id="rId31216aa7916298a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33456a8cacab7cd6d" w:history="1">
+      <w:hyperlink r:id="rId65446aa7916298b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33016a8cacab7cded" w:history="1">
+      <w:hyperlink r:id="rId82226aa7916298baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91656a8cacab7ce5f" w:history="1">
+      <w:hyperlink r:id="rId29636aa7916298c1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80526a8cacab7cedc" w:history="1">
+      <w:hyperlink r:id="rId99006aa7916298c98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51486a8cacab7cf0f" w:history="1">
+      <w:hyperlink r:id="rId58406aa7916298ccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76356a8cacab7cf82" w:history="1">
+      <w:hyperlink r:id="rId52796aa7916298d2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59486a8cacab7cfc1" w:history="1">
+      <w:hyperlink r:id="rId91926aa7916298d6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84226a8cacab7d033" w:history="1">
+      <w:hyperlink r:id="rId49546aa7916298ddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35516a8cacab7d067" w:history="1">
+      <w:hyperlink r:id="rId35116aa7916298e17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35916a8cacab7d1de" w:history="1">
+      <w:hyperlink r:id="rId66506aa7916298fab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74306a8cacab7d250" w:history="1">
+      <w:hyperlink r:id="rId19256aa7916299023" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92796a8cacab7d31c" w:history="1">
+      <w:hyperlink r:id="rId49366aa79162990f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24306a8cacab7d38e" w:history="1">
+      <w:hyperlink r:id="rId20406aa791629916d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14646a8cacab7d463" w:history="1">
+      <w:hyperlink r:id="rId17966aa7916299245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55636a8cacab7d510" w:history="1">
+      <w:hyperlink r:id="rId74746aa79162992fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69236a8cacab7d628" w:history="1">
+      <w:hyperlink r:id="rId85056aa7916299405" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39996a8cacab7d6b8" w:history="1">
+      <w:hyperlink r:id="rId65686aa79162994ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28506a8cacab7d76f" w:history="1">
+      <w:hyperlink r:id="rId83946aa791629956e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52406a8cacab7d8fa" w:history="1">
+      <w:hyperlink r:id="rId23666aa791629998a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72049631" name="name76986a8cacab7d9b3" descr="eu_funding_250.png"/>
+            <wp:docPr id="95444292" name="name92776aa7916299a2d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24186a8cacab7d9b2" cstate="print"/>
+                    <a:blip r:embed="rId40686aa7916299a2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46010073">
+  <w:abstractNum w:abstractNumId="42220475">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39173665">
+    <w:lvl w:ilvl="0" w:tplc="58526479">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39173665" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58526479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39173665" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58526479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39173665" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58526479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39173665" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58526479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39173665" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58526479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39173665" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58526479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39173665" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58526479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39173665" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58526479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46010072">
+  <w:abstractNum w:abstractNumId="42220474">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48329268">
+    <w:lvl w:ilvl="0" w:tplc="86260092">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46010072">
-    <w:abstractNumId w:val="46010072"/>
+  <w:num w:numId="42220474">
+    <w:abstractNumId w:val="42220474"/>
   </w:num>
-  <w:num w:numId="46010073">
-    <w:abstractNumId w:val="46010073"/>
+  <w:num w:numId="42220475">
+    <w:abstractNumId w:val="42220475"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923699328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId580570354" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63676a8cacab7a32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId18696a8cacab7a398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId99476a8cacab7cbd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId37296a8cacab7ccba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId33456a8cacab7cd6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId33016a8cacab7cded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId91656a8cacab7ce5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId80526a8cacab7cedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId51486a8cacab7cf0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId76356a8cacab7cf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId59486a8cacab7cfc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId84226a8cacab7d033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId35516a8cacab7d067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId35916a8cacab7d1de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId74306a8cacab7d250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId92796a8cacab7d31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId24306a8cacab7d38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId14646a8cacab7d463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId55636a8cacab7d510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId69236a8cacab7d628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId39996a8cacab7d6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId28506a8cacab7d76f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52406a8cacab7d8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId65106a8cacab7bc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65106a8cacab7bc0c.jpg"/><Relationship Id="rId24186a8cacab7d9b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24186a8cacab7d9b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873784064" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId125852749" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22976aa79162960fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId71466aa7916296164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId40116aa7916298980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId31216aa7916298a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId65446aa7916298b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId82226aa7916298baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId29636aa7916298c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId99006aa7916298c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId58406aa7916298ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId52796aa7916298d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId91926aa7916298d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId49546aa7916298ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId35116aa7916298e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId66506aa7916298fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId19256aa7916299023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId49366aa79162990f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId20406aa791629916d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId17966aa7916299245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId74746aa79162992fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId85056aa7916299405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId65686aa79162994ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId83946aa791629956e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23666aa791629998a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId47576aa7916297ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47576aa7916297ac9.jpg"/><Relationship Id="rId40686aa7916299a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40686aa7916299a2c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>