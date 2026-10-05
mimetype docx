--- v17 (2026-09-14)
+++ v18 (2026-10-05)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> (Murrill) Murrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> laminated butt rot of conifers, root rot of conifers, yellow ring rot of conifers</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22976aa79162960fb" w:history="1">
+            <w:hyperlink r:id="rId16776ac3abf165c17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71466aa7916296164" w:history="1">
+            <w:hyperlink r:id="rId70386ac3abf165c66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2065,63 +2065,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sulphurascens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EFSA 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27678186" name="name16736aa7916297acc" descr="INONWE_distribution_map.jpg"/>
+            <wp:docPr id="39014688" name="name88046ac3abf166f21" descr="INONWE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="INONWE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47576aa7916297ac9" cstate="print"/>
+                    <a:blip r:embed="rId17886ac3abf166f1f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4048,51 +4048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 605–611. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40116aa7916298980" w:history="1">
+      <w:hyperlink r:id="rId32476ac3abf167a2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760507</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4187,51 +4187,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 573–573. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31216aa7916298a5f" w:history="1">
+      <w:hyperlink r:id="rId51746ac3abf167ad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// doi.org/10.1094/PDIS.2004.88.5.573C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4297,51 +4297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 5302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446aa7916298b15" w:history="1">
+      <w:hyperlink r:id="rId36106ac3abf167b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4376,51 +4376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e05731. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82226aa7916298baa" w:history="1">
+      <w:hyperlink r:id="rId91116ac3abf167bb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5731</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4446,51 +4446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29636aa7916298c1b" w:history="1">
+      <w:hyperlink r:id="rId79026ac3abf167c15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02227.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,81 +4525,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99006aa7916298c98" w:history="1">
+      <w:hyperlink r:id="rId62816ac3abf167c72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standards. PM 1/002(30) EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58406aa7916298ccb" w:history="1">
+      <w:hyperlink r:id="rId90316ac3abf167c98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -4614,90 +4614,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39. International movement of wood. FAO, IPPC, Rome, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52796aa7916298d2d" w:history="1">
+      <w:hyperlink r:id="rId62256ac3abf167ce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/cb2621en/cb2621en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, IPPC, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91926aa7916298d6c" w:history="1">
+      <w:hyperlink r:id="rId61076ac3abf167d10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/3/mb160e/mb160e.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,81 +4723,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 784–788. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49546aa7916298ddd" w:history="1">
+      <w:hyperlink r:id="rId72696ac3abf167d65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x88-119</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen EM, Lewis KJ &amp; Chastagner GA (2018) Compendium of conifer diseases (second edition). St. Paul, MN, APS Press, 184. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35116aa7916298e17" w:history="1">
+      <w:hyperlink r:id="rId48616ac3abf167d8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/9780890545980</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 121–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66506aa7916298fab" w:history="1">
+      <w:hyperlink r:id="rId74096ac3abf167e9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3760727</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 456–468. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19256aa7916299023" w:history="1">
+      <w:hyperlink r:id="rId83656ac3abf167ef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-17-0399-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5186,51 +5186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 534-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49366aa79162990f7" w:history="1">
+      <w:hyperlink r:id="rId66576ac3abf167f88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-22-0917-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5256,51 +5256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 153–167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20406aa791629916d" w:history="1">
+      <w:hyperlink r:id="rId21186ac3abf167fdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aob/mcy152</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5382,51 +5382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sturrock RN, Pellow KW &amp; Hennon PE (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phellinus weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fungi causing decay in western redcedar and yellow-cedar. A tale of two cedars, 47.302 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17966aa7916299245" w:history="1">
+      <w:hyperlink r:id="rId92976ac3abf168073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5492,51 +5492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 988–1001. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74746aa79162992fc" w:history="1">
+      <w:hyperlink r:id="rId27336ac3abf1680f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.04.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523–527. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85056aa7916299405" w:history="1">
+      <w:hyperlink r:id="rId38426ac3abf1681b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x84-09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5750,51 +5750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 404–413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65686aa79162994ac" w:history="1">
+      <w:hyperlink r:id="rId14596ac3abf168222" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-21-0181-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5860,51 +5860,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coniferiporia weirii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83946aa791629956e" w:history="1">
+      <w:hyperlink r:id="rId85086ac3abf1682a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6095,90 +6095,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 83-87. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23666aa791629998a" w:history="1">
+      <w:hyperlink r:id="rId50586ac3abf1683c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02454.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95444292" name="name92776aa7916299a2d" descr="eu_funding_250.png"/>
+            <wp:docPr id="33671066" name="name35326ac3abf168443" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40686aa7916299a2c" cstate="print"/>
+                    <a:blip r:embed="rId93726ac3abf168442" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6276,137 +6276,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42220475">
+  <w:abstractNum w:abstractNumId="93046737">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58526479">
+    <w:lvl w:ilvl="0" w:tplc="63264299">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58526479" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63264299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58526479" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63264299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58526479" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63264299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58526479" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63264299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58526479" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63264299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58526479" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63264299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58526479" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63264299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58526479" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63264299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42220474">
+  <w:abstractNum w:abstractNumId="93046736">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86260092">
+    <w:lvl w:ilvl="0" w:tplc="83794763">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7158,55 +7158,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42220474">
-    <w:abstractNumId w:val="42220474"/>
+  <w:num w:numId="93046736">
+    <w:abstractNumId w:val="93046736"/>
   </w:num>
-  <w:num w:numId="42220475">
-    <w:abstractNumId w:val="42220475"/>
+  <w:num w:numId="93046737">
+    <w:abstractNumId w:val="93046737"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18756,51 +18756,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873784064" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId125852749" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22976aa79162960fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId71466aa7916296164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId40116aa7916298980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId31216aa7916298a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId65446aa7916298b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId82226aa7916298baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId29636aa7916298c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId99006aa7916298c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId58406aa7916298ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId52796aa7916298d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId91926aa7916298d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId49546aa7916298ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId35116aa7916298e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId66506aa7916298fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId19256aa7916299023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId49366aa79162990f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId20406aa791629916d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId17966aa7916299245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId74746aa79162992fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId85056aa7916299405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId65686aa79162994ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId83946aa791629956e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23666aa791629998a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId47576aa7916297ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47576aa7916297ac9.jpg"/><Relationship Id="rId40686aa7916299a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40686aa7916299a2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId745191485" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455210846" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16776ac3abf165c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/" TargetMode="External"/><Relationship Id="rId70386ac3abf165c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/INONWE/categorization" TargetMode="External"/><Relationship Id="rId32476ac3abf167a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760507" TargetMode="External"/><Relationship Id="rId51746ac3abf167ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20doi.org/10.1094/PDIS.2004.88.5.573C" TargetMode="External"/><Relationship Id="rId36106ac3abf167b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5302" TargetMode="External"/><Relationship Id="rId91116ac3abf167bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5731" TargetMode="External"/><Relationship Id="rId79026ac3abf167c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02227.x" TargetMode="External"/><Relationship Id="rId62816ac3abf167c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId90316ac3abf167c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/" TargetMode="External"/><Relationship Id="rId62256ac3abf167ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/cb2621en/cb2621en.pdf" TargetMode="External"/><Relationship Id="rId61076ac3abf167d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/3/mb160e/mb160e.pdf" TargetMode="External"/><Relationship Id="rId72696ac3abf167d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x88-119" TargetMode="External"/><Relationship Id="rId48616ac3abf167d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/9780890545980" TargetMode="External"/><Relationship Id="rId74096ac3abf167e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3760727" TargetMode="External"/><Relationship Id="rId83656ac3abf167ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-17-0399-R" TargetMode="External"/><Relationship Id="rId66576ac3abf167f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-22-0917-A" TargetMode="External"/><Relationship Id="rId21186ac3abf167fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aob/mcy152" TargetMode="External"/><Relationship Id="rId92976ac3abf168073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/pnw/pubs/pnw_gtr828.pdf" TargetMode="External"/><Relationship Id="rId27336ac3abf1680f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.04.008" TargetMode="External"/><Relationship Id="rId38426ac3abf1681b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x84-09" TargetMode="External"/><Relationship Id="rId14596ac3abf168222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-21-0181-R" TargetMode="External"/><Relationship Id="rId85086ac3abf1682a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50586ac3abf1683c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02454.x" TargetMode="External"/><Relationship Id="rId17886ac3abf166f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17886ac3abf166f1f.jpg"/><Relationship Id="rId93726ac3abf168442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93726ac3abf168442.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>