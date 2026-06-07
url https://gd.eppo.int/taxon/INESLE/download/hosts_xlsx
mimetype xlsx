--- v0 (2025-10-05)
+++ v1 (2026-06-07)
@@ -35,60 +35,60 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AFZAF</t>
   </si>
   <si>
     <t>Afzelia africana</t>
   </si>
   <si>
+    <t>AJSTO</t>
+  </si>
+  <si>
+    <t>Antiaris toxicaria</t>
+  </si>
+  <si>
     <t>AJSAF</t>
   </si>
   <si>
-    <t>Antiaris africana</t>
-[...5 lines deleted...]
-    <t>Antiaris toxicaria</t>
+    <t>Antiaris toxicaria var. africana</t>
   </si>
   <si>
     <t>CETAF</t>
   </si>
   <si>
     <t>Celtis africana</t>
   </si>
   <si>
     <t>1ENDG</t>
   </si>
   <si>
     <t>Entandrophragma</t>
   </si>
   <si>
     <t>HVEBR</t>
   </si>
   <si>
     <t>Hevea brasiliensis</t>
   </si>
   <si>
     <t>1MANG</t>
   </si>
   <si>
     <t>Manihot</t>
   </si>